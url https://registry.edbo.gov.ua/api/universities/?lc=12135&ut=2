--- v1 (2026-02-02)
+++ v2 (2026-04-30)
@@ -365,56 +365,56 @@
           <t>51500</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA12120090010057273</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Тернівка</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Маяковського, 24</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>0971403090, 0505055461</t>
+          <t>+38(097)-140-30-90</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
-          <t>tpgl@i.ua</t>
+          <t>Tpgl2026@email.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>www.tpgl.org.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов’язків директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Загорська Оксана Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Філія "Учбово-курсовий комбінат" Приватного акціонерного товариства "ДТЕК Павлоградвугілля"</t>
         </is>