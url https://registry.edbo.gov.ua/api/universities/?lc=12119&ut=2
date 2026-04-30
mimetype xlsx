--- v0 (2025-12-01)
+++ v1 (2026-04-30)
@@ -363,56 +363,56 @@
           <t>51200</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA12100070010038698</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Самар</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Джонсона Бориса, 27 А</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(0569) 38 02 29, (096) 362 47 18</t>
+          <t>+38(056)-938-02-29</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
-          <t>ptu48@i.ua</t>
+          <t>samar_ptu@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>nptu48.tilda.ws</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Мазур Ілона Вікторівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "ГУАРД- ЦЕНТР"</t>
         </is>