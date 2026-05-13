--- v1 (2026-02-12)
+++ v2 (2026-05-13)
@@ -350,51 +350,51 @@
       <c r="F2" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G2" s="6" t="n">
         <v>1955</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
-          <t>53409</t>
+          <t>53408</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Марганець</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Незалежності, 8</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+38(066)-720-38-45</t>