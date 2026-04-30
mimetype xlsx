--- v0 (2025-12-01)
+++ v1 (2026-04-30)
@@ -464,56 +464,56 @@
           <t>м. Марганець</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Єдності, 41</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>+380959179386</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>marganets_ptu@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>http://marganets-proflyceum.dp.sch.in.ua/</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуюча обов`язки директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Матвєєва Яна Володимирівна</t>
+          <t>Боровко Ганна Олександрівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти міський центр трудової підготовки учнівської молоді</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>4062</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>КЗОМЦТПУМ</t>
         </is>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>1998</v>
       </c>
@@ -532,56 +532,56 @@
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K4" s="7" t="inlineStr">
         <is>
           <t>53047</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Марганець</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
-          <t>вул. Олега Кошового, 4</t>
+          <t>вул. Лобановського Валерія, 4</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>+380675251198</t>
+          <t>+38(067)-525-11-98</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>mztpum@gmail.com</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Усенко Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>