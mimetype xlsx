--- v1 (2026-01-30)
+++ v2 (2026-04-15)
@@ -384,51 +384,51 @@
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Кобилянського, 223А</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+380500771817</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>prsvarz.dp@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>dvgz.dsns.gov</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>в.о. командира загону</t>
+          <t>командир загону</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Бицко Сергій Володимирович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Міжрегіональний центр професійної перепідготовки звільнених у запас військовослужбовців м. Кривого Рогу Дніпропетровської області</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>2484</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>МЦППВ</t>
         </is>
       </c>