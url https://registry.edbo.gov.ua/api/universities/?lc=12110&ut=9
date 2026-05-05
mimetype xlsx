--- v1 (2026-02-04)
+++ v2 (2026-05-05)
@@ -678,56 +678,56 @@
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Едуарда Фукса, 26А</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>(056) 411-50-07</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>atkknu@gmail.com</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>https://atkknu.com.ua/</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Дубінецький Володимир Володимирович</t>
+          <t>Захарченко Михайло Борисович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Гірничий фаховий коледж Криворізького національного університету"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>433</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>919</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ВСП "ГФК КНУ"</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>Separate structural subdivision "Mining Technical College of Kryvyi Rih National University"</t>
@@ -776,56 +776,56 @@
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Захисників Азовсталі, 3</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>+38-068-485-57-99</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>kgt@kgt.dp.ua</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>www.kgt.dp.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
-          <t>Посохов Олександр Ізотович</t>
+          <t>Богдан Ірина Вікторівна</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Гірничо-електромеханічний фаховий коледж Криворізького національного університету"</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>595</v>
       </c>
       <c r="C7" s="6" t="n">
         <v>919</v>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>ВСП "ГЕМФК КНУ"</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>Separate structural unit "Mining electro-mechanical applied college of Kryvyi Rih National University"</t>
@@ -1329,61 +1329,61 @@
           <t>50051</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
           <t>UA12060170010378670</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
           <t>вул. Криворіжсталі, 8</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>(056) 494-75-43</t>
+          <t>+38(056)-494-75-73</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
           <t>kct@ukr.net</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
-          <t>kbkcollege.net</t>
+          <t>https://kbkcollege.net</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Ківітова Віта Володимирівна</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>КРИВОРІЗЬКИЙ ФАХОВИЙ КОЛЕДЖ ДЕРЖАВНОГО НЕКОМЕРЦІЙНОГО ПІДПРИЄМСТВА "ДЕРЖАВНИЙ УНІВЕРСИТЕТ "КИЇВСЬКИЙ АВІАЦІЙНИЙ ІНСТИТУТ"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>7232</v>
       </c>
       <c r="C13" s="6" t="n">