--- v2 (2026-03-12)
+++ v3 (2026-04-30)
@@ -472,51 +472,51 @@
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Кобилянського, 223А</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>+380500771817</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>prsvarz.dp@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>dvgz.dsns.gov</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>в.о. командира загону</t>
+          <t>командир загону</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Бицко Сергій Володимирович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Державний заклад професійної (професійно-технічної) освіти зі специфічними умовами навчання «Криворізька академія патрульної поліції»</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>5703</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Криворізька академія патрульної поліції</t>
         </is>
       </c>
@@ -1301,51 +1301,51 @@
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Стойчик Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Криворізький професійний коледж будівельної галузі" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>6843</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>КЗО "КРИВОРІЗЬКИЙ ЦЕНТР ПІДГОТОВКИ ТА ПЕРЕПІДГОТОВКИ РОБІТНИЧИХ КАДРІВ БУДІВЕЛЬНОЇ ГАЛУЗІ" ДОР"</t>
+          <t>КЗО «КПКБГ» ДОР»</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>Komunal?nyy zaklad osvity "Kryvoriz?kyy profesiynyy koledzh budivel?noyi haluzi" Dnipropetrovs?koyi oblasnoyi rady"</t>
         </is>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6"/>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
@@ -1353,63 +1353,59 @@
           <t>50015</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
           <t>вул. Кропивницького, 21 А</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>0961022260</t>
+          <t>+38(067)-632-15-30;</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
           <t>centrkrog14@ukr.net</t>
         </is>
       </c>
-      <c r="R13" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R13" s="5"/>
       <c r="S13" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
           <t>Яременко Валерій Миколайович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Криворізька автомобільна школа №1 Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>4210</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
@@ -1775,55 +1771,63 @@
           <t>50036</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
           <t>UA12060170010585703</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
           <t>вул. Бикова, 13</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>+380962644783; +380975053487;</t>
-[...3 lines deleted...]
-      <c r="R18" s="5"/>
+          <t>+38(096)-264-47-83</t>
+        </is>
+      </c>
+      <c r="Q18" s="5" t="inlineStr">
+        <is>
+          <t>kpgml2009@ukr.net</t>
+        </is>
+      </c>
+      <c r="R18" s="5" t="inlineStr">
+        <is>
+          <t>http://kpgml.freevar.com</t>
+        </is>
+      </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
           <t>Дремлюга Олександр Олександрович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Криворізький професійний ліцей</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>2207</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>