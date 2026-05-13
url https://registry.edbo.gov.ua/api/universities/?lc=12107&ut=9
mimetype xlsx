--- v0 (2025-10-28)
+++ v1 (2026-05-13)
@@ -386,51 +386,51 @@
           <t>м. Жовті Води</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>бульв. Свободи, 35</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+380683251030</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>gvpt@ua.fm</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>tttp:llgvpk.dp.ual</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Шавлай Станіслав Васильович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Жовтоводський фаховий педагогічний коледж" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>3788</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>КЗ "Жовтоводський фаховий педагогічний коледж" ДОР"</t>
         </is>
       </c>