--- v1 (2026-02-12)
+++ v2 (2026-05-13)
@@ -1032,51 +1032,51 @@
           <t>м. Кам’янське</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Медична, 7</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>0569554457</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>kmk@med.cc.ua</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>http:// med.cc.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Тимченко Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Придніпровський металургійний фаховий коледж</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>473</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>ПМФК</t>
         </is>
       </c>