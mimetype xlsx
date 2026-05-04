--- v0 (2025-10-25)
+++ v1 (2026-05-04)
@@ -318,51 +318,55 @@
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Кам`янський центр підготовки і перепідготовки робітничих кадрів"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>2167</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "Кам`янський ЦППРК"</t>
         </is>
       </c>
-      <c r="E2" s="5"/>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t>State Vocational and Technical Educational Institution "Kamensk Center for Training and Retraining of Workers"</t>
+        </is>
+      </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>1966</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>51900</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">