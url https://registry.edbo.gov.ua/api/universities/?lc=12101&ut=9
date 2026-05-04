--- v1 (2025-12-16)
+++ v2 (2026-05-04)
@@ -2311,61 +2311,61 @@
           <t>49044</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
           <t>просп. Дмитра Яворницького, 47</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>063-407-54-08</t>
+          <t>+38(056)-744-47-62;</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
           <t>duk.dnepr@ukr.net</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
-          <t>https://dniproart.college/</t>
+          <t>duk.dp.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
           <t>Рудкевич Інна Володимирівна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Фаховий коледж зварювання та електроніки імені Є.О. Патона</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>482</v>
       </c>
       <c r="C24" s="6"/>
@@ -2418,51 +2418,51 @@
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>вул. Володимира Моссаковського, 2А</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
           <t>+38(056)-377-24-15; +38(056)-377-24-12;</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>dtsepaton@gmail.com</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
           <t>http://dtse.dp.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>виконуючий обов'язки директора</t>
+          <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Новіков Юрій Степанович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Старобільський фаховий коледж Східноукраїнського національного університету імені Володимира Даля"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>6755</v>
       </c>
       <c r="C25" s="6" t="n">
         <v>21</v>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t>ВСП «СФК СНУ ім. В. Даля»</t>