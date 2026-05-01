--- v2 (2026-02-02)
+++ v3 (2026-05-01)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$51</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$52</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V51"/>
+  <dimension ref="A1:V52"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -949,97 +949,97 @@
         <v>2850</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ"Державний Дніпропетровський навчальний центр"Дніпроагротехсервіс"</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>Міністерство аграрної політики та продовольства України</t>
+          <t>Фонд державного майна України</t>
         </is>
       </c>
       <c r="K9" s="7" t="inlineStr">
         <is>
           <t>49045</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Кільченська, 15</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>(056)785-14-89,(056)729-50-60</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>center.dnepr@gmail.com</t>
         </is>
       </c>
       <c r="R9" s="5"/>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
-          <t>Гаркуша Петро Миколайович</t>
+          <t>Губа Ірина Сергіївна</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Дніпровський регіональний центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>2137</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "ДРЦПТО"</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
         <v>1997</v>
       </c>
@@ -1854,51 +1854,51 @@
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
           <t>вул. Новосільна, 1</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
           <t>+380(56)-722-24-12</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
           <t>drhcentr@gmail.com</t>
         </is>
       </c>
       <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуюча обов'язки директора</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
           <t>Гармаш Наталія Луарсабівна</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Комунальне підприємство "Дніпровський електротранспорт" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>4234</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>КП "Дніпровський електротранспорт" ДМР</t>
         </is>
       </c>
@@ -2107,54 +2107,58 @@
           <t>49054</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
           <t>просп. Олександра Поля, 48 В</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>0562312862</t>
-[...2 lines deleted...]
-      <c r="Q22" s="5"/>
+          <t>+38(099)-321-13-00;</t>
+        </is>
+      </c>
+      <c r="Q22" s="5" t="inlineStr">
+        <is>
+          <t>kpnkkdor17@ukr.net</t>
+        </is>
+      </c>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
           <t>Калиниченко Олександр Юрійович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Дніпровське вище професійне училище будівництва" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>6985</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
@@ -2187,51 +2191,51 @@
           <t>49051</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
           <t>вул. Б. Хмельницького, 3-А</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>+38(099)-035-59-77, +38(067)-258-71-64</t>
+          <t>+38(067)-258-71-64</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
           <t>5dvpub@ukr.net</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
           <t>www.dvpub.dp.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
           <t>Яблонська Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
@@ -2388,58 +2392,52 @@
       <c r="P25" s="5" t="inlineStr">
         <is>
           <t>0562 46 23 86</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
           <t>medlicej@gmail.com</t>
         </is>
       </c>
       <c r="R25" s="5" t="inlineStr">
         <is>
           <t>http://www.domly.dp.ua</t>
         </is>
       </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
           <t>Ковальова Лілія Петрівна</t>
         </is>
       </c>
-      <c r="U25" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U25" s="8"/>
+      <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Професійно-технічне училище № 2" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>6973</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t>КЗ "ПТУ № 2" ДМР</t>
         </is>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="7"/>
       <c r="G26" s="6"/>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
@@ -3154,626 +3152,620 @@
         <is>
           <t>вул. Дежньова, 1</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
           <t>(067)565-94-56</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
           <t>samarskiy.rstk@gmail.com</t>
         </is>
       </c>
       <c r="R34" s="5"/>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
           <t>Богомаз Юрій Олексійович</t>
         </is>
       </c>
-      <c r="U34" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U34" s="8"/>
+      <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "ДНІПРОВСЬКИЙ МЕТАЛУРГІЙНИЙ ЗАВОД"</t>
+          <t>ПІДПРИЄМСТВО ГРОМАДСЬКОЇ ОРГАНІЗАЦІЇ "ЦЕНТР СОЦІАЛЬНОЇ РЕАБІЛІТАЦІЇ ТА ПРОФЕСІЙНОЇ АДАПТАЦІЇ"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>4202</v>
+        <v>7476</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>ПрАТ "ДМЗ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПГО "ЦСРПА"</t>
+        </is>
+      </c>
+      <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>49064</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Маяковського, 3</t>
-[...3 lines deleted...]
-      <c r="Q35" s="5"/>
+          <t>просп. Мазепи Івана, 34 офіс 99</t>
+        </is>
+      </c>
+      <c r="P35" s="5" t="inlineStr">
+        <is>
+          <t>(066)218-49-14</t>
+        </is>
+      </c>
+      <c r="Q35" s="5" t="inlineStr">
+        <is>
+          <t>Nadya2026@ukr.net</t>
+        </is>
+      </c>
       <c r="R35" s="5"/>
       <c r="S35" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Баш Віталій Олександрович</t>
+          <t>Антипов Артем Володимирович</t>
         </is>
       </c>
       <c r="U35" s="8"/>
       <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство охоронне агентство "НІКО"</t>
+          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "ДНІПРОВСЬКИЙ МЕТАЛУРГІЙНИЙ ЗАВОД"</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>2862</v>
+        <v>4202</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>ПП Охоронне агентство "НІКО"</t>
-[...2 lines deleted...]
-      <c r="E36" s="5"/>
+          <t>ПрАТ "ДМЗ"</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>PRIVATE JOINT-STOCK COMPANY "DNEPROVSK METALLURGICAL PLANT"</t>
+        </is>
+      </c>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>49000</t>
+          <t>49064</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. ж/м "Парус", 6</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Маяковського, 3</t>
+        </is>
+      </c>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
       <c r="R36" s="5"/>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Білан Микола Якович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Баш Віталій Олександрович</t>
+        </is>
+      </c>
+      <c r="U36" s="8"/>
+      <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Учбово-консультаційний центр "Інсайт"</t>
+          <t>Приватне підприємство охоронне агентство "НІКО"</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>2884</v>
+        <v>2862</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>ПП "УКЦ "Інсайт"</t>
+          <t>ПП Охоронне агентство "НІКО"</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="7" t="inlineStr">
         <is>
           <t>49000</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Героїв Крут, 17</t>
+          <t>вул. ж/м "Парус", 6</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>(0562)362514</t>
+          <t>(056)374-68-99,(056)235-57-82</t>
         </is>
       </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
-          <t>insiteschool7@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>agencyniko@i.ua</t>
+        </is>
+      </c>
+      <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Цилосані Тетяна Вікторівна</t>
-[...3 lines deleted...]
-      <c r="V37" s="5"/>
+          <t>Білан Микола Якович</t>
+        </is>
+      </c>
+      <c r="U37" s="8" t="n">
+        <v>45701</v>
+      </c>
+      <c r="V37" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Школа косметології доктора Траут"</t>
+          <t>Приватне підприємство "Учбово-консультаційний центр "Інсайт"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>3983</v>
+        <v>2884</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>ПП "Школа косметології доктора Траут"</t>
+          <t>ПП "УКЦ "Інсайт"</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>49020</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>вул. А. Фабра, 23 кв.8</t>
+          <t>вул. Героїв Крут, 17</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>+38(098)-178-09-01; +38(098)-178-09-01;</t>
+          <t>(0562)362514</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>s-traut@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R38" s="5"/>
+          <t>insiteschool7@gmail.com</t>
+        </is>
+      </c>
+      <c r="R38" s="5" t="inlineStr">
+        <is>
+          <t>www.inschool.dp.ua</t>
+        </is>
+      </c>
       <c r="S38" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Траут Світлана Олексіївна</t>
+          <t>Цилосані Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Школа флористів-дизайнерів "АРТ ХАУС"</t>
+          <t>Приватне підприємство "Школа косметології доктора Траут"</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>4064</v>
+        <v>3983</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>ПП "Школа флористів-дизайнерів "АРТ ХАУС"</t>
+          <t>ПП "Школа косметології доктора Траут"</t>
         </is>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>49000</t>
+          <t>49020</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010231764</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Дніпросталівська, 11</t>
+          <t>вул. А. Фабра, 23 кв.8</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>+067(56)-314-65</t>
+          <t>+38(098)-178-09-01; +38(098)-178-09-01;</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
-          <t>info.ah.school@gmail.com</t>
+          <t>s-traut@ukr.net</t>
         </is>
       </c>
       <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Штилюк Оксана Сергіївна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Траут Світлана Олексіївна</t>
+        </is>
+      </c>
+      <c r="U39" s="8"/>
+      <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "АВТОШКОЛА АЛЬЯНС"</t>
+          <t>Приватне підприємство "Школа флористів-дизайнерів "АРТ ХАУС"</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>7203</v>
+        <v>4064</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "АВТОШКОЛА АЛЬЯНС"</t>
+          <t>ПП "Школа флористів-дизайнерів "АРТ ХАУС"</t>
         </is>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="7" t="inlineStr">
         <is>
           <t>49000</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Набережна Перемоги, 120, квартира 509-511</t>
+          <t>вул. Дніпросталівська, 11</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
-          <t>(097)083-86-84</t>
+          <t>+067(56)-314-65</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
-          <t>avtoshkolaalliance2021@gmail.com</t>
+          <t>info.ah.school@gmail.com</t>
         </is>
       </c>
       <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Курчик Ірина Сергіївна</t>
-[...3 lines deleted...]
-      <c r="V40" s="5"/>
+          <t>Штилюк Оксана Сергіївна</t>
+        </is>
+      </c>
+      <c r="U40" s="8" t="n">
+        <v>44606</v>
+      </c>
+      <c r="V40" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЕКСПЕРТНО-ТЕХНІЧНИЙ ЦЕНТР "ДНІПРО"</t>
+          <t>Товариство з обмеженою відповідальністю "АВТОШКОЛА АЛЬЯНС"</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>6713</v>
+        <v>7203</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>ТОВ</t>
+          <t>ТОВ "АВТОШКОЛА АЛЬЯНС"</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="7" t="inlineStr">
         <is>
-          <t>49050</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>просп. Гагаріна, 115</t>
+          <t>вул. Набережна Перемоги, 120, квартира 509-511</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>(095)333-67-94</t>
+          <t>(097)083-86-84</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
-          <t>ntec_dnipro@ukr.net</t>
+          <t>avtoshkolaalliance2021@gmail.com</t>
         </is>
       </c>
       <c r="R41" s="5"/>
       <c r="S41" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Дрозд Сергій Вікторович</t>
+          <t>Курчик Ірина Сергіївна</t>
         </is>
       </c>
       <c r="U41" s="8"/>
       <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Лінія"</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
         <v>3789</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Лінія"</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
         <v>2001</v>
       </c>
@@ -4547,52 +4539,132 @@
         <is>
           <t>(050)424-33-99</t>
         </is>
       </c>
       <c r="Q51" s="5" t="inlineStr">
         <is>
           <t>dgo_dnepr1@ukr.net</t>
         </is>
       </c>
       <c r="R51" s="5"/>
       <c r="S51" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T51" s="5"/>
       <c r="U51" s="8" t="n">
         <v>45370</v>
       </c>
       <c r="V51" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="inlineStr">
+        <is>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЕКСПЕРТНО-ТЕХНІЧНИЙ ЦЕНТР "ДНІПРО"</t>
+        </is>
+      </c>
+      <c r="B52" s="6" t="n">
+        <v>6713</v>
+      </c>
+      <c r="C52" s="6"/>
+      <c r="D52" s="5" t="inlineStr">
+        <is>
+          <t>ТОВ "ЕТЦ "ДНIПРО"</t>
+        </is>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="6" t="n">
+        <v>2022</v>
+      </c>
+      <c r="H52" s="5" t="inlineStr">
+        <is>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+        </is>
+      </c>
+      <c r="I52" s="5" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J52" s="5"/>
+      <c r="K52" s="7" t="inlineStr">
+        <is>
+          <t>49050</t>
+        </is>
+      </c>
+      <c r="L52" s="7" t="inlineStr">
+        <is>
+          <t>UA12020010010037010</t>
+        </is>
+      </c>
+      <c r="M52" s="5" t="inlineStr">
+        <is>
+          <t>Дніпропетровська обл.</t>
+        </is>
+      </c>
+      <c r="N52" s="5" t="inlineStr">
+        <is>
+          <t>м. Дніпро</t>
+        </is>
+      </c>
+      <c r="O52" s="5" t="inlineStr">
+        <is>
+          <t>просп. Гагаріна, 115</t>
+        </is>
+      </c>
+      <c r="P52" s="5" t="inlineStr">
+        <is>
+          <t>(095)333-67-94</t>
+        </is>
+      </c>
+      <c r="Q52" s="5" t="inlineStr">
+        <is>
+          <t>ntec_dnipro@ukr.net</t>
+        </is>
+      </c>
+      <c r="R52" s="5"/>
+      <c r="S52" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T52" s="5" t="inlineStr">
+        <is>
+          <t>Дрозд Сергій Вікторович</t>
+        </is>
+      </c>
+      <c r="U52" s="8"/>
+      <c r="V52" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V51"/>
+  <autoFilter ref="A1:V52"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>