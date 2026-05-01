--- v2 (2026-02-12)
+++ v3 (2026-05-01)
@@ -2403,61 +2403,61 @@
           <t>49044</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>просп. Дмитра Яворницького, 47</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>063-407-54-08</t>
+          <t>+38(056)-744-47-62;</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>duk.dnepr@ukr.net</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
-          <t>https://dniproart.college/</t>
+          <t>duk.dp.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Рудкевич Інна Володимирівна</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Фаховий коледж зварювання та електроніки імені Є.О. Патона</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>482</v>
       </c>
       <c r="C25" s="6"/>
@@ -2510,51 +2510,51 @@
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
           <t>вул. Володимира Моссаковського, 2А</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
           <t>+38(056)-377-24-15; +38(056)-377-24-12;</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
           <t>dtsepaton@gmail.com</t>
         </is>
       </c>
       <c r="R25" s="5" t="inlineStr">
         <is>
           <t>http://dtse.dp.ua</t>
         </is>
       </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
-          <t>виконуючий обов'язки директора</t>
+          <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
           <t>Новіков Юрій Степанович</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Вільногірський фаховий коледж Українського державного університету науки і технологій"</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>6509</v>
       </c>
       <c r="C26" s="6" t="n">
         <v>6507</v>
       </c>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t>ВСП «Вільногірський ФК УДУНТ»</t>
@@ -2698,51 +2698,51 @@
           <t>м. Жовті Води</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
           <t>бульв. Свободи, 35</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
           <t>+380683251030</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
           <t>gvpt@ua.fm</t>
         </is>
       </c>
       <c r="R27" s="5" t="inlineStr">
         <is>
           <t>tttp:llgvpk.dp.ual</t>
         </is>
       </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
           <t>Шавлай Станіслав Васильович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Жовтоводський фаховий педагогічний коледж" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
         <v>3788</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t>КЗ "Жовтоводський фаховий педагогічний коледж" ДОР"</t>
         </is>
       </c>
@@ -3530,51 +3530,51 @@
           <t>м. Кам’янське</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
           <t>вул. Медична, 7</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
           <t>0569554457</t>
         </is>
       </c>
       <c r="Q36" s="5" t="inlineStr">
         <is>
           <t>kmk@med.cc.ua</t>
         </is>
       </c>
       <c r="R36" s="5" t="inlineStr">
         <is>
           <t>http:// med.cc.ua</t>
         </is>
       </c>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
           <t>Тимченко Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U36" s="8"/>
       <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <t>Придніпровський металургійний фаховий коледж</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
         <v>473</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t>ПМФК</t>
         </is>
       </c>
@@ -4567,61 +4567,61 @@
           <t>50051</t>
         </is>
       </c>
       <c r="L47" s="7" t="inlineStr">
         <is>
           <t>UA12060170010378670</t>
         </is>
       </c>
       <c r="M47" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N47" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O47" s="5" t="inlineStr">
         <is>
           <t>вул. Криворіжсталі, 8</t>
         </is>
       </c>
       <c r="P47" s="5" t="inlineStr">
         <is>
-          <t>+38(056)-494-75-73;</t>
+          <t>+38(056)-494-75-73</t>
         </is>
       </c>
       <c r="Q47" s="5" t="inlineStr">
         <is>
           <t>kct@ukr.net</t>
         </is>
       </c>
       <c r="R47" s="5" t="inlineStr">
         <is>
-          <t>www.kbkcolledg.net</t>
+          <t>https://kbkcollege.net</t>
         </is>
       </c>
       <c r="S47" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T47" s="5" t="inlineStr">
         <is>
           <t>Ківітова Віта Володимирівна</t>
         </is>
       </c>
       <c r="U47" s="8"/>
       <c r="V47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <t>КРИВОРІЗЬКИЙ ФАХОВИЙ КОЛЕДЖ ДЕРЖАВНОГО НЕКОМЕРЦІЙНОГО ПІДПРИЄМСТВА "ДЕРЖАВНИЙ УНІВЕРСИТЕТ "КИЇВСЬКИЙ АВІАЦІЙНИЙ ІНСТИТУТ"</t>
         </is>
       </c>
       <c r="B48" s="6" t="n">
         <v>7232</v>
       </c>
       <c r="C48" s="6" t="n">
@@ -4824,51 +4824,51 @@
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G50" s="6" t="n">
         <v>1955</v>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I50" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J50" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>53409</t>
+          <t>53408</t>
         </is>
       </c>
       <c r="L50" s="7" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M50" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
           <t>м. Марганець</t>
         </is>
       </c>
       <c r="O50" s="5" t="inlineStr">
         <is>
           <t>вул. Незалежності, 8</t>
         </is>
       </c>
       <c r="P50" s="5" t="inlineStr">
         <is>
           <t>+38(066)-720-38-45</t>
@@ -5687,59 +5687,63 @@
           <t>51400</t>
         </is>
       </c>
       <c r="L59" s="7" t="inlineStr">
         <is>
           <t>UA12120070010055676</t>
         </is>
       </c>
       <c r="M59" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N59" s="5" t="inlineStr">
         <is>
           <t>м. Павлоград</t>
         </is>
       </c>
       <c r="O59" s="5" t="inlineStr">
         <is>
           <t>вул. Промислова, 13</t>
         </is>
       </c>
       <c r="P59" s="5" t="inlineStr">
         <is>
-          <t>+38(097)-562-40-49;</t>
+          <t>+38(097)-562-40-49</t>
         </is>
       </c>
       <c r="Q59" s="5" t="inlineStr">
         <is>
           <t>med_uch@ukr.net</t>
         </is>
       </c>
-      <c r="R59" s="5"/>
+      <c r="R59" s="5" t="inlineStr">
+        <is>
+          <t>https://pmu.dp.ua</t>
+        </is>
+      </c>
       <c r="S59" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T59" s="5" t="inlineStr">
         <is>
           <t>Демиденко Володимир Іванович</t>
         </is>
       </c>
       <c r="U59" s="8"/>
       <c r="V59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <t>ВІДОКРЕМЛЕНИЙ СТРУКТУРНИЙ ПІДРОЗДІЛ "ВЕРХНЬОДНІПРОВСЬКИЙ ФАХОВИЙ КОЛЕДЖ ДНІПРОВСЬКОГО ДЕРЖАВНОГО АГРАРНО-ЕКОНОМІЧНОГО УНІВЕРСИТЕТУ"</t>
         </is>
       </c>
       <c r="B60" s="6" t="n">
         <v>396</v>
       </c>
       <c r="C60" s="6" t="n">
         <v>80</v>
       </c>