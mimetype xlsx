--- v1 (2026-02-02)
+++ v2 (2026-04-30)
@@ -1037,97 +1037,97 @@
         <v>2850</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ"Державний Дніпропетровський навчальний центр"Дніпроагротехсервіс"</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J10" s="5" t="inlineStr">
         <is>
-          <t>Міністерство аграрної політики та продовольства України</t>
+          <t>Фонд державного майна України</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
           <t>49045</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>вул. Кільченська, 15</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>(056)785-14-89,(056)729-50-60</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>center.dnepr@gmail.com</t>
         </is>
       </c>
       <c r="R10" s="5"/>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Гаркуша Петро Миколайович</t>
+          <t>Губа Ірина Сергіївна</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Дніпровський регіональний центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>2137</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "ДРЦПТО"</t>
         </is>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>1997</v>
       </c>
@@ -1942,51 +1942,51 @@
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
           <t>вул. Новосільна, 1</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
           <t>+380(56)-722-24-12</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
           <t>drhcentr@gmail.com</t>
         </is>
       </c>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуюча обов'язки директора</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Гармаш Наталія Луарсабівна</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Комунальне підприємство "Дніпровський електротранспорт" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>4234</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t>КП "Дніпровський електротранспорт" ДМР</t>
         </is>
       </c>
@@ -2195,54 +2195,58 @@
           <t>49054</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
           <t>просп. Олександра Поля, 48 В</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>0562312862</t>
-[...2 lines deleted...]
-      <c r="Q23" s="5"/>
+          <t>+38(099)-321-13-00;</t>
+        </is>
+      </c>
+      <c r="Q23" s="5" t="inlineStr">
+        <is>
+          <t>kpnkkdor17@ukr.net</t>
+        </is>
+      </c>
       <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
           <t>Калиниченко Олександр Юрійович</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Дніпровське вище професійне училище будівництва" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>6985</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
@@ -2275,51 +2279,51 @@
           <t>49051</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>вул. Б. Хмельницького, 3-А</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>+38(099)-035-59-77, +38(067)-258-71-64</t>
+          <t>+38(067)-258-71-64</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>5dvpub@ukr.net</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
           <t>www.dvpub.dp.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Яблонська Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
@@ -2476,58 +2480,52 @@
       <c r="P26" s="5" t="inlineStr">
         <is>
           <t>0562 46 23 86</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
           <t>medlicej@gmail.com</t>
         </is>
       </c>
       <c r="R26" s="5" t="inlineStr">
         <is>
           <t>http://www.domly.dp.ua</t>
         </is>
       </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
           <t>Ковальова Лілія Петрівна</t>
         </is>
       </c>
-      <c r="U26" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U26" s="8"/>
+      <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Професійно-технічне училище № 2" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
         <v>6973</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t>КЗ "ПТУ № 2" ДМР</t>
         </is>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="7"/>
       <c r="G27" s="6"/>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
@@ -3242,626 +3240,620 @@
         <is>
           <t>вул. Дежньова, 1</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
           <t>(067)565-94-56</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
           <t>samarskiy.rstk@gmail.com</t>
         </is>
       </c>
       <c r="R35" s="5"/>
       <c r="S35" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
           <t>Богомаз Юрій Олексійович</t>
         </is>
       </c>
-      <c r="U35" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U35" s="8"/>
+      <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "ДНІПРОВСЬКИЙ МЕТАЛУРГІЙНИЙ ЗАВОД"</t>
+          <t>ПІДПРИЄМСТВО ГРОМАДСЬКОЇ ОРГАНІЗАЦІЇ "ЦЕНТР СОЦІАЛЬНОЇ РЕАБІЛІТАЦІЇ ТА ПРОФЕСІЙНОЇ АДАПТАЦІЇ"</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>4202</v>
+        <v>7476</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>ПрАТ "ДМЗ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПГО "ЦСРПА"</t>
+        </is>
+      </c>
+      <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>49064</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Маяковського, 3</t>
-[...3 lines deleted...]
-      <c r="Q36" s="5"/>
+          <t>просп. Мазепи Івана, 34 офіс 99</t>
+        </is>
+      </c>
+      <c r="P36" s="5" t="inlineStr">
+        <is>
+          <t>(066)218-49-14</t>
+        </is>
+      </c>
+      <c r="Q36" s="5" t="inlineStr">
+        <is>
+          <t>Nadya2026@ukr.net</t>
+        </is>
+      </c>
       <c r="R36" s="5"/>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Баш Віталій Олександрович</t>
+          <t>Антипов Артем Володимирович</t>
         </is>
       </c>
       <c r="U36" s="8"/>
       <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство охоронне агентство "НІКО"</t>
+          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "ДНІПРОВСЬКИЙ МЕТАЛУРГІЙНИЙ ЗАВОД"</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>2862</v>
+        <v>4202</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>ПП Охоронне агентство "НІКО"</t>
-[...2 lines deleted...]
-      <c r="E37" s="5"/>
+          <t>ПрАТ "ДМЗ"</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>PRIVATE JOINT-STOCK COMPANY "DNEPROVSK METALLURGICAL PLANT"</t>
+        </is>
+      </c>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>49000</t>
+          <t>49064</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. ж/м "Парус", 6</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Маяковського, 3</t>
+        </is>
+      </c>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Білан Микола Якович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Баш Віталій Олександрович</t>
+        </is>
+      </c>
+      <c r="U37" s="8"/>
+      <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Учбово-консультаційний центр "Інсайт"</t>
+          <t>Приватне підприємство охоронне агентство "НІКО"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>2884</v>
+        <v>2862</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>ПП "УКЦ "Інсайт"</t>
+          <t>ПП Охоронне агентство "НІКО"</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="7" t="inlineStr">
         <is>
           <t>49000</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>вул. Героїв Крут, 17</t>
+          <t>вул. ж/м "Парус", 6</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>(0562)362514</t>
+          <t>(056)374-68-99,(056)235-57-82</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>insiteschool7@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>agencyniko@i.ua</t>
+        </is>
+      </c>
+      <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Цилосані Тетяна Вікторівна</t>
-[...3 lines deleted...]
-      <c r="V38" s="5"/>
+          <t>Білан Микола Якович</t>
+        </is>
+      </c>
+      <c r="U38" s="8" t="n">
+        <v>45701</v>
+      </c>
+      <c r="V38" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Школа косметології доктора Траут"</t>
+          <t>Приватне підприємство "Учбово-консультаційний центр "Інсайт"</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>3983</v>
+        <v>2884</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>ПП "Школа косметології доктора Траут"</t>
+          <t>ПП "УКЦ "Інсайт"</t>
         </is>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>49020</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. А. Фабра, 23 кв.8</t>
+          <t>вул. Героїв Крут, 17</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>+38(098)-178-09-01; +38(098)-178-09-01;</t>
+          <t>(0562)362514</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
-          <t>s-traut@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R39" s="5"/>
+          <t>insiteschool7@gmail.com</t>
+        </is>
+      </c>
+      <c r="R39" s="5" t="inlineStr">
+        <is>
+          <t>www.inschool.dp.ua</t>
+        </is>
+      </c>
       <c r="S39" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Траут Світлана Олексіївна</t>
+          <t>Цилосані Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U39" s="8"/>
       <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Школа флористів-дизайнерів "АРТ ХАУС"</t>
+          <t>Приватне підприємство "Школа косметології доктора Траут"</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>4064</v>
+        <v>3983</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>ПП "Школа флористів-дизайнерів "АРТ ХАУС"</t>
+          <t>ПП "Школа косметології доктора Траут"</t>
         </is>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>49000</t>
+          <t>49020</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010231764</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Дніпросталівська, 11</t>
+          <t>вул. А. Фабра, 23 кв.8</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
-          <t>+067(56)-314-65</t>
+          <t>+38(098)-178-09-01; +38(098)-178-09-01;</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
-          <t>info.ah.school@gmail.com</t>
+          <t>s-traut@ukr.net</t>
         </is>
       </c>
       <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Штилюк Оксана Сергіївна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Траут Світлана Олексіївна</t>
+        </is>
+      </c>
+      <c r="U40" s="8"/>
+      <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "АВТОШКОЛА АЛЬЯНС"</t>
+          <t>Приватне підприємство "Школа флористів-дизайнерів "АРТ ХАУС"</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>7203</v>
+        <v>4064</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "АВТОШКОЛА АЛЬЯНС"</t>
+          <t>ПП "Школа флористів-дизайнерів "АРТ ХАУС"</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="7" t="inlineStr">
         <is>
           <t>49000</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>вул. Набережна Перемоги, 120, квартира 509-511</t>
+          <t>вул. Дніпросталівська, 11</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>(097)083-86-84</t>
+          <t>+067(56)-314-65</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
-          <t>avtoshkolaalliance2021@gmail.com</t>
+          <t>info.ah.school@gmail.com</t>
         </is>
       </c>
       <c r="R41" s="5"/>
       <c r="S41" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Курчик Ірина Сергіївна</t>
-[...3 lines deleted...]
-      <c r="V41" s="5"/>
+          <t>Штилюк Оксана Сергіївна</t>
+        </is>
+      </c>
+      <c r="U41" s="8" t="n">
+        <v>44606</v>
+      </c>
+      <c r="V41" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЕКСПЕРТНО-ТЕХНІЧНИЙ ЦЕНТР "ДНІПРО"</t>
+          <t>Товариство з обмеженою відповідальністю "АВТОШКОЛА АЛЬЯНС"</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>6713</v>
+        <v>7203</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
-          <t>ТОВ</t>
+          <t>ТОВ "АВТОШКОЛА АЛЬЯНС"</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>49050</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>просп. Гагаріна, 115</t>
+          <t>вул. Набережна Перемоги, 120, квартира 509-511</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
-          <t>(095)333-67-94</t>
+          <t>(097)083-86-84</t>
         </is>
       </c>
       <c r="Q42" s="5" t="inlineStr">
         <is>
-          <t>ntec_dnipro@ukr.net</t>
+          <t>avtoshkolaalliance2021@gmail.com</t>
         </is>
       </c>
       <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
-          <t>Дрозд Сергій Вікторович</t>
+          <t>Курчик Ірина Сергіївна</t>
         </is>
       </c>
       <c r="U42" s="8"/>
       <c r="V42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Лінія"</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
         <v>3789</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Лінія"</t>
         </is>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="7"/>
       <c r="G43" s="6" t="n">
         <v>2001</v>
       </c>
@@ -4912,51 +4904,55 @@
       </c>
       <c r="U55" s="8" t="n">
         <v>45748</v>
       </c>
       <c r="V55" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Кам`янський центр підготовки і перепідготовки робітничих кадрів"</t>
         </is>
       </c>
       <c r="B56" s="6" t="n">
         <v>2167</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "Кам`янський ЦППРК"</t>
         </is>
       </c>
-      <c r="E56" s="5"/>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>State Vocational and Technical Educational Institution "Kamensk Center for Training and Retraining of Workers"</t>
+        </is>
+      </c>
       <c r="F56" s="7"/>
       <c r="G56" s="6" t="n">
         <v>1966</v>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I56" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J56" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
           <t>51900</t>
         </is>
       </c>
       <c r="L56" s="7" t="inlineStr">
@@ -5940,88 +5936,88 @@
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O67" s="5" t="inlineStr">
         <is>
           <t>вул. Кобилянського, 223А</t>
         </is>
       </c>
       <c r="P67" s="5" t="inlineStr">
         <is>
           <t>+380500771817</t>
         </is>
       </c>
       <c r="Q67" s="5" t="inlineStr">
         <is>
           <t>prsvarz.dp@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R67" s="5" t="inlineStr">
         <is>
           <t>dvgz.dsns.gov</t>
         </is>
       </c>
       <c r="S67" s="5" t="inlineStr">
         <is>
-          <t>в.о. командира загону</t>
+          <t>командир загону</t>
         </is>
       </c>
       <c r="T67" s="5" t="inlineStr">
         <is>
           <t>Бицко Сергій Володимирович</t>
         </is>
       </c>
       <c r="U67" s="8"/>
       <c r="V67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="inlineStr">
         <is>
           <t>Державний заклад професійної (професійно-технічної) освіти зі специфічними умовами навчання «Криворізька академія патрульної поліції»</t>
         </is>
       </c>
       <c r="B68" s="6" t="n">
         <v>5703</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="5" t="inlineStr">
         <is>
           <t>Криворізька академія патрульної поліції</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>STATE INSTITUTIONAL OF VOCATIONAL (VOCATIONAL AND TECHNICAL) EDUCATION WITH SPECIFIC TRAINING CONDITIONS «KRYVYI RIH ACADEMY OF PATROL POLICE»</t>
         </is>
       </c>
       <c r="F68" s="7"/>
       <c r="G68" s="6" t="n">
         <v>2019</v>
       </c>
       <c r="H68" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I68" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J68" s="5" t="inlineStr">
         <is>
           <t>Національна поліція України</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
           <t>50106</t>
         </is>
       </c>
       <c r="L68" s="7" t="inlineStr">
         <is>
           <t>UA12060170010439451</t>
         </is>
       </c>
       <c r="M68" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
@@ -6238,51 +6234,55 @@
         </is>
       </c>
       <c r="T70" s="5" t="inlineStr">
         <is>
           <t>Горб Григорій Григорович</t>
         </is>
       </c>
       <c r="U70" s="8"/>
       <c r="V70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Криворізький навчально-виробничий центр"</t>
         </is>
       </c>
       <c r="B71" s="6" t="n">
         <v>2127</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "КНВЦ"</t>
         </is>
       </c>
-      <c r="E71" s="5"/>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>State Vocational and Technical Educational Institution "Kryvyi Rih Training and Production Center"</t>
+        </is>
+      </c>
       <c r="F71" s="7"/>
       <c r="G71" s="6" t="n">
         <v>1974</v>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K71" s="7" t="inlineStr">
         <is>
           <t>50106</t>
         </is>
       </c>
       <c r="L71" s="7" t="inlineStr">
@@ -6549,63 +6549,59 @@
           <t>50051</t>
         </is>
       </c>
       <c r="L74" s="7" t="inlineStr">
         <is>
           <t>UA12060170010378670</t>
         </is>
       </c>
       <c r="M74" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N74" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O74" s="5" t="inlineStr">
         <is>
           <t>вул. Вітчизни, 9</t>
         </is>
       </c>
       <c r="P74" s="5" t="inlineStr">
         <is>
-          <t>(0564) 94-81-11</t>
+          <t>+38 0564 62 80 85; +38 0564 62 81 87;</t>
         </is>
       </c>
       <c r="Q74" s="5" t="inlineStr">
         <is>
-          <t>krivbasbudkrrog@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>uchbuh@ukr.net</t>
+        </is>
+      </c>
+      <c r="R74" s="5"/>
       <c r="S74" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T74" s="5" t="inlineStr">
         <is>
           <t>Єршков Дмитро Петрович</t>
         </is>
       </c>
       <c r="U74" s="8"/>
       <c r="V74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
           <t>Комунальне підприємство "Навчально-виробничий центр" Дніпропетровської обласної ради</t>
         </is>
       </c>
       <c r="B75" s="6" t="n">
         <v>4146</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="5" t="inlineStr">
         <is>
@@ -6769,51 +6765,51 @@
       <c r="S76" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T76" s="5" t="inlineStr">
         <is>
           <t>Стойчик Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U76" s="8"/>
       <c r="V76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Криворізький професійний коледж будівельної галузі" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B77" s="6" t="n">
         <v>6843</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="5" t="inlineStr">
         <is>
-          <t>КЗО "КРИВОРІЗЬКИЙ ЦЕНТР ПІДГОТОВКИ ТА ПЕРЕПІДГОТОВКИ РОБІТНИЧИХ КАДРІВ БУДІВЕЛЬНОЇ ГАЛУЗІ" ДОР"</t>
+          <t>КЗО «КПКБГ» ДОР»</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>Komunal?nyy zaklad osvity "Kryvoriz?kyy profesiynyy koledzh budivel?noyi haluzi" Dnipropetrovs?koyi oblasnoyi rady"</t>
         </is>
       </c>
       <c r="F77" s="7"/>
       <c r="G77" s="6"/>
       <c r="H77" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K77" s="7" t="inlineStr">
@@ -6821,63 +6817,59 @@
           <t>50015</t>
         </is>
       </c>
       <c r="L77" s="7" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M77" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N77" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O77" s="5" t="inlineStr">
         <is>
           <t>вул. Кропивницького, 21 А</t>
         </is>
       </c>
       <c r="P77" s="5" t="inlineStr">
         <is>
-          <t>0961022260</t>
+          <t>+38(067)-632-15-30;</t>
         </is>
       </c>
       <c r="Q77" s="5" t="inlineStr">
         <is>
           <t>centrkrog14@ukr.net</t>
         </is>
       </c>
-      <c r="R77" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R77" s="5"/>
       <c r="S77" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T77" s="5" t="inlineStr">
         <is>
           <t>Яременко Валерій Миколайович</t>
         </is>
       </c>
       <c r="U77" s="8"/>
       <c r="V77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="inlineStr">
         <is>
           <t>Криворізька автомобільна школа №1 Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B78" s="6" t="n">
         <v>4210</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="5" t="inlineStr">
         <is>
@@ -7086,51 +7078,51 @@
         </is>
       </c>
       <c r="N80" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O80" s="5" t="inlineStr">
         <is>
           <t>просп. Металургів, 1</t>
         </is>
       </c>
       <c r="P80" s="5" t="inlineStr">
         <is>
           <t>(067)379-06-32</t>
         </is>
       </c>
       <c r="Q80" s="5" t="inlineStr">
         <is>
           <t>ok.titarenko@qrmu.com.ua</t>
         </is>
       </c>
       <c r="R80" s="5"/>
       <c r="S80" s="5" t="inlineStr">
         <is>
-          <t>виконуючий обов'язки директор</t>
+          <t>виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T80" s="5" t="inlineStr">
         <is>
           <t>Стегній Богдан Станіславович</t>
         </is>
       </c>
       <c r="U80" s="8"/>
       <c r="V80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
           <t>Криворізький навчальний центр №80</t>
         </is>
       </c>
       <c r="B81" s="6" t="n">
         <v>4017</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
@@ -7243,51 +7235,51 @@
           <t>50036</t>
         </is>
       </c>
       <c r="L82" s="7" t="inlineStr">
         <is>
           <t>UA12060170010585703</t>
         </is>
       </c>
       <c r="M82" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N82" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O82" s="5" t="inlineStr">
         <is>
           <t>вул. Бикова, 13</t>
         </is>
       </c>
       <c r="P82" s="5" t="inlineStr">
         <is>
-          <t>0968185359</t>
+          <t>+38(096)-264-47-83</t>
         </is>
       </c>
       <c r="Q82" s="5" t="inlineStr">
         <is>
           <t>kpgml2009@ukr.net</t>
         </is>
       </c>
       <c r="R82" s="5" t="inlineStr">
         <is>
           <t>http://kpgml.freevar.com</t>
         </is>
       </c>
       <c r="S82" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T82" s="5" t="inlineStr">
         <is>
           <t>Дремлюга Олександр Олександрович</t>
         </is>
       </c>
       <c r="U82" s="8"/>
       <c r="V82" s="5"/>
     </row>
@@ -8362,3934 +8354,3920 @@
           <t>(098)377-40-03</t>
         </is>
       </c>
       <c r="Q95" s="5" t="inlineStr">
         <is>
           <t>tsou_1@ukr.net</t>
         </is>
       </c>
       <c r="R95" s="5"/>
       <c r="S95" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T95" s="5" t="inlineStr">
         <is>
           <t>Грогуленко Андрій Юрійович</t>
         </is>
       </c>
       <c r="U95" s="8"/>
       <c r="V95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Криворізька автошкола"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЕКСПЕРТНО-ТЕХНІЧНИЙ ЦЕНТР "ДНІПРО"</t>
         </is>
       </c>
       <c r="B96" s="6" t="n">
-        <v>5714</v>
+        <v>6713</v>
       </c>
       <c r="C96" s="6"/>
       <c r="D96" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Криворізька автошкола"</t>
+          <t>ТОВ "ЕТЦ "ДНIПРО"</t>
         </is>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="7"/>
-      <c r="G96" s="6"/>
+      <c r="G96" s="6" t="n">
+        <v>2022</v>
+      </c>
       <c r="H96" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I96" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J96" s="5"/>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>50000</t>
+          <t>49050</t>
         </is>
       </c>
       <c r="L96" s="7" t="inlineStr">
         <is>
-          <t>UA12060170000091033</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M96" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N96" s="5" t="inlineStr">
         <is>
-          <t>Криворізька ОТГ</t>
+          <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O96" s="5" t="inlineStr">
         <is>
-          <t>вул. Свято-Миколаївська, 78</t>
+          <t>просп. Гагаріна, 115</t>
         </is>
       </c>
       <c r="P96" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-490-00-03</t>
+          <t>(095)333-67-94</t>
         </is>
       </c>
       <c r="Q96" s="5" t="inlineStr">
         <is>
-          <t>kravto3375@ukr.net</t>
+          <t>ntec_dnipro@ukr.net</t>
         </is>
       </c>
       <c r="R96" s="5"/>
       <c r="S96" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T96" s="5" t="inlineStr">
         <is>
-          <t>Паранюк Ігор Васильович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Дрозд Сергій Вікторович</t>
+        </is>
+      </c>
+      <c r="U96" s="8"/>
+      <c r="V96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Метінвест - Криворізький ремонтно-механічний завод"</t>
+          <t>Товариство з обмеженою відповідальністю "Криворізька автошкола"</t>
         </is>
       </c>
       <c r="B97" s="6" t="n">
-        <v>3995</v>
+        <v>5714</v>
       </c>
       <c r="C97" s="6"/>
       <c r="D97" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Метінвест - КРМЗ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ТОВ "Криворізька автошкола"</t>
+        </is>
+      </c>
+      <c r="E97" s="5"/>
       <c r="F97" s="7"/>
-      <c r="G97" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G97" s="6"/>
       <c r="H97" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J97" s="5"/>
       <c r="K97" s="7" t="inlineStr">
         <is>
-          <t>50057</t>
+          <t>50000</t>
         </is>
       </c>
       <c r="L97" s="7" t="inlineStr">
         <is>
-          <t>UA12060170010585703</t>
+          <t>UA12060170000091033</t>
         </is>
       </c>
       <c r="M97" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N97" s="5" t="inlineStr">
         <is>
-          <t>м. Кривий Ріг</t>
+          <t>Криворізька ОТГ</t>
         </is>
       </c>
       <c r="O97" s="5" t="inlineStr">
         <is>
-          <t>вул. Заводська, 1</t>
+          <t>вул. Свято-Миколаївська, 78</t>
         </is>
       </c>
       <c r="P97" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-404-94-01</t>
+          <t>+380(56)-490-00-03</t>
         </is>
       </c>
       <c r="Q97" s="5" t="inlineStr">
         <is>
-          <t>andrey.shcherbak@metinvestholding.com</t>
+          <t>kravto3375@ukr.net</t>
         </is>
       </c>
       <c r="R97" s="5"/>
       <c r="S97" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T97" s="5" t="inlineStr">
         <is>
-          <t>Гончаренко Микола Анатолійович</t>
+          <t>Паранюк Ігор Васильович</t>
         </is>
       </c>
       <c r="U97" s="8" t="n">
-        <v>44964</v>
+        <v>45748</v>
       </c>
       <c r="V97" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ПРОМИСЛОВІ РЕМОНТИ"</t>
+          <t>Товариство з обмеженою відповідальністю "Метінвест - Криворізький ремонтно-механічний завод"</t>
         </is>
       </c>
       <c r="B98" s="6" t="n">
-        <v>4091</v>
+        <v>3995</v>
       </c>
       <c r="C98" s="6"/>
       <c r="D98" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ПРОМРЕМОНТИ"</t>
-[...2 lines deleted...]
-      <c r="E98" s="5"/>
+          <t>ТОВ "Метінвест - КРМЗ"</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>Limited liabilty company "Metinvest - Krivorizhskiy machining and repair plant"</t>
+        </is>
+      </c>
       <c r="F98" s="7"/>
       <c r="G98" s="6" t="n">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="H98" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I98" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J98" s="5"/>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>50078</t>
+          <t>50057</t>
         </is>
       </c>
       <c r="L98" s="7" t="inlineStr">
         <is>
-          <t>UA12060170010065850</t>
+          <t>UA12060170010585703</t>
         </is>
       </c>
       <c r="M98" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N98" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O98" s="5" t="inlineStr">
         <is>
-          <t>мікрорайон Індустріальний, 67 (кв.19)</t>
-[...2 lines deleted...]
-      <c r="P98" s="5"/>
+          <t>вул. Заводська, 1</t>
+        </is>
+      </c>
+      <c r="P98" s="5" t="inlineStr">
+        <is>
+          <t>+380(56)-404-94-01</t>
+        </is>
+      </c>
       <c r="Q98" s="5" t="inlineStr">
         <is>
-          <t>office@industrial-repairs.com.ua</t>
+          <t>andrey.shcherbak@metinvestholding.com</t>
         </is>
       </c>
       <c r="R98" s="5"/>
       <c r="S98" s="5" t="inlineStr">
         <is>
           <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T98" s="5" t="inlineStr">
         <is>
-          <t>Сич Анатолій Володимирович</t>
+          <t>Гончаренко Микола Анатолійович</t>
         </is>
       </c>
       <c r="U98" s="8" t="n">
-        <v>44727</v>
+        <v>44964</v>
       </c>
       <c r="V98" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ЦТОР"</t>
+          <t>Товариство з обмеженою відповідальністю "ПРОМИСЛОВІ РЕМОНТИ"</t>
         </is>
       </c>
       <c r="B99" s="6" t="n">
-        <v>3105</v>
+        <v>4091</v>
       </c>
       <c r="C99" s="6"/>
       <c r="D99" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ЦТОР"</t>
+          <t>ТОВ "ПРОМРЕМОНТИ"</t>
         </is>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="7"/>
       <c r="G99" s="6" t="n">
-        <v>2000</v>
+        <v>2016</v>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J99" s="5"/>
       <c r="K99" s="7" t="inlineStr">
         <is>
-          <t>50029</t>
+          <t>50078</t>
         </is>
       </c>
       <c r="L99" s="7" t="inlineStr">
         <is>
-          <t>UA12060170010439451</t>
+          <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M99" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N99" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O99" s="5" t="inlineStr">
         <is>
-          <t>вул. Ракітна, 21</t>
-[...7 lines deleted...]
-      <c r="Q99" s="5"/>
+          <t>мікрорайон Індустріальний, 67 (кв.19)</t>
+        </is>
+      </c>
+      <c r="P99" s="5"/>
+      <c r="Q99" s="5" t="inlineStr">
+        <is>
+          <t>office@industrial-repairs.com.ua</t>
+        </is>
+      </c>
       <c r="R99" s="5"/>
       <c r="S99" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T99" s="5" t="inlineStr">
         <is>
-          <t>Малунова Олена Олександрівна</t>
-[...3 lines deleted...]
-      <c r="V99" s="5"/>
+          <t>Сич Анатолій Володимирович</t>
+        </is>
+      </c>
+      <c r="U99" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V99" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="inlineStr">
         <is>
-          <t>Центр підготовки і перепідготовки робітничих кадрів № 1 м. Кривий Ріг</t>
+          <t>Товариство з обмеженою відповідальністю "ЦТОР"</t>
         </is>
       </c>
       <c r="B100" s="6" t="n">
-        <v>2221</v>
+        <v>3105</v>
       </c>
       <c r="C100" s="6"/>
       <c r="D100" s="5" t="inlineStr">
         <is>
-          <t>ЦППРК № 1 м. Кривий Ріг</t>
+          <t>ТОВ "ЦТОР"</t>
         </is>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="7"/>
       <c r="G100" s="6" t="n">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="H100" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I100" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J100" s="5"/>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>50005</t>
+          <t>50029</t>
         </is>
       </c>
       <c r="L100" s="7" t="inlineStr">
         <is>
-          <t>UA12060170010378670</t>
+          <t>UA12060170010439451</t>
         </is>
       </c>
       <c r="M100" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N100" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O100" s="5" t="inlineStr">
         <is>
-          <t>вул. Каховська, 13б</t>
+          <t>вул. Ракітна, 21</t>
         </is>
       </c>
       <c r="P100" s="5" t="inlineStr">
         <is>
-          <t>+380978485508</t>
-[...11 lines deleted...]
-      </c>
+          <t>+380962892200;</t>
+        </is>
+      </c>
+      <c r="Q100" s="5"/>
+      <c r="R100" s="5"/>
       <c r="S100" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T100" s="5" t="inlineStr">
         <is>
-          <t>Рукавішнікова Ольга Володимирівна</t>
+          <t>Малунова Олена Олександрівна</t>
         </is>
       </c>
       <c r="U100" s="8"/>
       <c r="V100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>Акціонерне товариство "Марганецький гірничо-збагачувальний комбінат"</t>
+          <t>Центр підготовки і перепідготовки робітничих кадрів № 1 м. Кривий Ріг</t>
         </is>
       </c>
       <c r="B101" s="6" t="n">
-        <v>4360</v>
+        <v>2221</v>
       </c>
       <c r="C101" s="6"/>
       <c r="D101" s="5" t="inlineStr">
         <is>
-          <t>АТ "Марганецький ГЗК"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ЦППРК № 1 м. Кривий Ріг</t>
+        </is>
+      </c>
+      <c r="E101" s="5"/>
       <c r="F101" s="7"/>
       <c r="G101" s="6" t="n">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J101" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J101" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K101" s="7" t="inlineStr">
         <is>
-          <t>53400</t>
+          <t>50005</t>
         </is>
       </c>
       <c r="L101" s="7" t="inlineStr">
         <is>
-          <t>UA12080010010085669</t>
+          <t>UA12060170010378670</t>
         </is>
       </c>
       <c r="M101" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N101" s="5" t="inlineStr">
         <is>
-          <t>м. Марганець</t>
+          <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O101" s="5" t="inlineStr">
         <is>
-          <t>вул. Єдності, 62</t>
+          <t>вул. Каховська, 13б</t>
         </is>
       </c>
       <c r="P101" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-656-00-07</t>
+          <t>+380978485508</t>
         </is>
       </c>
       <c r="Q101" s="5" t="inlineStr">
         <is>
-          <t>secretary@mgok.dp.ua</t>
-[...2 lines deleted...]
-      <c r="R101" s="5"/>
+          <t>cpprk1kr@gmail.com</t>
+        </is>
+      </c>
+      <c r="R101" s="5" t="inlineStr">
+        <is>
+          <t>cpprk.com</t>
+        </is>
+      </c>
       <c r="S101" s="5" t="inlineStr">
         <is>
-          <t>Голова правління</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T101" s="5" t="inlineStr">
         <is>
-          <t>Алєксєєнко Олексій Миколайович</t>
+          <t>Рукавішнікова Ольга Володимирівна</t>
         </is>
       </c>
       <c r="U101" s="8"/>
       <c r="V101" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Марганецький професійний ліцей"</t>
+          <t>Акціонерне товариство "Марганецький гірничо-збагачувальний комбінат"</t>
         </is>
       </c>
       <c r="B102" s="6" t="n">
-        <v>2161</v>
+        <v>4360</v>
       </c>
       <c r="C102" s="6"/>
       <c r="D102" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ"МПЛ"</t>
-[...2 lines deleted...]
-      <c r="E102" s="5"/>
+          <t>АТ "Марганецький ГЗК"</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>Joint stock company "Marganets mining and processing industrial complex"</t>
+        </is>
+      </c>
       <c r="F102" s="7"/>
       <c r="G102" s="6" t="n">
-        <v>1988</v>
+        <v>1996</v>
       </c>
       <c r="H102" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I102" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J102" s="5"/>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>53407</t>
+          <t>53400</t>
         </is>
       </c>
       <c r="L102" s="7" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M102" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N102" s="5" t="inlineStr">
         <is>
           <t>м. Марганець</t>
         </is>
       </c>
       <c r="O102" s="5" t="inlineStr">
         <is>
-          <t>вул. Єдності, 41</t>
+          <t>вул. Єдності, 62</t>
         </is>
       </c>
       <c r="P102" s="5" t="inlineStr">
         <is>
-          <t>+380959179386</t>
+          <t>+380(56)-656-00-07</t>
         </is>
       </c>
       <c r="Q102" s="5" t="inlineStr">
         <is>
-          <t>marganets_ptu@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>secretary@mgok.dp.ua</t>
+        </is>
+      </c>
+      <c r="R102" s="5"/>
       <c r="S102" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Голова правління</t>
         </is>
       </c>
       <c r="T102" s="5" t="inlineStr">
         <is>
-          <t>Матвєєва Яна Володимирівна</t>
+          <t>Алєксєєнко Олексій Миколайович</t>
         </is>
       </c>
       <c r="U102" s="8"/>
       <c r="V102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти міський центр трудової підготовки учнівської молоді</t>
+          <t>Державний професійно-технічний навчальний заклад "Марганецький професійний ліцей"</t>
         </is>
       </c>
       <c r="B103" s="6" t="n">
-        <v>4062</v>
+        <v>2161</v>
       </c>
       <c r="C103" s="6"/>
       <c r="D103" s="5" t="inlineStr">
         <is>
-          <t>КЗОМЦТПУМ</t>
+          <t>ДПТНЗ"МПЛ"</t>
         </is>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="7"/>
       <c r="G103" s="6" t="n">
-        <v>1998</v>
+        <v>1988</v>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K103" s="7" t="inlineStr">
         <is>
-          <t>53047</t>
+          <t>53407</t>
         </is>
       </c>
       <c r="L103" s="7" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M103" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N103" s="5" t="inlineStr">
         <is>
           <t>м. Марганець</t>
         </is>
       </c>
       <c r="O103" s="5" t="inlineStr">
         <is>
-          <t>вул. Олега Кошового, 4</t>
+          <t>вул. Єдності, 41</t>
         </is>
       </c>
       <c r="P103" s="5" t="inlineStr">
         <is>
-          <t>+380675251198</t>
+          <t>+380959179386</t>
         </is>
       </c>
       <c r="Q103" s="5" t="inlineStr">
         <is>
-          <t>mztpum@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R103" s="5"/>
+          <t>marganets_ptu@ukr.net</t>
+        </is>
+      </c>
+      <c r="R103" s="5" t="inlineStr">
+        <is>
+          <t>http://marganets-proflyceum.dp.sch.in.ua/</t>
+        </is>
+      </c>
       <c r="S103" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуюча обов`язки директора</t>
         </is>
       </c>
       <c r="T103" s="5" t="inlineStr">
         <is>
-          <t>Усенко Тетяна Олександрівна</t>
+          <t>Боровко Ганна Олександрівна</t>
         </is>
       </c>
       <c r="U103" s="8"/>
       <c r="V103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти «Нікопольський професійний ліцей» Дніпропетровської обласної ради»</t>
+          <t>Комунальний заклад освіти міський центр трудової підготовки учнівської молоді</t>
         </is>
       </c>
       <c r="B104" s="6" t="n">
-        <v>6884</v>
+        <v>4062</v>
       </c>
       <c r="C104" s="6"/>
       <c r="D104" s="5" t="inlineStr">
         <is>
-          <t>КЗО "НПЛ" ДОР"</t>
+          <t>КЗОМЦТПУМ</t>
         </is>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="7"/>
       <c r="G104" s="6" t="n">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="H104" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I104" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J104" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>53213</t>
+          <t>53047</t>
         </is>
       </c>
       <c r="L104" s="7" t="inlineStr">
         <is>
-          <t>UA12080050010010114</t>
+          <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M104" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N104" s="5" t="inlineStr">
         <is>
-          <t>м. Нікополь</t>
+          <t>м. Марганець</t>
         </is>
       </c>
       <c r="O104" s="5" t="inlineStr">
         <is>
-          <t>просп. Трубників, 16</t>
+          <t>вул. Лобановського Валерія, 4</t>
         </is>
       </c>
       <c r="P104" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-271-07-46</t>
+          <t>+38(067)-525-11-98</t>
         </is>
       </c>
       <c r="Q104" s="5" t="inlineStr">
         <is>
-          <t>npl-42@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>mztpum@gmail.com</t>
+        </is>
+      </c>
+      <c r="R104" s="5"/>
       <c r="S104" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T104" s="5" t="inlineStr">
         <is>
-          <t>Веретеніна Олена Олександрівна</t>
+          <t>Усенко Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U104" s="8"/>
       <c r="V104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Нікопольський центр професійної освіти" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти «Нікопольський професійний ліцей» Дніпропетровської обласної ради»</t>
         </is>
       </c>
       <c r="B105" s="6" t="n">
-        <v>6867</v>
+        <v>6884</v>
       </c>
       <c r="C105" s="6"/>
       <c r="D105" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>КЗО "НПЛ" ДОР"</t>
         </is>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="7"/>
       <c r="G105" s="6" t="n">
-        <v>2023</v>
+        <v>1991</v>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K105" s="7" t="inlineStr">
         <is>
-          <t>53201</t>
+          <t>53213</t>
         </is>
       </c>
       <c r="L105" s="7" t="inlineStr">
         <is>
           <t>UA12080050010010114</t>
         </is>
       </c>
       <c r="M105" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N105" s="5" t="inlineStr">
         <is>
           <t>м. Нікополь</t>
         </is>
       </c>
       <c r="O105" s="5" t="inlineStr">
         <is>
-          <t>вул. Херсонська, 298 А</t>
+          <t>просп. Трубників, 16</t>
         </is>
       </c>
       <c r="P105" s="5" t="inlineStr">
         <is>
-          <t>0955479555</t>
+          <t>+38(066)-271-07-46</t>
         </is>
       </c>
       <c r="Q105" s="5" t="inlineStr">
         <is>
-          <t>nika.ncpo@gmail.com</t>
+          <t>npl-42@ukr.net</t>
         </is>
       </c>
       <c r="R105" s="5" t="inlineStr">
         <is>
-          <t>https://ncpo.klasna.com</t>
+          <t>nikopolproflicey.com.ua</t>
         </is>
       </c>
       <c r="S105" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T105" s="5" t="inlineStr">
         <is>
-          <t>Шепотько Олександр Вікторович</t>
+          <t>Веретеніна Олена Олександрівна</t>
         </is>
       </c>
       <c r="U105" s="8"/>
       <c r="V105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="5" t="inlineStr">
         <is>
-          <t>Комунальний позашкільний навчальний заклад освіти "Нікопольський міжшкільний центр трудового навчання та технічної творчості"</t>
+          <t>Комунальний заклад освіти "Нікопольський центр професійної освіти" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B106" s="6" t="n">
-        <v>4269</v>
+        <v>6867</v>
       </c>
       <c r="C106" s="6"/>
       <c r="D106" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="7"/>
       <c r="G106" s="6" t="n">
-        <v>1990</v>
+        <v>2023</v>
       </c>
       <c r="H106" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I106" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J106" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>53211</t>
+          <t>53201</t>
         </is>
       </c>
       <c r="L106" s="7" t="inlineStr">
         <is>
           <t>UA12080050010010114</t>
         </is>
       </c>
       <c r="M106" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N106" s="5" t="inlineStr">
         <is>
           <t>м. Нікополь</t>
         </is>
       </c>
       <c r="O106" s="5" t="inlineStr">
         <is>
-          <t>вул. Херсонська, 56/1</t>
+          <t>вул. Херсонська, 298 А</t>
         </is>
       </c>
       <c r="P106" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-625-13-27</t>
+          <t>0955479555</t>
         </is>
       </c>
       <c r="Q106" s="5" t="inlineStr">
         <is>
-          <t>mzto@meta.ua</t>
-[...2 lines deleted...]
-      <c r="R106" s="5"/>
+          <t>nika.ncpo@gmail.com</t>
+        </is>
+      </c>
+      <c r="R106" s="5" t="inlineStr">
+        <is>
+          <t>https://ncpo.klasna.com</t>
+        </is>
+      </c>
       <c r="S106" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T106" s="5" t="inlineStr">
         <is>
-          <t>Чернявська Тетяна Іванівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Шепотько Олександр Вікторович</t>
+        </is>
+      </c>
+      <c r="U106" s="8"/>
+      <c r="V106" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "СЕНТРАВІС ПРОДАКШН ЮКРЕЙН"</t>
+          <t>Комунальний позашкільний навчальний заклад освіти "Нікопольський міжшкільний центр трудового навчання та технічної творчості"</t>
         </is>
       </c>
       <c r="B107" s="6" t="n">
-        <v>4382</v>
+        <v>4269</v>
       </c>
       <c r="C107" s="6"/>
       <c r="D107" s="5" t="inlineStr">
         <is>
-          <t>ПРАТ "СЕНТРАВІС ПРОДАКШН ЮКРЕЙН"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="7"/>
       <c r="G107" s="6" t="n">
-        <v>2000</v>
+        <v>1990</v>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J107" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J107" s="5" t="inlineStr">
+        <is>
+          <t>Міська рада</t>
+        </is>
+      </c>
       <c r="K107" s="7" t="inlineStr">
         <is>
-          <t>53201</t>
+          <t>53211</t>
         </is>
       </c>
       <c r="L107" s="7" t="inlineStr">
         <is>
           <t>UA12080050010010114</t>
         </is>
       </c>
       <c r="M107" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N107" s="5" t="inlineStr">
         <is>
           <t>м. Нікополь</t>
         </is>
       </c>
       <c r="O107" s="5" t="inlineStr">
         <is>
-          <t>просп. Трубників, 56</t>
+          <t>вул. Херсонська, 56/1</t>
         </is>
       </c>
       <c r="P107" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-663-01-00</t>
+          <t>+380(56)-625-13-27</t>
         </is>
       </c>
       <c r="Q107" s="5" t="inlineStr">
         <is>
-          <t>info@centravis.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>mzto@meta.ua</t>
+        </is>
+      </c>
+      <c r="R107" s="5"/>
       <c r="S107" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T107" s="5" t="inlineStr">
         <is>
-          <t>Атанасов Юрій Васильович</t>
-[...3 lines deleted...]
-      <c r="V107" s="5"/>
+          <t>Чернявська Тетяна Іванівна</t>
+        </is>
+      </c>
+      <c r="U107" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V107" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "САМАРІВСЬКЕ ПРОФЕСІЙНО-ТЕХНІЧНЕ УЧИЛИЩЕ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
+          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "СЕНТРАВІС ПРОДАКШН ЮКРЕЙН"</t>
         </is>
       </c>
       <c r="B108" s="6" t="n">
-        <v>6882</v>
+        <v>4382</v>
       </c>
       <c r="C108" s="6"/>
       <c r="D108" s="5" t="inlineStr">
         <is>
-          <t>КЗО "СПТУ" ДОР"</t>
+          <t>ПРАТ "СЕНТРАВІС ПРОДАКШН ЮКРЕЙН"</t>
         </is>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="7"/>
-      <c r="G108" s="6"/>
+      <c r="G108" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H108" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I108" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J108" s="5"/>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>51200</t>
+          <t>53201</t>
         </is>
       </c>
       <c r="L108" s="7" t="inlineStr">
         <is>
-          <t>UA12100070010038698</t>
+          <t>UA12080050010010114</t>
         </is>
       </c>
       <c r="M108" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N108" s="5" t="inlineStr">
         <is>
-          <t>м. Самар</t>
+          <t>м. Нікополь</t>
         </is>
       </c>
       <c r="O108" s="5" t="inlineStr">
         <is>
-          <t>вул. Джонсона Бориса, 27 А</t>
+          <t>просп. Трубників, 56</t>
         </is>
       </c>
       <c r="P108" s="5" t="inlineStr">
         <is>
-          <t>(0569) 38 02 29, (096) 362 47 18</t>
+          <t>+380(56)-663-01-00</t>
         </is>
       </c>
       <c r="Q108" s="5" t="inlineStr">
         <is>
-          <t>ptu48@i.ua</t>
+          <t>info@centravis.com</t>
         </is>
       </c>
       <c r="R108" s="5" t="inlineStr">
         <is>
-          <t>nptu48.tilda.ws</t>
+          <t>www.centravis.com</t>
         </is>
       </c>
       <c r="S108" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T108" s="5" t="inlineStr">
         <is>
-          <t>Мазур Ілона Вікторівна</t>
+          <t>Атанасов Юрій Васильович</t>
         </is>
       </c>
       <c r="U108" s="8"/>
       <c r="V108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "ГУАРД- ЦЕНТР"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "САМАРІВСЬКЕ ПРОФЕСІЙНО-ТЕХНІЧНЕ УЧИЛИЩЕ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B109" s="6" t="n">
-        <v>2854</v>
+        <v>6882</v>
       </c>
       <c r="C109" s="6"/>
       <c r="D109" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...6 lines deleted...]
-      </c>
+          <t>КЗО "СПТУ" ДОР"</t>
+        </is>
+      </c>
+      <c r="E109" s="5"/>
       <c r="F109" s="7"/>
-      <c r="G109" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G109" s="6"/>
       <c r="H109" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J109" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J109" s="5" t="inlineStr">
+        <is>
+          <t>Обласна рада</t>
+        </is>
+      </c>
       <c r="K109" s="7" t="inlineStr">
         <is>
           <t>51200</t>
         </is>
       </c>
       <c r="L109" s="7" t="inlineStr">
         <is>
           <t>UA12100070010038698</t>
         </is>
       </c>
       <c r="M109" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N109" s="5" t="inlineStr">
         <is>
           <t>м. Самар</t>
         </is>
       </c>
       <c r="O109" s="5" t="inlineStr">
         <is>
-          <t>вул. Сучкова, 54, квартира 85</t>
+          <t>вул. Джонсона Бориса, 27 А</t>
         </is>
       </c>
       <c r="P109" s="5" t="inlineStr">
         <is>
-          <t>(056)766-07-17, ф.(056)375-97-02</t>
+          <t>+38(056)-938-02-29</t>
         </is>
       </c>
       <c r="Q109" s="5" t="inlineStr">
         <is>
-          <t>office@guard.ua</t>
+          <t>samar_ptu@ukr.net</t>
         </is>
       </c>
       <c r="R109" s="5" t="inlineStr">
         <is>
-          <t>www.guard.dp.ua</t>
+          <t>nptu48.tilda.ws</t>
         </is>
       </c>
       <c r="S109" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T109" s="5" t="inlineStr">
         <is>
-          <t>Шкумат Дмитро Вікторович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Мазур Ілона Вікторівна</t>
+        </is>
+      </c>
+      <c r="U109" s="8"/>
+      <c r="V109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="5" t="inlineStr">
         <is>
-          <t>Західно-Донбаський професійний ліцей</t>
+          <t>Приватне підприємство "ГУАРД- ЦЕНТР"</t>
         </is>
       </c>
       <c r="B110" s="6" t="n">
-        <v>2141</v>
+        <v>2854</v>
       </c>
       <c r="C110" s="6"/>
       <c r="D110" s="5" t="inlineStr">
         <is>
-          <t>Західно-Донбаський ПЛ</t>
-[...2 lines deleted...]
-      <c r="E110" s="5"/>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>"GUARD-CENTRE", PRIVATE ENTERPRISE</t>
+        </is>
+      </c>
       <c r="F110" s="7"/>
       <c r="G110" s="6" t="n">
-        <v>1969</v>
+        <v>2006</v>
       </c>
       <c r="H110" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I110" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J110" s="5"/>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>51413</t>
+          <t>51200</t>
         </is>
       </c>
       <c r="L110" s="7" t="inlineStr">
         <is>
-          <t>UA12120070010055676</t>
+          <t>UA12100070010038698</t>
         </is>
       </c>
       <c r="M110" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N110" s="5" t="inlineStr">
         <is>
-          <t>м. Павлоград</t>
+          <t>м. Самар</t>
         </is>
       </c>
       <c r="O110" s="5" t="inlineStr">
         <is>
-          <t>вул. Промислова, 11</t>
+          <t>вул. Сучкова, 54, квартира 85</t>
         </is>
       </c>
       <c r="P110" s="5" t="inlineStr">
         <is>
-          <t>(05632)3-03-45; (05632)3-02-33</t>
+          <t>(056)766-07-17, ф.(056)375-97-02</t>
         </is>
       </c>
       <c r="Q110" s="5" t="inlineStr">
         <is>
-          <t>zdpl2015@meta.ua</t>
+          <t>office@guard.ua</t>
         </is>
       </c>
       <c r="R110" s="5" t="inlineStr">
         <is>
-          <t>www.zdpl.site</t>
+          <t>www.guard.dp.ua</t>
         </is>
       </c>
       <c r="S110" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T110" s="5" t="inlineStr">
         <is>
-          <t>Степаненко Володимир Дем`янович</t>
-[...3 lines deleted...]
-      <c r="V110" s="5"/>
+          <t>Шкумат Дмитро Вікторович</t>
+        </is>
+      </c>
+      <c r="U110" s="8" t="n">
+        <v>43893</v>
+      </c>
+      <c r="V110" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>ПАВЛОГРАДСЬКА ТЕХНІЧНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Західно-Донбаський професійний ліцей</t>
         </is>
       </c>
       <c r="B111" s="6" t="n">
-        <v>7141</v>
+        <v>2141</v>
       </c>
       <c r="C111" s="6"/>
       <c r="D111" s="5" t="inlineStr">
         <is>
-          <t>ПАВЛОГРАДСЬКА ТЕХШКОЛА ТСОУ</t>
+          <t>Західно-Донбаський ПЛ</t>
         </is>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="7"/>
-      <c r="G111" s="6"/>
+      <c r="G111" s="6" t="n">
+        <v>1969</v>
+      </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J111" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J111" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K111" s="7" t="inlineStr">
         <is>
-          <t>51400</t>
+          <t>51413</t>
         </is>
       </c>
       <c r="L111" s="7" t="inlineStr">
         <is>
           <t>UA12120070010055676</t>
         </is>
       </c>
       <c r="M111" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N111" s="5" t="inlineStr">
         <is>
           <t>м. Павлоград</t>
         </is>
       </c>
       <c r="O111" s="5" t="inlineStr">
         <is>
-          <t>вул. Полтавська, 129-А</t>
+          <t>вул. Промислова, 11</t>
         </is>
       </c>
       <c r="P111" s="5" t="inlineStr">
         <is>
-          <t>(095)479-39-64</t>
+          <t>(05632)3-03-45; (05632)3-02-33</t>
         </is>
       </c>
       <c r="Q111" s="5" t="inlineStr">
         <is>
-          <t>texshkola@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R111" s="5"/>
+          <t>zdpl2015@meta.ua</t>
+        </is>
+      </c>
+      <c r="R111" s="5" t="inlineStr">
+        <is>
+          <t>www.zdpl.site</t>
+        </is>
+      </c>
       <c r="S111" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T111" s="5" t="inlineStr">
         <is>
-          <t>Куликівський Михайло Анатолійович</t>
+          <t>Степаненко Володимир Дем`янович</t>
         </is>
       </c>
       <c r="U111" s="8"/>
       <c r="V111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Автошкола"</t>
+          <t>ПАВЛОГРАДСЬКА ТЕХНІЧНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B112" s="6" t="n">
-        <v>4251</v>
+        <v>7141</v>
       </c>
       <c r="C112" s="6"/>
       <c r="D112" s="5" t="inlineStr">
         <is>
-          <t>ПП "АВТОШКОЛА"</t>
+          <t>ПАВЛОГРАДСЬКА ТЕХШКОЛА ТСОУ</t>
         </is>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="7"/>
-      <c r="G112" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G112" s="6"/>
       <c r="H112" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I112" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J112" s="5"/>
       <c r="K112" s="7" t="inlineStr">
         <is>
           <t>51400</t>
         </is>
       </c>
       <c r="L112" s="7" t="inlineStr">
         <is>
           <t>UA12120070010055676</t>
         </is>
       </c>
       <c r="M112" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N112" s="5" t="inlineStr">
         <is>
           <t>м. Павлоград</t>
         </is>
       </c>
       <c r="O112" s="5" t="inlineStr">
         <is>
-          <t>вул. Дніпровська, 571</t>
+          <t>вул. Полтавська, 129-А</t>
         </is>
       </c>
       <c r="P112" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-320-14-20; +380(50)-028-05-55</t>
+          <t>(095)479-39-64</t>
         </is>
       </c>
       <c r="Q112" s="5" t="inlineStr">
         <is>
-          <t>ppavtoshkola@ukr.net</t>
+          <t>texshkola@gmail.com</t>
         </is>
       </c>
       <c r="R112" s="5"/>
       <c r="S112" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T112" s="5" t="inlineStr">
         <is>
-          <t>Ященко Світлана Вікторівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Куликівський Михайло Анатолійович</t>
+        </is>
+      </c>
+      <c r="U112" s="8"/>
+      <c r="V112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Професійний ліцей м. Шахтарське" Дніпропетровської обласної ради"</t>
+          <t>Приватне підприємство "Автошкола"</t>
         </is>
       </c>
       <c r="B113" s="6" t="n">
-        <v>6834</v>
+        <v>4251</v>
       </c>
       <c r="C113" s="6"/>
       <c r="D113" s="5" t="inlineStr">
         <is>
-          <t>КЗО "ПЛШ" ДОР"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПП "АВТОШКОЛА"</t>
+        </is>
+      </c>
+      <c r="E113" s="5"/>
       <c r="F113" s="7"/>
       <c r="G113" s="6" t="n">
-        <v>2023</v>
+        <v>1998</v>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J113" s="5"/>
       <c r="K113" s="7" t="inlineStr">
         <is>
-          <t>52800</t>
+          <t>51400</t>
         </is>
       </c>
       <c r="L113" s="7" t="inlineStr">
         <is>
-          <t>UA12140210010011011</t>
+          <t>UA12120070010055676</t>
         </is>
       </c>
       <c r="M113" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N113" s="5" t="inlineStr">
         <is>
-          <t>м. Шахтарське</t>
+          <t>м. Павлоград</t>
         </is>
       </c>
       <c r="O113" s="5" t="inlineStr">
         <is>
-          <t>вул. Шахтарської Слави, 16</t>
+          <t>вул. Дніпровська, 571</t>
         </is>
       </c>
       <c r="P113" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-335-38-00</t>
+          <t>+380(56)-320-14-20; +380(50)-028-05-55</t>
         </is>
       </c>
       <c r="Q113" s="5" t="inlineStr">
         <is>
-          <t>dptnz-pgl@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>ppavtoshkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="R113" s="5"/>
       <c r="S113" s="5" t="inlineStr">
         <is>
-          <t>Виконуюча обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T113" s="5" t="inlineStr">
         <is>
-          <t>Казмірова Людмила Леонідівна</t>
+          <t>Ященко Світлана Вікторівна</t>
         </is>
       </c>
       <c r="U113" s="8"/>
       <c r="V113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="5" t="inlineStr">
         <is>
-          <t>АКЦІОНЕРНЕ ТОВАРИСТВО "ПОКРОВСЬКИЙ ГІРНИЧО-ЗБАГАЧУВАЛЬНИЙ КОМБІНАТ"</t>
+          <t>Комунальний заклад освіти "Професійний ліцей м. Шахтарське" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B114" s="6" t="n">
-        <v>4138</v>
+        <v>6834</v>
       </c>
       <c r="C114" s="6"/>
       <c r="D114" s="5" t="inlineStr">
         <is>
-          <t>АТ "ПОКРОВСЬКИЙ ГЗК"</t>
+          <t>КЗО "ПЛШ" ДОР"</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
-          <t>JOINT STOCK COMPANY "POKROVSKIY GIRNYCHO-ZBAGACHUVALNIY KOMBINAT"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="F114" s="7"/>
       <c r="G114" s="6" t="n">
-        <v>1995</v>
+        <v>2023</v>
       </c>
       <c r="H114" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I114" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J114" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J114" s="5" t="inlineStr">
+        <is>
+          <t>Обласна рада</t>
+        </is>
+      </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>53300</t>
+          <t>52800</t>
         </is>
       </c>
       <c r="L114" s="7" t="inlineStr">
         <is>
-          <t>UA12080090010010311</t>
+          <t>UA12140210010011011</t>
         </is>
       </c>
       <c r="M114" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N114" s="5" t="inlineStr">
         <is>
-          <t>м. Покров</t>
+          <t>м. Шахтарське</t>
         </is>
       </c>
       <c r="O114" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 11</t>
+          <t>вул. Шахтарської Слави, 16</t>
         </is>
       </c>
       <c r="P114" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-674-46-88</t>
+          <t>+380(56)-335-38-00</t>
         </is>
       </c>
       <c r="Q114" s="5" t="inlineStr">
         <is>
-          <t>ordgok@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R114" s="5"/>
+          <t>dptnz-pgl@ukr.net</t>
+        </is>
+      </c>
+      <c r="R114" s="5" t="inlineStr">
+        <is>
+          <t>http://pgl.licey.org.ua</t>
+        </is>
+      </c>
       <c r="S114" s="5" t="inlineStr">
         <is>
-          <t>Голова правління</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T114" s="5" t="inlineStr">
         <is>
-          <t>Шуваєв Сергій Павлович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Казмірова Людмила Леонідівна</t>
+        </is>
+      </c>
+      <c r="U114" s="8"/>
+      <c r="V114" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Покровський центр підготовки і перепідготовки робітничих кадрів" Дніпропетровської обласної ради"</t>
+          <t>АКЦІОНЕРНЕ ТОВАРИСТВО "ПОКРОВСЬКИЙ ГІРНИЧО-ЗБАГАЧУВАЛЬНИЙ КОМБІНАТ"</t>
         </is>
       </c>
       <c r="B115" s="6" t="n">
-        <v>6879</v>
+        <v>4138</v>
       </c>
       <c r="C115" s="6"/>
       <c r="D115" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E115" s="5"/>
+          <t>АТ "ПОКРОВСЬКИЙ ГЗК"</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>JOINT STOCK COMPANY "POKROVSKIY GIRNYCHO-ZBAGACHUVALNIY KOMBINAT"</t>
+        </is>
+      </c>
       <c r="F115" s="7"/>
       <c r="G115" s="6" t="n">
-        <v>2023</v>
+        <v>1995</v>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J115" s="5"/>
       <c r="K115" s="7" t="inlineStr">
         <is>
           <t>53300</t>
         </is>
       </c>
       <c r="L115" s="7" t="inlineStr">
         <is>
           <t>UA12080090010010311</t>
         </is>
       </c>
       <c r="M115" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N115" s="5" t="inlineStr">
         <is>
           <t>м. Покров</t>
         </is>
       </c>
       <c r="O115" s="5" t="inlineStr">
         <is>
-          <t>вул. Джонсона Бориса, 17</t>
+          <t>вул. Центральна, 11</t>
         </is>
       </c>
       <c r="P115" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-117-79-08;</t>
+          <t>+380(56)-674-46-88</t>
         </is>
       </c>
       <c r="Q115" s="5" t="inlineStr">
         <is>
-          <t>dptnz_optu@i.ua</t>
+          <t>ordgok@gmail.com</t>
         </is>
       </c>
       <c r="R115" s="5"/>
       <c r="S115" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Голова правління</t>
         </is>
       </c>
       <c r="T115" s="5" t="inlineStr">
         <is>
-          <t>Дяченко Наталія Василівна</t>
-[...3 lines deleted...]
-      <c r="V115" s="5"/>
+          <t>Шуваєв Сергій Павлович</t>
+        </is>
+      </c>
+      <c r="U115" s="8" t="n">
+        <v>45748</v>
+      </c>
+      <c r="V115" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="5" t="inlineStr">
         <is>
-          <t>Синельниківський професійний ліцей</t>
+          <t>Комунальний заклад освіти "Покровський центр підготовки і перепідготовки робітничих кадрів" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B116" s="6" t="n">
-        <v>2231</v>
+        <v>6879</v>
       </c>
       <c r="C116" s="6"/>
       <c r="D116" s="5" t="inlineStr">
         <is>
-          <t>СПЛ</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="7"/>
       <c r="G116" s="6" t="n">
-        <v>1978</v>
+        <v>2023</v>
       </c>
       <c r="H116" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I116" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J116" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>52500</t>
+          <t>53300</t>
         </is>
       </c>
       <c r="L116" s="7" t="inlineStr">
         <is>
-          <t>UA12140310010049426</t>
+          <t>UA12080090010010311</t>
         </is>
       </c>
       <c r="M116" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N116" s="5" t="inlineStr">
         <is>
-          <t>м. Синельникове</t>
+          <t>м. Покров</t>
         </is>
       </c>
       <c r="O116" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 185</t>
+          <t>вул. Джонсона Бориса, 17</t>
         </is>
       </c>
       <c r="P116" s="5" t="inlineStr">
         <is>
-          <t>0931517506</t>
+          <t>+38(066)-117-79-08;</t>
         </is>
       </c>
       <c r="Q116" s="5" t="inlineStr">
         <is>
-          <t>spl38@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>dptnz_optu@i.ua</t>
+        </is>
+      </c>
+      <c r="R116" s="5"/>
       <c r="S116" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T116" s="5" t="inlineStr">
         <is>
-          <t>Мільчевська Юлія Олексіївна</t>
+          <t>Дяченко Наталія Василівна</t>
         </is>
       </c>
       <c r="U116" s="8"/>
       <c r="V116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>Тернівський професійний гірничий ліцей</t>
+          <t>Синельниківський професійний ліцей</t>
         </is>
       </c>
       <c r="B117" s="6" t="n">
-        <v>2128</v>
+        <v>2231</v>
       </c>
       <c r="C117" s="6"/>
       <c r="D117" s="5" t="inlineStr">
         <is>
-          <t>ТПГЛ</t>
+          <t>СПЛ</t>
         </is>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="7"/>
       <c r="G117" s="6" t="n">
-        <v>1967</v>
+        <v>1978</v>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K117" s="7" t="inlineStr">
         <is>
-          <t>51500</t>
+          <t>52500</t>
         </is>
       </c>
       <c r="L117" s="7" t="inlineStr">
         <is>
-          <t>UA12120090010057273</t>
+          <t>UA12140310010049426</t>
         </is>
       </c>
       <c r="M117" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N117" s="5" t="inlineStr">
         <is>
-          <t>м. Тернівка</t>
+          <t>м. Синельникове</t>
         </is>
       </c>
       <c r="O117" s="5" t="inlineStr">
         <is>
-          <t>вул. Маяковського, 24</t>
+          <t>вул. Центральна, 185</t>
         </is>
       </c>
       <c r="P117" s="5" t="inlineStr">
         <is>
-          <t>0971403090, 0505055461</t>
+          <t>0931517506</t>
         </is>
       </c>
       <c r="Q117" s="5" t="inlineStr">
         <is>
-          <t>tpgl@i.ua</t>
+          <t>spl38@ukr.net</t>
         </is>
       </c>
       <c r="R117" s="5" t="inlineStr">
         <is>
-          <t>www.tpgl.org.ua</t>
+          <t>https://sites.google.com/view/spl-38</t>
         </is>
       </c>
       <c r="S117" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов’язків директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T117" s="5" t="inlineStr">
         <is>
-          <t>Загорська Оксана Олександрівна</t>
+          <t>Мільчевська Юлія Олексіївна</t>
         </is>
       </c>
       <c r="U117" s="8"/>
       <c r="V117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="5" t="inlineStr">
         <is>
-          <t>Філія "Учбово-курсовий комбінат" Приватного акціонерного товариства "ДТЕК Павлоградвугілля"</t>
+          <t>Тернівський професійний гірничий ліцей</t>
         </is>
       </c>
       <c r="B118" s="6" t="n">
-        <v>3817</v>
-[...3 lines deleted...]
-      </c>
+        <v>2128</v>
+      </c>
+      <c r="C118" s="6"/>
       <c r="D118" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ТПГЛ</t>
         </is>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="7"/>
       <c r="G118" s="6" t="n">
-        <v>2000</v>
+        <v>1967</v>
       </c>
       <c r="H118" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I118" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J118" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J118" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
           <t>51500</t>
         </is>
       </c>
       <c r="L118" s="7" t="inlineStr">
         <is>
           <t>UA12120090010057273</t>
         </is>
       </c>
       <c r="M118" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N118" s="5" t="inlineStr">
         <is>
           <t>м. Тернівка</t>
         </is>
       </c>
       <c r="O118" s="5" t="inlineStr">
         <is>
-          <t>вул. Маяковського, 31</t>
-[...4 lines deleted...]
-      <c r="R118" s="5"/>
+          <t>вул. Маяковського, 24</t>
+        </is>
+      </c>
+      <c r="P118" s="5" t="inlineStr">
+        <is>
+          <t>+38(097)-140-30-90</t>
+        </is>
+      </c>
+      <c r="Q118" s="5" t="inlineStr">
+        <is>
+          <t>Tpgl2026@email.ua</t>
+        </is>
+      </c>
+      <c r="R118" s="5" t="inlineStr">
+        <is>
+          <t>www.tpgl.org.ua</t>
+        </is>
+      </c>
       <c r="S118" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов’язків директора</t>
         </is>
       </c>
       <c r="T118" s="5" t="inlineStr">
         <is>
-          <t>Савчук Альона Георгіївна</t>
+          <t>Загорська Оксана Олександрівна</t>
         </is>
       </c>
       <c r="U118" s="8"/>
       <c r="V118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>Солонянський навчальний центр №21</t>
+          <t>Філія "Учбово-курсовий комбінат" Приватного акціонерного товариства "ДТЕК Павлоградвугілля"</t>
         </is>
       </c>
       <c r="B119" s="6" t="n">
-        <v>4136</v>
-[...1 lines deleted...]
-      <c r="C119" s="6"/>
+        <v>3817</v>
+      </c>
+      <c r="C119" s="6" t="n">
+        <v>3722</v>
+      </c>
       <c r="D119" s="5" t="inlineStr">
         <is>
-          <t>Солонянський навчальний центр №21</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="7"/>
       <c r="G119" s="6" t="n">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J119" s="5"/>
       <c r="K119" s="7" t="inlineStr">
         <is>
-          <t>52406</t>
+          <t>51500</t>
         </is>
       </c>
       <c r="L119" s="7" t="inlineStr">
         <is>
-          <t>UA12020270030097177</t>
+          <t>UA12120090010057273</t>
         </is>
       </c>
       <c r="M119" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N119" s="5" t="inlineStr">
         <is>
-          <t>с. Аполлонівка</t>
+          <t>м. Тернівка</t>
         </is>
       </c>
       <c r="O119" s="5" t="inlineStr">
         <is>
-          <t>вул. Військове Містечко, 1</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Маяковського, 31</t>
+        </is>
+      </c>
+      <c r="P119" s="5"/>
+      <c r="Q119" s="5"/>
       <c r="R119" s="5"/>
       <c r="S119" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T119" s="5" t="inlineStr">
         <is>
-          <t>Бондаренко Денис Васильович</t>
+          <t>Савчук Альона Георгіївна</t>
         </is>
       </c>
       <c r="U119" s="8"/>
       <c r="V119" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="5" t="inlineStr">
         <is>
-          <t>Апостолівський районний спортивно - технічний клуб Товариства сприяння обороні України</t>
+          <t>Солонянський навчальний центр №21</t>
         </is>
       </c>
       <c r="B120" s="6" t="n">
-        <v>7134</v>
+        <v>4136</v>
       </c>
       <c r="C120" s="6"/>
       <c r="D120" s="5" t="inlineStr">
         <is>
-          <t>РСТК ТСО</t>
+          <t>Солонянський навчальний центр №21</t>
         </is>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="7"/>
       <c r="G120" s="6" t="n">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="H120" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I120" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J120" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J120" s="5" t="inlineStr">
+        <is>
+          <t>Департамент України з питань виконання покарань</t>
+        </is>
+      </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>53800</t>
+          <t>52406</t>
         </is>
       </c>
       <c r="L120" s="7" t="inlineStr">
         <is>
-          <t>UA12060010010033935</t>
+          <t>UA12020270030097177</t>
         </is>
       </c>
       <c r="M120" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N120" s="5" t="inlineStr">
         <is>
-          <t>м. Апостолове</t>
+          <t>с. Аполлонівка</t>
         </is>
       </c>
       <c r="O120" s="5" t="inlineStr">
         <is>
-          <t>вул. Авангардна, 1</t>
+          <t>вул. Військове Містечко, 1</t>
         </is>
       </c>
       <c r="P120" s="5" t="inlineStr">
         <is>
-          <t>(098)382-23-90</t>
+          <t>+38(050)-453-96-98; +38(063)-450-82-05;</t>
         </is>
       </c>
       <c r="Q120" s="5" t="inlineStr">
         <is>
-          <t>pctktcou@ukr.net</t>
+          <t>suc_21@ukr.net</t>
         </is>
       </c>
       <c r="R120" s="5"/>
       <c r="S120" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T120" s="5" t="inlineStr">
         <is>
-          <t>Чирва Світлана Володимирівна</t>
+          <t>Бондаренко Денис Васильович</t>
         </is>
       </c>
       <c r="U120" s="8"/>
       <c r="V120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Апостолівський центр підготовки та перепідготовки робітничих кадрів "Дніпропетровської обласної ради"</t>
+          <t>Апостолівський районний спортивно - технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B121" s="6" t="n">
-        <v>6854</v>
+        <v>7134</v>
       </c>
       <c r="C121" s="6"/>
       <c r="D121" s="5" t="inlineStr">
         <is>
-          <t>КЗО "АЦППРК" ДОР"</t>
+          <t>РСТК ТСО</t>
         </is>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="7"/>
-      <c r="G121" s="6"/>
+      <c r="G121" s="6" t="n">
+        <v>1991</v>
+      </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J121" s="5"/>
       <c r="K121" s="7" t="inlineStr">
         <is>
-          <t>53802</t>
+          <t>53800</t>
         </is>
       </c>
       <c r="L121" s="7" t="inlineStr">
         <is>
           <t>UA12060010010033935</t>
         </is>
       </c>
       <c r="M121" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N121" s="5" t="inlineStr">
         <is>
           <t>м. Апостолове</t>
         </is>
       </c>
       <c r="O121" s="5" t="inlineStr">
         <is>
-          <t>вул. Володимира Великого, 8</t>
+          <t>вул. Авангардна, 1</t>
         </is>
       </c>
       <c r="P121" s="5" t="inlineStr">
         <is>
-          <t>+38(096) -772-71-73</t>
+          <t>(098)382-23-90</t>
         </is>
       </c>
       <c r="Q121" s="5" t="inlineStr">
         <is>
-          <t>acpprk_85@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>pctktcou@ukr.net</t>
+        </is>
+      </c>
+      <c r="R121" s="5"/>
       <c r="S121" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T121" s="5" t="inlineStr">
         <is>
-          <t>Мартиненко Альона Василівна</t>
+          <t>Чирва Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U121" s="8"/>
       <c r="V121" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №71</t>
+          <t>Комунальний заклад освіти "Апостолівський центр підготовки та перепідготовки робітничих кадрів "Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B122" s="6" t="n">
-        <v>2225</v>
+        <v>6854</v>
       </c>
       <c r="C122" s="6"/>
       <c r="D122" s="5" t="inlineStr">
         <is>
-          <t>ПТУ №71</t>
+          <t>КЗО "АЦППРК" ДОР"</t>
         </is>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="7"/>
-      <c r="G122" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G122" s="6"/>
       <c r="H122" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I122" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J122" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>52323</t>
+          <t>53802</t>
         </is>
       </c>
       <c r="L122" s="7" t="inlineStr">
         <is>
-          <t>UA12040010060018170</t>
+          <t>UA12060010010033935</t>
         </is>
       </c>
       <c r="M122" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N122" s="5" t="inlineStr">
         <is>
-          <t>с. Божедарівка</t>
+          <t>м. Апостолове</t>
         </is>
       </c>
       <c r="O122" s="5" t="inlineStr">
         <is>
-          <t>вул. Виконкомівська, 22</t>
+          <t>вул. Володимира Великого, 8</t>
         </is>
       </c>
       <c r="P122" s="5" t="inlineStr">
         <is>
-          <t>(05654)23-1-63</t>
+          <t>+38(096) -772-71-73</t>
         </is>
       </c>
       <c r="Q122" s="5" t="inlineStr">
         <is>
-          <t>ptuschorsk71@gmail.com</t>
+          <t>acpprk_85@ukr.net</t>
         </is>
       </c>
       <c r="R122" s="5" t="inlineStr">
         <is>
-          <t>https://ptu71official.com/</t>
+          <t>http://www.acpprk85.in.ua</t>
         </is>
       </c>
       <c r="S122" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T122" s="5" t="inlineStr">
         <is>
-          <t>Бабіченко Олена Петрівна</t>
+          <t>Мартиненко Альона Василівна</t>
         </is>
       </c>
       <c r="U122" s="8"/>
       <c r="V122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>Васильківський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+          <t>Професійно-технічне училище №71</t>
         </is>
       </c>
       <c r="B123" s="6" t="n">
-        <v>4331</v>
+        <v>2225</v>
       </c>
       <c r="C123" s="6"/>
       <c r="D123" s="5" t="inlineStr">
         <is>
-          <t>Васильківська РО ТСОУ</t>
+          <t>ПТУ №71</t>
         </is>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="7"/>
-      <c r="G123" s="6"/>
+      <c r="G123" s="6" t="n">
+        <v>1963</v>
+      </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>Товариство сприяння обороні України</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K123" s="7" t="inlineStr">
         <is>
-          <t>52600</t>
+          <t>52323</t>
         </is>
       </c>
       <c r="L123" s="7" t="inlineStr">
         <is>
-          <t>UA12140030010030626</t>
+          <t>UA12040010060018170</t>
         </is>
       </c>
       <c r="M123" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N123" s="5" t="inlineStr">
         <is>
-          <t>с-ще Васильківка</t>
+          <t>с. Божедарівка</t>
         </is>
       </c>
       <c r="O123" s="5" t="inlineStr">
         <is>
-          <t>вул. Першотравнева, 155</t>
+          <t>вул. Виконкомівська, 22</t>
         </is>
       </c>
       <c r="P123" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-399-18-44</t>
+          <t>(05654)23-1-63</t>
         </is>
       </c>
       <c r="Q123" s="5" t="inlineStr">
         <is>
-          <t>dosaaf_vas@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R123" s="5"/>
+          <t>ptuschorsk71@gmail.com</t>
+        </is>
+      </c>
+      <c r="R123" s="5" t="inlineStr">
+        <is>
+          <t>https://ptu71official.com/</t>
+        </is>
+      </c>
       <c r="S123" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T123" s="5" t="inlineStr">
         <is>
-          <t>Сарана Володимир Анатолійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Бабіченко Олена Петрівна</t>
+        </is>
+      </c>
+      <c r="U123" s="8"/>
+      <c r="V123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="5" t="inlineStr">
         <is>
-          <t>Верхньодніпровський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+          <t>Васильківський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B124" s="6" t="n">
-        <v>7183</v>
+        <v>4331</v>
       </c>
       <c r="C124" s="6"/>
       <c r="D124" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Васильківська РО ТСОУ</t>
         </is>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="7"/>
-      <c r="G124" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G124" s="6"/>
       <c r="H124" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I124" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J124" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J124" s="5" t="inlineStr">
+        <is>
+          <t>Товариство сприяння обороні України</t>
+        </is>
+      </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>51600</t>
+          <t>52600</t>
         </is>
       </c>
       <c r="L124" s="7" t="inlineStr">
         <is>
-          <t>UA12040050010019298</t>
+          <t>UA12140030010030626</t>
         </is>
       </c>
       <c r="M124" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N124" s="5" t="inlineStr">
         <is>
-          <t>м. Верхньодніпровськ</t>
+          <t>с-ще Васильківка</t>
         </is>
       </c>
       <c r="O124" s="5" t="inlineStr">
         <is>
-          <t>вул. Дніпровська, 76</t>
+          <t>вул. Першотравнева, 155</t>
         </is>
       </c>
       <c r="P124" s="5" t="inlineStr">
         <is>
-          <t>(068)922-34-34</t>
+          <t>+380(56)-399-18-44</t>
         </is>
       </c>
       <c r="Q124" s="5" t="inlineStr">
         <is>
-          <t>verhstk@ukr.net</t>
+          <t>dosaaf_vas@ukr.net</t>
         </is>
       </c>
       <c r="R124" s="5"/>
       <c r="S124" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T124" s="5" t="inlineStr">
         <is>
-          <t>Яковець Петро Михайлович</t>
+          <t>Сарана Володимир Анатолійович</t>
         </is>
       </c>
       <c r="U124" s="8" t="n">
-        <v>45888</v>
+        <v>44426</v>
       </c>
       <c r="V124" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "ДНІПРОВСЬКИЙ КРОХМАЛЕПАТОКОВИЙ КОМБІНАТ"</t>
+          <t>Верхньодніпровський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B125" s="6" t="n">
-        <v>4098</v>
+        <v>7183</v>
       </c>
       <c r="C125" s="6"/>
       <c r="D125" s="5" t="inlineStr">
         <is>
-          <t>ПРАТ "ДНІПРОВСЬКИЙ КПК"</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E125" s="5"/>
       <c r="F125" s="7"/>
       <c r="G125" s="6" t="n">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J125" s="5"/>
       <c r="K125" s="7" t="inlineStr">
         <is>
-          <t>51650</t>
+          <t>51600</t>
         </is>
       </c>
       <c r="L125" s="7" t="inlineStr">
         <is>
-          <t>UA12040050020044460</t>
+          <t>UA12040050010019298</t>
         </is>
       </c>
       <c r="M125" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N125" s="5" t="inlineStr">
         <is>
-          <t>с-ще Дніпровське</t>
+          <t>м. Верхньодніпровськ</t>
         </is>
       </c>
       <c r="O125" s="5" t="inlineStr">
         <is>
-          <t>вул. Чумацька, 11</t>
+          <t>вул. Дніпровська, 76</t>
         </is>
       </c>
       <c r="P125" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-584-11-11</t>
+          <t>(068)922-34-34</t>
         </is>
       </c>
       <c r="Q125" s="5" t="inlineStr">
         <is>
-          <t>tyupa.m@dkpk.dp.ua</t>
+          <t>verhstk@ukr.net</t>
         </is>
       </c>
       <c r="R125" s="5"/>
       <c r="S125" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T125" s="5" t="inlineStr">
         <is>
-          <t>Майстренко Олександр Володимирович</t>
-[...3 lines deleted...]
-      <c r="V125" s="5"/>
+          <t>Яковець Петро Михайлович</t>
+        </is>
+      </c>
+      <c r="U125" s="8" t="n">
+        <v>45888</v>
+      </c>
+      <c r="V125" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="5" t="inlineStr">
         <is>
-          <t>Зеленодольський професійний ліцей</t>
+          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "ДНІПРОВСЬКИЙ КРОХМАЛЕПАТОКОВИЙ КОМБІНАТ"</t>
         </is>
       </c>
       <c r="B126" s="6" t="n">
-        <v>2211</v>
+        <v>4098</v>
       </c>
       <c r="C126" s="6"/>
       <c r="D126" s="5" t="inlineStr">
         <is>
-          <t>ЗПЛ</t>
-[...2 lines deleted...]
-      <c r="E126" s="5"/>
+          <t>ПРАТ "ДНІПРОВСЬКИЙ КПК"</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>PRIVATE JOINT STOCK COMPANY "DNEPROVSKY STARCH AND SYRUP INTEGRATED WORKS"</t>
+        </is>
+      </c>
       <c r="F126" s="7"/>
       <c r="G126" s="6" t="n">
-        <v>1974</v>
+        <v>1998</v>
       </c>
       <c r="H126" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I126" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J126" s="5"/>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>53860</t>
+          <t>51650</t>
         </is>
       </c>
       <c r="L126" s="7" t="inlineStr">
         <is>
-          <t>UA12060130010067974</t>
+          <t>UA12040050020044460</t>
         </is>
       </c>
       <c r="M126" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N126" s="5" t="inlineStr">
         <is>
-          <t>м. Зеленодольськ</t>
+          <t>с-ще Дніпровське</t>
         </is>
       </c>
       <c r="O126" s="5" t="inlineStr">
         <is>
-          <t>просп. Незалежності, 5</t>
+          <t>вул. Чумацька, 11</t>
         </is>
       </c>
       <c r="P126" s="5" t="inlineStr">
         <is>
-          <t>+380687644696</t>
+          <t>+380(56)-584-11-11</t>
         </is>
       </c>
       <c r="Q126" s="5" t="inlineStr">
         <is>
-          <t>zpl16zel@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>tyupa.m@dkpk.dp.ua</t>
+        </is>
+      </c>
+      <c r="R126" s="5"/>
       <c r="S126" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T126" s="5" t="inlineStr">
         <is>
-          <t>Скорик Тетяна Володимирівна</t>
+          <t>Майстренко Олександр Володимирович</t>
         </is>
       </c>
       <c r="U126" s="8"/>
       <c r="V126" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад позашкільної освіти "Криничанський Центр учнівської молоді" Криничанської селищної ради Дніпропетровської області</t>
+          <t>Зеленодольський професійний ліцей</t>
         </is>
       </c>
       <c r="B127" s="6" t="n">
-        <v>6725</v>
+        <v>2211</v>
       </c>
       <c r="C127" s="6"/>
       <c r="D127" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...6 lines deleted...]
-      </c>
+          <t>ЗПЛ</t>
+        </is>
+      </c>
+      <c r="E127" s="5"/>
       <c r="F127" s="7"/>
       <c r="G127" s="6" t="n">
-        <v>1996</v>
+        <v>1974</v>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K127" s="7" t="inlineStr">
         <is>
-          <t>52300</t>
+          <t>53860</t>
         </is>
       </c>
       <c r="L127" s="7" t="inlineStr">
         <is>
-          <t>UA12040170010014478</t>
+          <t>UA12060130010067974</t>
         </is>
       </c>
       <c r="M127" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N127" s="5" t="inlineStr">
         <is>
-          <t>с-ще Кринички</t>
+          <t>м. Зеленодольськ</t>
         </is>
       </c>
       <c r="O127" s="5" t="inlineStr">
         <is>
-          <t>вул. Героїв Чорнобиля, 33-А</t>
+          <t>просп. Незалежності, 5</t>
         </is>
       </c>
       <c r="P127" s="5" t="inlineStr">
         <is>
-          <t>(050)985-71-38</t>
+          <t>+380687644696</t>
         </is>
       </c>
       <c r="Q127" s="5" t="inlineStr">
         <is>
-          <t>krincenter@i.ua</t>
+          <t>zpl16zel@ukr.net</t>
         </is>
       </c>
       <c r="R127" s="5" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/krincenter</t>
+          <t>http://zpl.in.ua/</t>
         </is>
       </c>
       <c r="S127" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T127" s="5" t="inlineStr">
         <is>
-          <t>Бородовий Олександр Анатолійович</t>
+          <t>Скорик Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U127" s="8"/>
       <c r="V127" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище № 88</t>
+          <t>Комунальний заклад позашкільної освіти "Криничанський Центр учнівської молоді" Криничанської селищної ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B128" s="6" t="n">
-        <v>2232</v>
+        <v>6725</v>
       </c>
       <c r="C128" s="6"/>
       <c r="D128" s="5" t="inlineStr">
         <is>
-          <t>ПТУ №88</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
-          <t>Professionally-technical college № 88</t>
+          <t>Communal institution of out-of-school education "Krynychanskyi Center of Student Youth"</t>
         </is>
       </c>
       <c r="F128" s="7"/>
       <c r="G128" s="6" t="n">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="H128" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I128" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J128" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>51100</t>
+          <t>52300</t>
         </is>
       </c>
       <c r="L128" s="7" t="inlineStr">
         <is>
-          <t>UA12100050010075158</t>
+          <t>UA12040170010014478</t>
         </is>
       </c>
       <c r="M128" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N128" s="5" t="inlineStr">
         <is>
-          <t>с-ще Магдалинівка</t>
+          <t>с-ще Кринички</t>
         </is>
       </c>
       <c r="O128" s="5" t="inlineStr">
         <is>
-          <t>вул. Прозорова, 2-А</t>
+          <t>вул. Героїв Чорнобиля, 33-А</t>
         </is>
       </c>
       <c r="P128" s="5" t="inlineStr">
         <is>
-          <t>(05691)2-43-71, 2-43-82</t>
+          <t>(050)985-71-38</t>
         </is>
       </c>
       <c r="Q128" s="5" t="inlineStr">
         <is>
-          <t>ptu-88@meta.ua</t>
+          <t>krincenter@i.ua</t>
         </is>
       </c>
       <c r="R128" s="5" t="inlineStr">
         <is>
-          <t>https://www.ptu88.dp.ua</t>
+          <t>https://sites.google.com/view/krincenter</t>
         </is>
       </c>
       <c r="S128" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T128" s="5" t="inlineStr">
         <is>
-          <t>Юденкова Олена Петрівна</t>
+          <t>Бородовий Олександр Анатолійович</t>
         </is>
       </c>
       <c r="U128" s="8"/>
       <c r="V128" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Межиріцький ліцей ім. І.С. Обдули" Межиріцької сільської ради"</t>
+          <t>Професійно-технічне училище № 88</t>
         </is>
       </c>
       <c r="B129" s="6" t="n">
-        <v>4026</v>
+        <v>2232</v>
       </c>
       <c r="C129" s="6"/>
       <c r="D129" s="5" t="inlineStr">
         <is>
-          <t>Межиріцький ліцей ім. І.С. Обдули</t>
-[...2 lines deleted...]
-      <c r="E129" s="5"/>
+          <t>ПТУ №88</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>Professionally-technical college № 88</t>
+        </is>
+      </c>
       <c r="F129" s="7"/>
       <c r="G129" s="6" t="n">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>Заклад загальної середньої освіти</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>Районна в місті рада</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K129" s="7" t="inlineStr">
         <is>
-          <t>51473</t>
+          <t>51100</t>
         </is>
       </c>
       <c r="L129" s="7" t="inlineStr">
         <is>
-          <t>UA12120050010049608</t>
+          <t>UA12100050010075158</t>
         </is>
       </c>
       <c r="M129" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N129" s="5" t="inlineStr">
         <is>
-          <t>с. Межиріч</t>
+          <t>с-ще Магдалинівка</t>
         </is>
       </c>
       <c r="O129" s="5" t="inlineStr">
         <is>
-          <t>пров. Шкільний, 6</t>
+          <t>вул. Прозорова, 2-А</t>
         </is>
       </c>
       <c r="P129" s="5" t="inlineStr">
         <is>
-          <t>+066(25)-254-45</t>
+          <t>(05691)2-43-71, 2-43-82</t>
         </is>
       </c>
       <c r="Q129" s="5" t="inlineStr">
         <is>
-          <t>mezhirichil@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R129" s="5"/>
+          <t>ptu-88@meta.ua</t>
+        </is>
+      </c>
+      <c r="R129" s="5" t="inlineStr">
+        <is>
+          <t>https://www.ptu88.dp.ua</t>
+        </is>
+      </c>
       <c r="S129" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T129" s="5" t="inlineStr">
         <is>
-          <t>Муштат Олександр Миколайович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Юденкова Олена Петрівна</t>
+        </is>
+      </c>
+      <c r="U129" s="8"/>
+      <c r="V129" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Міжшкільний ресурсний центр" Межівської селищної ради</t>
+          <t>Комунальний заклад "Межиріцький ліцей ім. І.С. Обдули" Межиріцької сільської ради"</t>
         </is>
       </c>
       <c r="B130" s="6" t="n">
-        <v>3113</v>
+        <v>4026</v>
       </c>
       <c r="C130" s="6"/>
       <c r="D130" s="5" t="inlineStr">
         <is>
-          <t>КЗО "МРЦ" МСР</t>
-[...6 lines deleted...]
-      </c>
+          <t>Межиріцький ліцей ім. І.С. Обдули</t>
+        </is>
+      </c>
+      <c r="E130" s="5"/>
       <c r="F130" s="7"/>
       <c r="G130" s="6" t="n">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="H130" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Заклад загальної середньої освіти</t>
         </is>
       </c>
       <c r="I130" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J130" s="5" t="inlineStr">
         <is>
-          <t>Районна рада</t>
+          <t>Районна в місті рада</t>
         </is>
       </c>
       <c r="K130" s="7" t="inlineStr">
         <is>
-          <t>52900</t>
+          <t>51473</t>
         </is>
       </c>
       <c r="L130" s="7" t="inlineStr">
         <is>
-          <t>UA12140150010037835</t>
+          <t>UA12120050010049608</t>
         </is>
       </c>
       <c r="M130" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N130" s="5" t="inlineStr">
         <is>
-          <t>с-ще Межова</t>
+          <t>с. Межиріч</t>
         </is>
       </c>
       <c r="O130" s="5" t="inlineStr">
         <is>
-          <t>просп. К. Маркса, 22</t>
+          <t>пров. Шкільний, 6</t>
         </is>
       </c>
       <c r="P130" s="5" t="inlineStr">
         <is>
-          <t>(05630)60640</t>
+          <t>+066(25)-254-45</t>
         </is>
       </c>
       <c r="Q130" s="5" t="inlineStr">
         <is>
-          <t>mmnvk@meta.ua</t>
+          <t>mezhirichil@ukr.net</t>
         </is>
       </c>
       <c r="R130" s="5"/>
       <c r="S130" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T130" s="5" t="inlineStr">
         <is>
-          <t>Литвиненко Олексій Олексійович</t>
-[...3 lines deleted...]
-      <c r="V130" s="5"/>
+          <t>Муштат Олександр Миколайович</t>
+        </is>
+      </c>
+      <c r="U130" s="8" t="n">
+        <v>44860</v>
+      </c>
+      <c r="V130" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "ПОКРОВСЬКЕ ВИЩЕ ПРОФЕСІЙНЕ УЧИЛИЩЕ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
+          <t>Комунальний заклад освіти "Міжшкільний ресурсний центр" Межівської селищної ради</t>
         </is>
       </c>
       <c r="B131" s="6" t="n">
-        <v>6863</v>
+        <v>3113</v>
       </c>
       <c r="C131" s="6"/>
       <c r="D131" s="5" t="inlineStr">
         <is>
-          <t>КЗО "ПОКРОВСЬКЕ ВИЩЕ ПРОФЕСІЙНЕ УЧИЛИЩЕ" ДОР"</t>
+          <t>КЗО "МРЦ" МСР</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
-          <t>MUNICIPAL EDUCATIONAL INSTITUTION «POKROVSKE HIGHER VOCATIONAL SCHOOL» OF THE DNIPROPETROVSK REGIONAL COUNCIL»</t>
+          <t>Communal educational institution "Interschool Resource Center" of Mezhova village council</t>
         </is>
       </c>
       <c r="F131" s="7"/>
       <c r="G131" s="6" t="n">
-        <v>2023</v>
+        <v>2000</v>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I131" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J131" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Районна рада</t>
         </is>
       </c>
       <c r="K131" s="7" t="inlineStr">
         <is>
-          <t>53630</t>
+          <t>52900</t>
         </is>
       </c>
       <c r="L131" s="7" t="inlineStr">
         <is>
-          <t>UA12140250330083280</t>
+          <t>UA12140150010037835</t>
         </is>
       </c>
       <c r="M131" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N131" s="5" t="inlineStr">
         <is>
-          <t>с. Олександрівка</t>
+          <t>с-ще Межова</t>
         </is>
       </c>
       <c r="O131" s="5" t="inlineStr">
         <is>
-          <t>вул. Шкільна, 10</t>
+          <t>просп. Незалежності, 22</t>
         </is>
       </c>
       <c r="P131" s="5" t="inlineStr">
         <is>
-          <t>+38(099)-048-82-49</t>
+          <t>+38(056)-306-06-46</t>
         </is>
       </c>
       <c r="Q131" s="5" t="inlineStr">
         <is>
-          <t>vpu752015@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>mmnvk@meta.ua</t>
+        </is>
+      </c>
+      <c r="R131" s="5"/>
       <c r="S131" s="5" t="inlineStr">
         <is>
-          <t>Виконуюча обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T131" s="5" t="inlineStr">
         <is>
-          <t>Радченко Олена Петрівна</t>
+          <t>Литвиненко Олексій Олексійович</t>
         </is>
       </c>
       <c r="U131" s="8"/>
       <c r="V131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="5" t="inlineStr">
         <is>
-          <t>Комунальний навчальний заклад "П'ятихатський Центр професійної, допрофесійної та позашкільної освіти"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "ПОКРОВСЬКИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B132" s="6" t="n">
-        <v>4246</v>
+        <v>6863</v>
       </c>
       <c r="C132" s="6"/>
       <c r="D132" s="5" t="inlineStr">
         <is>
-          <t>КНЗ ПЦПДПО</t>
+          <t>КЗО "ППК" ДОР"</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
-          <t>Municipal educational institution "Pyatykhatsky Center of professional, pre-professional and extracurricular education"</t>
+          <t>MUNICIPAL EDUCATIONAL INSTITUTION "POKROVSKYI VOCATIONAL COLLEGE" OF THE DNIPROPETROVSK REGIONAL COUNCIL"</t>
         </is>
       </c>
       <c r="F132" s="7"/>
       <c r="G132" s="6" t="n">
-        <v>1992</v>
+        <v>2023</v>
       </c>
       <c r="H132" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I132" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J132" s="5" t="inlineStr">
         <is>
-          <t>Районна рада</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K132" s="7" t="inlineStr">
         <is>
-          <t>52100</t>
+          <t>53630</t>
         </is>
       </c>
       <c r="L132" s="7" t="inlineStr">
         <is>
-          <t>UA12040210010024143</t>
+          <t>UA12140250330083280</t>
         </is>
       </c>
       <c r="M132" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N132" s="5" t="inlineStr">
         <is>
-          <t>м. П’ятихатки</t>
+          <t>с. Олександрівка</t>
         </is>
       </c>
       <c r="O132" s="5" t="inlineStr">
         <is>
-          <t>вул. Садова, 109</t>
+          <t>вул. Шкільна, 10</t>
         </is>
       </c>
       <c r="P132" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-513-00-70</t>
+          <t>+38(099)-048-82-49</t>
         </is>
       </c>
       <c r="Q132" s="5" t="inlineStr">
         <is>
-          <t>tsym.metod.kabinet@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R132" s="5"/>
+          <t>vpu752015@gmail.com</t>
+        </is>
+      </c>
+      <c r="R132" s="5" t="inlineStr">
+        <is>
+          <t>https://vpu-75.com.ua/</t>
+        </is>
+      </c>
       <c r="S132" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T132" s="5" t="inlineStr">
         <is>
-          <t>Федіщенко Володимир Миколайович</t>
+          <t>Радченко Олена Петрівна</t>
         </is>
       </c>
       <c r="U132" s="8"/>
       <c r="V132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t>"П'ятихатський районний спортивно-технічний клуб Товариства сприяння обороні України"</t>
+          <t>Комунальний навчальний заклад "П'ятихатський Центр професійної, допрофесійної та позашкільної освіти"</t>
         </is>
       </c>
       <c r="B133" s="6" t="n">
-        <v>4307</v>
+        <v>4246</v>
       </c>
       <c r="C133" s="6"/>
       <c r="D133" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E133" s="5"/>
+          <t>КНЗ ПЦПДПО</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>Municipal educational institution "Pyatykhatsky Center of professional, pre-professional and extracurricular education"</t>
+        </is>
+      </c>
       <c r="F133" s="7"/>
       <c r="G133" s="6" t="n">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I133" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J133" s="5" t="inlineStr">
         <is>
-          <t>Товариство сприяння обороні України</t>
+          <t>Районна рада</t>
         </is>
       </c>
       <c r="K133" s="7" t="inlineStr">
         <is>
           <t>52100</t>
         </is>
       </c>
       <c r="L133" s="7" t="inlineStr">
         <is>
           <t>UA12040210010024143</t>
         </is>
       </c>
       <c r="M133" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N133" s="5" t="inlineStr">
         <is>
           <t>м. П’ятихатки</t>
         </is>
       </c>
       <c r="O133" s="5" t="inlineStr">
         <is>
-          <t>вул. Межова, 84</t>
+          <t>вул. Садова, 109</t>
         </is>
       </c>
       <c r="P133" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-513-07-72</t>
+          <t>+380(56)-513-00-70</t>
         </is>
       </c>
       <c r="Q133" s="5" t="inlineStr">
         <is>
-          <t>pyt_rstk_tsou@ukr.net</t>
+          <t>tsym.metod.kabinet@gmail.com</t>
         </is>
       </c>
       <c r="R133" s="5"/>
       <c r="S133" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T133" s="5" t="inlineStr">
         <is>
-          <t>Нестеренко Анатолій Іванович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Федіщенко Володимир Миколайович</t>
+        </is>
+      </c>
+      <c r="U133" s="8"/>
+      <c r="V133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="5" t="inlineStr">
         <is>
-          <t>Перещепинський професійний ліцей</t>
+          <t>"П'ятихатський районний спортивно-технічний клуб Товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B134" s="6" t="n">
-        <v>2077</v>
+        <v>4307</v>
       </c>
       <c r="C134" s="6"/>
       <c r="D134" s="5" t="inlineStr">
         <is>
-          <t>Перещепинський професійний ліцей</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E134" s="5"/>
       <c r="F134" s="7"/>
       <c r="G134" s="6" t="n">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="H134" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I134" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J134" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K134" s="7" t="inlineStr">
         <is>
-          <t>51220</t>
+          <t>52100</t>
         </is>
       </c>
       <c r="L134" s="7" t="inlineStr">
         <is>
-          <t>UA12100090010016421</t>
+          <t>UA12040210010024143</t>
         </is>
       </c>
       <c r="M134" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N134" s="5" t="inlineStr">
         <is>
-          <t>м. Перещепине</t>
+          <t>м. П’ятихатки</t>
         </is>
       </c>
       <c r="O134" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 114</t>
+          <t>вул. Межова, 84</t>
         </is>
       </c>
       <c r="P134" s="5" t="inlineStr">
         <is>
-          <t>(05693)9-12-50</t>
+          <t>+380(56)-513-07-72</t>
         </is>
       </c>
       <c r="Q134" s="5" t="inlineStr">
         <is>
-          <t>ppl_92@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>pyt_rstk_tsou@ukr.net</t>
+        </is>
+      </c>
+      <c r="R134" s="5"/>
       <c r="S134" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T134" s="5" t="inlineStr">
         <is>
-          <t>Верболоз Олена Анатоліївна</t>
-[...3 lines deleted...]
-      <c r="V134" s="5"/>
+          <t>Нестеренко Анатолій Іванович</t>
+        </is>
+      </c>
+      <c r="U134" s="8" t="n">
+        <v>44329</v>
+      </c>
+      <c r="V134" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище № 79</t>
+          <t>Перещепинський професійний ліцей</t>
         </is>
       </c>
       <c r="B135" s="6" t="n">
-        <v>2158</v>
+        <v>2077</v>
       </c>
       <c r="C135" s="6"/>
       <c r="D135" s="5" t="inlineStr">
         <is>
-          <t>ПТУ № 79</t>
-[...2 lines deleted...]
-      <c r="E135" s="5"/>
+          <t>Перещепинський професійний ліцей</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>PPL</t>
+        </is>
+      </c>
       <c r="F135" s="7"/>
       <c r="G135" s="6" t="n">
-        <v>1963</v>
+        <v>1999</v>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I135" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J135" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K135" s="7" t="inlineStr">
         <is>
-          <t>51800</t>
+          <t>51220</t>
         </is>
       </c>
       <c r="L135" s="7" t="inlineStr">
         <is>
-          <t>UA12020190010023009</t>
+          <t>UA12100090010016421</t>
         </is>
       </c>
       <c r="M135" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N135" s="5" t="inlineStr">
         <is>
-          <t>с-ще Петриківка</t>
+          <t>м. Перещепине</t>
         </is>
       </c>
       <c r="O135" s="5" t="inlineStr">
         <is>
-          <t>просп. Петра Калнишевського, 73</t>
+          <t>вул. Шевченка, 114</t>
         </is>
       </c>
       <c r="P135" s="5" t="inlineStr">
         <is>
-          <t>+38(098)-269-63-36;</t>
+          <t>(05693)9-12-50</t>
         </is>
       </c>
       <c r="Q135" s="5" t="inlineStr">
         <is>
-          <t>2158ptu79@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R135" s="5"/>
+          <t>ppl_92@ukr.net</t>
+        </is>
+      </c>
+      <c r="R135" s="5" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/ppl92</t>
+        </is>
+      </c>
       <c r="S135" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T135" s="5" t="inlineStr">
         <is>
-          <t>Рудовол Любов Сергіївна</t>
+          <t>Верболоз Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U135" s="8"/>
       <c r="V135" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Західно-Дніпровський центр професійно-технічної освіти"</t>
+          <t>Професійно-технічне училище № 79</t>
         </is>
       </c>
       <c r="B136" s="6" t="n">
-        <v>2204</v>
+        <v>2158</v>
       </c>
       <c r="C136" s="6"/>
       <c r="D136" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "Західно-Дніпровський ЦПТО"</t>
+          <t>ПТУ № 79</t>
         </is>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="7"/>
       <c r="G136" s="6" t="n">
-        <v>1877</v>
+        <v>1963</v>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I136" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J136" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K136" s="7" t="inlineStr">
         <is>
-          <t>52173</t>
+          <t>51800</t>
         </is>
       </c>
       <c r="L136" s="7" t="inlineStr">
         <is>
-          <t>UA12040230010024032</t>
+          <t>UA12020190010023009</t>
         </is>
       </c>
       <c r="M136" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N136" s="5" t="inlineStr">
         <is>
-          <t>с. Саксагань</t>
+          <t>с-ще Петриківка</t>
         </is>
       </c>
       <c r="O136" s="5" t="inlineStr">
         <is>
-          <t>вул. Соловйова, 1</t>
+          <t>просп. Петра Калнишевського, 73</t>
         </is>
       </c>
       <c r="P136" s="5" t="inlineStr">
         <is>
-          <t>0565134102, 0689657240</t>
+          <t>+38(098)-269-63-36</t>
         </is>
       </c>
       <c r="Q136" s="5" t="inlineStr">
         <is>
-          <t>zdcpto@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>2158ptu79@gmail.com</t>
+        </is>
+      </c>
+      <c r="R136" s="5"/>
       <c r="S136" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T136" s="5" t="inlineStr">
         <is>
-          <t>Циган Віктор Васильович</t>
+          <t>Рудовол Любов Сергіївна</t>
         </is>
       </c>
       <c r="U136" s="8"/>
       <c r="V136" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="5" t="inlineStr">
         <is>
-          <t>ДНІПРОПЕТРОВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Державний професійно-технічний навчальний заклад "Західно-Дніпровський центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B137" s="6" t="n">
-        <v>7198</v>
+        <v>2204</v>
       </c>
       <c r="C137" s="6"/>
       <c r="D137" s="5" t="inlineStr">
         <is>
-          <t>ДРСТКТСОУ</t>
+          <t>ДПТНЗ "Західно-Дніпровський ЦПТО"</t>
         </is>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="7"/>
       <c r="G137" s="6" t="n">
-        <v>1994</v>
+        <v>1877</v>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I137" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J137" s="5" t="inlineStr">
         <is>
-          <t>Товариство сприяння обороні України</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K137" s="7" t="inlineStr">
         <is>
-          <t>52005</t>
+          <t>52173</t>
         </is>
       </c>
       <c r="L137" s="7" t="inlineStr">
         <is>
-          <t>UA12020250010046556</t>
+          <t>UA12040230010024032</t>
         </is>
       </c>
       <c r="M137" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N137" s="5" t="inlineStr">
         <is>
-          <t>с-ще Слобожанське</t>
+          <t>с. Саксагань</t>
         </is>
       </c>
       <c r="O137" s="5" t="inlineStr">
         <is>
-          <t>вул. Теплична, 15</t>
+          <t>вул. Соловйова, 1</t>
         </is>
       </c>
       <c r="P137" s="5" t="inlineStr">
         <is>
-          <t>(067)567-46-53</t>
+          <t>0565134102, 0689657240</t>
         </is>
       </c>
       <c r="Q137" s="5" t="inlineStr">
         <is>
-          <t>doseaf1975@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R137" s="5"/>
+          <t>zdcpto@gmail.com</t>
+        </is>
+      </c>
+      <c r="R137" s="5" t="inlineStr">
+        <is>
+          <t>zdcpto.ptu.in.ua</t>
+        </is>
+      </c>
       <c r="S137" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T137" s="5" t="inlineStr">
         <is>
-          <t>Сорочан В`ячеслав Валерійович</t>
+          <t>Циган Віктор Васильович</t>
         </is>
       </c>
       <c r="U137" s="8"/>
       <c r="V137" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="5" t="inlineStr">
         <is>
-          <t>СОЛОНЯНСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>ДНІПРОПЕТРОВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B138" s="6" t="n">
-        <v>7094</v>
+        <v>7198</v>
       </c>
       <c r="C138" s="6"/>
       <c r="D138" s="5" t="inlineStr">
         <is>
-          <t>СОЛОНЯНСЬКИЙ РСТК</t>
+          <t>ДРСТКТСОУ</t>
         </is>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="7"/>
       <c r="G138" s="6" t="n">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="H138" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I138" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J138" s="5"/>
+      <c r="J138" s="5" t="inlineStr">
+        <is>
+          <t>Товариство сприяння обороні України</t>
+        </is>
+      </c>
       <c r="K138" s="7" t="inlineStr">
         <is>
-          <t>52400</t>
+          <t>52005</t>
         </is>
       </c>
       <c r="L138" s="7" t="inlineStr">
         <is>
-          <t>UA12020270010031228</t>
+          <t>UA12020250010046556</t>
         </is>
       </c>
       <c r="M138" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N138" s="5" t="inlineStr">
         <is>
-          <t>с-ще Солоне</t>
+          <t>с-ще Слобожанське</t>
         </is>
       </c>
       <c r="O138" s="5" t="inlineStr">
         <is>
-          <t>вул. Терентьєва, 39</t>
+          <t>вул. Теплична, 15</t>
         </is>
       </c>
       <c r="P138" s="5" t="inlineStr">
         <is>
-          <t>(067)833-33-40</t>
+          <t>(067)567-46-53</t>
         </is>
       </c>
       <c r="Q138" s="5" t="inlineStr">
         <is>
-          <t>sol_rstk_tsou@email.ua</t>
+          <t>doseaf1975@gmail.com</t>
         </is>
       </c>
       <c r="R138" s="5"/>
       <c r="S138" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T138" s="5" t="inlineStr">
         <is>
-          <t>Данильченко Антон Володимирович</t>
+          <t>Сорочан В`ячеслав Валерійович</t>
         </is>
       </c>
       <c r="U138" s="8"/>
       <c r="V138" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ВСМПО ТИТАН УКРАЇНА"</t>
+          <t>СОЛОНЯНСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B139" s="6" t="n">
-        <v>5445</v>
+        <v>7094</v>
       </c>
       <c r="C139" s="6"/>
       <c r="D139" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ВСМПО ТИТАН УКРАЇНА"</t>
+          <t>СОЛОНЯНСЬКИЙ РСТК</t>
         </is>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="7"/>
       <c r="G139" s="6" t="n">
-        <v>2008</v>
+        <v>1993</v>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I139" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J139" s="5"/>
       <c r="K139" s="7" t="inlineStr">
         <is>
           <t>52400</t>
         </is>
       </c>
       <c r="L139" s="7" t="inlineStr">
         <is>
           <t>UA12020270010031228</t>
         </is>
       </c>
       <c r="M139" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N139" s="5" t="inlineStr">
         <is>
           <t>с-ще Солоне</t>
         </is>
       </c>
       <c r="O139" s="5" t="inlineStr">
         <is>
-          <t>вул. Гагаріна, 26</t>
+          <t>вул. Терентьєва, 39</t>
         </is>
       </c>
       <c r="P139" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-732-37-92</t>
-[...2 lines deleted...]
-      <c r="Q139" s="5"/>
+          <t>(067)833-33-40</t>
+        </is>
+      </c>
+      <c r="Q139" s="5" t="inlineStr">
+        <is>
+          <t>sol_rstk_tsou@email.ua</t>
+        </is>
+      </c>
       <c r="R139" s="5"/>
       <c r="S139" s="5" t="inlineStr">
         <is>
-          <t>Директор виконавчий</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T139" s="5" t="inlineStr">
         <is>
-          <t>Самарський Едуард Анатолійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Данильченко Антон Володимирович</t>
+        </is>
+      </c>
+      <c r="U139" s="8"/>
+      <c r="V139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Софіївський професійний ліцей"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ВСМПО ТИТАН УКРАЇНА"</t>
         </is>
       </c>
       <c r="B140" s="6" t="n">
-        <v>2171</v>
+        <v>5445</v>
       </c>
       <c r="C140" s="6"/>
       <c r="D140" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "Софіївський ПЛ"</t>
+          <t>ТОВ "ВСМПО ТИТАН УКРАЇНА"</t>
         </is>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="7"/>
       <c r="G140" s="6" t="n">
-        <v>1990</v>
+        <v>2008</v>
       </c>
       <c r="H140" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I140" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J140" s="5"/>
       <c r="K140" s="7" t="inlineStr">
         <is>
-          <t>53100</t>
+          <t>52400</t>
         </is>
       </c>
       <c r="L140" s="7" t="inlineStr">
         <is>
-          <t>UA12060270010037645</t>
+          <t>UA12020270010031228</t>
         </is>
       </c>
       <c r="M140" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N140" s="5" t="inlineStr">
         <is>
-          <t>с-ще Софіївка</t>
+          <t>с-ще Солоне</t>
         </is>
       </c>
       <c r="O140" s="5" t="inlineStr">
         <is>
-          <t>вул. Поштова, 10</t>
+          <t>вул. Гагаріна, 26</t>
         </is>
       </c>
       <c r="P140" s="5" t="inlineStr">
         <is>
-          <t>(05650)2-30-23</t>
-[...11 lines deleted...]
-      </c>
+          <t>+380(56)-732-37-92</t>
+        </is>
+      </c>
+      <c r="Q140" s="5"/>
+      <c r="R140" s="5"/>
       <c r="S140" s="5" t="inlineStr">
         <is>
-          <t>Голова комісії з припинення</t>
+          <t>Директор виконавчий</t>
         </is>
       </c>
       <c r="T140" s="5" t="inlineStr">
         <is>
-          <t>Фокіна Юлія Володимирівна</t>
-[...3 lines deleted...]
-      <c r="V140" s="5"/>
+          <t>Самарський Едуард Анатолійович</t>
+        </is>
+      </c>
+      <c r="U140" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V140" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Томаківський професійний аграрний ліцей" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B141" s="6" t="n">
         <v>6876</v>
       </c>
       <c r="C141" s="6"/>
       <c r="D141" s="5" t="inlineStr">
         <is>
           <t>КЗО "ТПАЛ" ДОР</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>KOMUNAL?NYY ZAKLAD OSVITY ‚‚TOMAKIVS?KYY PROFESIYNYY AHRARNYY LITSEY’’ DNIPROPETROVS?KOYI OBLASNOYI RADY’’</t>
         </is>
       </c>
       <c r="F141" s="7"/>
       <c r="G141" s="6" t="n">
         <v>1963</v>
       </c>
@@ -12324,51 +12302,51 @@
         </is>
       </c>
       <c r="N141" s="5" t="inlineStr">
         <is>
           <t>с-ще Томаківка</t>
         </is>
       </c>
       <c r="O141" s="5" t="inlineStr">
         <is>
           <t>вул. Шосейна, 10</t>
         </is>
       </c>
       <c r="P141" s="5" t="inlineStr">
         <is>
           <t>+38(096)-817-09-67;</t>
         </is>
       </c>
       <c r="Q141" s="5" t="inlineStr">
         <is>
           <t>tpal78@i.ua</t>
         </is>
       </c>
       <c r="R141" s="5"/>
       <c r="S141" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T141" s="5" t="inlineStr">
         <is>
           <t>Філь Валерій Анатолійович</t>
         </is>
       </c>
       <c r="U141" s="8"/>
       <c r="V141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Синельниківський навчальний центр №94"</t>
         </is>
       </c>
       <c r="B142" s="6" t="n">
         <v>4078</v>
       </c>
       <c r="C142" s="6"/>
       <c r="D142" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
@@ -12479,62 +12457,66 @@
           <t>52600</t>
         </is>
       </c>
       <c r="L143" s="7" t="inlineStr">
         <is>
           <t>UA12140030530021374</t>
         </is>
       </c>
       <c r="M143" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N143" s="5" t="inlineStr">
         <is>
           <t>с. Шев’якине</t>
         </is>
       </c>
       <c r="O143" s="5" t="inlineStr">
         <is>
           <t>вул. Центральна, 1</t>
         </is>
       </c>
       <c r="P143" s="5" t="inlineStr">
         <is>
-          <t>+38(097)-905-85-96;</t>
+          <t>+38(097)-905-85-96</t>
         </is>
       </c>
       <c r="Q143" s="5" t="inlineStr">
         <is>
           <t>ptu74.2018@gmail.com</t>
         </is>
       </c>
-      <c r="R143" s="5"/>
+      <c r="R143" s="5" t="inlineStr">
+        <is>
+          <t>https://www.vptu.com.ua</t>
+        </is>
+      </c>
       <c r="S143" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T143" s="5" t="inlineStr">
         <is>
           <t>Миронець Олександр Михайлович</t>
         </is>
       </c>
       <c r="U143" s="8"/>
       <c r="V143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="5" t="inlineStr">
         <is>
           <t>Філія Міжрегіонального центру професійної перепідготовки звільнених у запас військовослужбовців м. Кривого Рогу Дніпропетровської області</t>
         </is>
       </c>
       <c r="B144" s="6" t="n">
         <v>3942</v>
       </c>
       <c r="C144" s="6" t="n">
         <v>2484</v>
       </c>
       <c r="D144" s="5" t="inlineStr">
         <is>
           <t>Філія МЦППВ</t>
@@ -12653,56 +12635,56 @@
           <t>51300</t>
         </is>
       </c>
       <c r="L145" s="7" t="inlineStr">
         <is>
           <t>UA12120130010052999</t>
         </is>
       </c>
       <c r="M145" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N145" s="5" t="inlineStr">
         <is>
           <t>с-ще Юріївка</t>
         </is>
       </c>
       <c r="O145" s="5" t="inlineStr">
         <is>
           <t>вул. Запорожченка, 1</t>
         </is>
       </c>
       <c r="P145" s="5" t="inlineStr">
         <is>
-          <t>0563551634</t>
+          <t>+38(056)-355-16-34</t>
         </is>
       </c>
       <c r="Q145" s="5" t="inlineStr">
         <is>
-          <t>vycheslav-81ptu@i.ua</t>
+          <t>dnz81ptu@gmail.com</t>
         </is>
       </c>
       <c r="R145" s="5" t="inlineStr">
         <is>
           <t>https://yur81.ptu.in.ua/</t>
         </is>
       </c>
       <c r="S145" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T145" s="5" t="inlineStr">
         <is>
           <t>Гоцій Вячеслав Вячеславович</t>
         </is>
       </c>
       <c r="U145" s="8"/>
       <c r="V145" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V145"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>