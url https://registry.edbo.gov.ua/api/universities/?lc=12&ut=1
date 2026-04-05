--- v0 (2025-10-30)
+++ v1 (2026-04-05)
@@ -744,51 +744,51 @@
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Сергія Єфремова, 25</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>(056) 371 08 21</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>info@dsau.dp.ua, vstup@dsau.dp.ua</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>http://www.dsau.dp.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>В. о. ректора</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Кобець Анатолій Степанович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Дніпровський державний медичний університет</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>210</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>ДДМУ</t>
         </is>
       </c>
@@ -825,61 +825,61 @@
           <t>49044</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Володимира Вернадського, 9</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>(056) 766-48-48; тел. факс (056) 766-48-10</t>
+          <t>+38(056)-766-48-48</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
-          <t>dsma@dsma.dp.ua</t>
+          <t>dmu@dmu.edu.ua</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
-          <t>www.dsma.dp.ua</t>
+          <t>www.dmu.edu.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Перцева Тетяна Олексіївна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Дніпровський державний університет внутрішніх справ</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>209</v>
       </c>
       <c r="C8" s="6"/>
@@ -1132,854 +1132,858 @@
         <is>
           <t>cdep@dnu.dp.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>www.dnu.dp.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Оковитий Сергій Іванович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Кафедра військової підготовки спеціалістів Державної спеціальної служби транспорту Українського державного університету науки і технологій</t>
+          <t>Комунальний заклад вищої освіти "Дніпровська академія музики" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>6658</v>
-[...3 lines deleted...]
-      </c>
+        <v>1265</v>
+      </c>
+      <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>-</t>
-[...2 lines deleted...]
-      <c r="E11" s="5"/>
+          <t>Дніпровська академія музики</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>Communal Institution of Higher Education "Dnipro Academy of Music" of Dnipropetrovsk Regional Council</t>
+        </is>
+      </c>
       <c r="F11" s="7"/>
-      <c r="G11" s="6"/>
+      <c r="G11" s="6" t="n">
+        <v>1948</v>
+      </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K11" s="7" t="inlineStr">
         <is>
-          <t>49010</t>
+          <t>49044</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
-          <t>вул. Лазаряна, 2</t>
-[...4 lines deleted...]
-      <c r="R11" s="5"/>
+          <t>вул. Ливарна, 10</t>
+        </is>
+      </c>
+      <c r="P11" s="5" t="inlineStr">
+        <is>
+          <t>(056)720-92-77</t>
+        </is>
+      </c>
+      <c r="Q11" s="5" t="inlineStr">
+        <is>
+          <t>dkdpua@gmail.com; academyglinka@meta.ua</t>
+        </is>
+      </c>
+      <c r="R11" s="5" t="inlineStr">
+        <is>
+          <t>www.dk.dp.ua</t>
+        </is>
+      </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>Начальник</t>
+          <t>в.о. ректора</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Остапенко Ігор Сергійович</t>
+          <t>Карась Віталій Миколайович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад вищої освіти "Дніпровська академія музики" Дніпропетровської обласної ради"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "ДНІПРОВСЬКА АКАДЕМІЯ НЕПЕРЕРВНОЇ ОСВІТИ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>1265</v>
+        <v>4102</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>Дніпровська академія музики</t>
+          <t>КЗВО "ДАНО" ДОР"</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>Communal Institution of Higher Education "Dnipro Academy of Music" of Dnipropetrovsk Regional Council</t>
+          <t>COMMUNAL INSTITUTION OF HIGHER EDUCATION "DNIPRO ACADEMY OF CONTINUING EDUCATION" OF DNIPROPETROVSK REGIONAL COUNCIL"</t>
         </is>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="6" t="n">
-        <v>1948</v>
+        <v>2017</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>49044</t>
+          <t>49006</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>вул. Ливарна, 10</t>
+          <t>вул. Володимира Антоновича, 70</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>(056)720-92-77</t>
+          <t>+380(56)-732-48-48</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>dkdpua@gmail.com; academyglinka@meta.ua</t>
+          <t>kzvo@dano.dp.ua</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
-          <t>www.dk.dp.ua</t>
+          <t>www.dano.dp.ua</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>в.о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Карась Віталій Миколайович</t>
+          <t>Сиченко Віктор Володимирович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "ДНІПРОВСЬКА АКАДЕМІЯ НЕПЕРЕРВНОЇ ОСВІТИ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
+          <t>Національний технічний університет "Дніпровська політехніка"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>4102</v>
+        <v>36</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>КЗВО "ДАНО" ДОР"</t>
+          <t>НТУ "ДП"</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>COMMUNAL INSTITUTION OF HIGHER EDUCATION "DNIPRO ACADEMY OF CONTINUING EDUCATION" OF DNIPROPETROVSK REGIONAL COUNCIL"</t>
-[...2 lines deleted...]
-      <c r="F13" s="7"/>
+          <t>Dnipro University of Technology</t>
+        </is>
+      </c>
+      <c r="F13" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G13" s="6" t="n">
-        <v>2017</v>
+        <v>1899</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>49006</t>
+          <t>49005</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>вул. Володимира Антоновича, 70</t>
+          <t>просп. Дмитра Яворницького, 19</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-732-48-48</t>
+          <t>+38 (056) 744-62-19</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>kzvo@dano.dp.ua</t>
+          <t>nmu@nmu.org.ua</t>
         </is>
       </c>
       <c r="R13" s="5" t="inlineStr">
         <is>
-          <t>www.dano.dp.ua</t>
+          <t>http://www.nmu.org.ua</t>
         </is>
       </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Сиченко Віктор Володимирович</t>
+          <t>Азюковський Олександр Олександрович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Національний технічний університет "Дніпровська політехніка"</t>
+          <t>Приватна установа "Заклад вищої освіти "Міжнародний гуманітарно-педагогічний інститут "Бейт-Хана"</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>36</v>
+        <v>402</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>НТУ "ДП"</t>
+          <t>ПУ ЗВО МГПІ "Бейт- Хана"</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>Dnipro University of Technology</t>
-[...6 lines deleted...]
-      </c>
+          <t>Private institution “Higher educational establishment “International humanitarian and pedagogic institute “Beit-Chana”</t>
+        </is>
+      </c>
+      <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
-        <v>1899</v>
+        <v>1995</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J14" s="5"/>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>49005</t>
+          <t>49080</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>просп. Дмитра Яворницького, 19</t>
+          <t>вул. Донецьке Шосе, 11</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>+38 (056) 744-62-19</t>
+          <t>(0562) 32 55 75, 32 55 73ф, (056) 717 70 34, 35, 36</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
-          <t>nmu@nmu.org.ua</t>
+          <t>office@bethana.org.ua</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
-          <t>http://www.nmu.org.ua</t>
+          <t>www.bethana.org.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Азюковський Олександр Олександрович</t>
+          <t>Аронова Ріма Семенівна</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Приватна установа "Заклад вищої освіти "Міжнародний гуманітарно-педагогічний інститут "Бейт-Хана"</t>
+          <t>Приватний заклад вищої освіти "ДНІПРОВСЬКИЙ ТЕХНОЛОГІЧНИЙ УНІВЕРСИТЕТ "ШАГ""</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>402</v>
+        <v>4165</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>ПУ ЗВО МГПІ "Бейт- Хана"</t>
+          <t>ДНІПРОВСЬКИЙ ТЕХНОЛОГІЧНИЙ УНІВЕРСИТЕТ "ШАГ"</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>Private institution “Higher educational establishment “International humanitarian and pedagogic institute “Beit-Chana”</t>
+          <t>Private higher educational institution "Dnipro Technological University "STEP""</t>
         </is>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J15" s="5"/>
       <c r="K15" s="7" t="inlineStr">
         <is>
-          <t>49080</t>
+          <t>49084</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>вул. Донецьке Шосе, 11</t>
+          <t>просп. Дмитра Яворницького, 101</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>(0562) 32 55 75, 32 55 73ф, (056) 717 70 34, 35, 36</t>
+          <t>+056(76)-607-91</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
-          <t>office@bethana.org.ua</t>
+          <t>univer.dnepr@itstep.org</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
-          <t>www.bethana.org.ua</t>
+          <t>http://dtu.edu.ua</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>ректор</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Аронова Ріма Семенівна</t>
+          <t>Ярошевська Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Приватний заклад вищої освіти "ДНІПРОВСЬКИЙ ТЕХНОЛОГІЧНИЙ УНІВЕРСИТЕТ "ШАГ""</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЄВРОПЕЙСЬКИЙ МЕДИЧНИЙ УНІВЕРСИТЕТ"</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>4165</v>
+        <v>864</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>ДНІПРОВСЬКИЙ ТЕХНОЛОГІЧНИЙ УНІВЕРСИТЕТ "ШАГ"</t>
+          <t>ТОВ "ЄМУ"</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>Private higher educational institution "Dnipro Technological University "STEP""</t>
+          <t>LIMITED LIABILITY COMPANY "EUROPEAN MEDICAL UNIVERSITY"</t>
         </is>
       </c>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
-        <v>2018</v>
+        <v>1993</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J16" s="5"/>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>49084</t>
+          <t>49005</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>просп. Дмитра Яворницького, 101</t>
+          <t>вул. Дзяка Георгія академіка (Соборний район), 3</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>+056(76)-607-91</t>
+          <t>+38(068)-640-38-34</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>univer.dnepr@itstep.org</t>
+          <t>mail@dmitnm.edu.ua</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
-          <t>http://dtu.edu.ua</t>
+          <t>https://dmitnm.edu.ua</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
-          <t>ректор</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Ярошевська Оксана Володимирівна</t>
+          <t>Абрамов Сергій Вікторович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЄВРОПЕЙСЬКИЙ МЕДИЧНИЙ УНІВЕРСИТЕТ"</t>
+          <t>Український державний університет науки і технологій</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>864</v>
+        <v>6507</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ЄМУ"</t>
+          <t>УДУНТ</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>LIMITED LIABILITY COMPANY "EUROPEAN MEDICAL UNIVERSITY"</t>
-[...2 lines deleted...]
-      <c r="F17" s="7"/>
+          <t>Ukrainian State University of Science and Technologies</t>
+        </is>
+      </c>
+      <c r="F17" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G17" s="6" t="n">
-        <v>1993</v>
+        <v>2021</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J17" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>49005</t>
+          <t>49010</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. Дзяка Георгія академіка (Соборний район), 3</t>
+          <t>вул. Лазаряна, 2</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+38(068)-640-38-34</t>
+          <t>+38 056-373-15-05</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>mail@dmitnm.edu.ua</t>
+          <t>office@ust.edu.ua</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
-          <t>https://dmitnm.edu.ua</t>
+          <t>http://ust.edu.ua</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Абрамов Сергій Вікторович</t>
+          <t>Сухий Костянтин Михайлович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Український державний університет науки і технологій</t>
+          <t>Університет митної справи та фінансів</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>6507</v>
+        <v>1486</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>УДУНТ</t>
+          <t>УМСФ</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>Ukrainian State University of Science and Technologies</t>
+          <t>University of Customs and Finance</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G18" s="6" t="n">
-        <v>2021</v>
+        <v>1991</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J18" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>49010</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. Лазаряна, 2</t>
+          <t>вул. Володимира Вернадського, 2/4</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>+38 056-373-15-05</t>
+          <t>(056)745 55 96</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>office@ust.edu.ua</t>
+          <t>university.msf@gmail.com</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
-          <t>http://ust.edu.ua</t>
+          <t>umsf.dp.ua</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Сухий Костянтин Михайлович</t>
+          <t>Бочаров Дмитро Олександрович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Університет митної справи та фінансів</t>
+          <t>Факультет військової підготовки Державної спеціальної служби транспорту Українського державного університету науки і технологій</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>1486</v>
-[...1 lines deleted...]
-      <c r="C19" s="6"/>
+        <v>6658</v>
+      </c>
+      <c r="C19" s="6" t="n">
+        <v>6507</v>
+      </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>УМСФ</t>
+          <t>ФВП Держспецтрансслужби УДУНТ</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>University of Customs and Finance</t>
-[...9 lines deleted...]
-      </c>
+          <t>Faculty of Military Training of the State Special Transport Service of the Ukrainian State University of Science and Technology</t>
+        </is>
+      </c>
+      <c r="F19" s="7"/>
+      <c r="G19" s="6"/>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>49000</t>
+          <t>49010</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Володимира Вернадського, 2/4</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Лазаряна, 2</t>
+        </is>
+      </c>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Начальник</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Бочаров Дмитро Олександрович</t>
+          <t>Остапенко Ігор Сергійович</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Дніпровський державний технічний університет</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>1254</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>ДДТУ</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>Dniprovsky State Technical University</t>
         </is>
       </c>