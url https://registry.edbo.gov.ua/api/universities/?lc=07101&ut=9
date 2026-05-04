--- v1 (2026-02-03)
+++ v2 (2026-05-04)
@@ -739,51 +739,55 @@
       <c r="K6" s="7" t="inlineStr">
         <is>
           <t>43016</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Луцьк</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 50</t>
         </is>
       </c>
-      <c r="P6" s="5"/>
+      <c r="P6" s="5" t="inlineStr">
+        <is>
+          <t>+38(033)-272-44-92</t>
+        </is>
+      </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>vfkkm.lutsk@gmail.com</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>https://www.vfkkim.com.ua/</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Войтович Тарас Володимирович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">