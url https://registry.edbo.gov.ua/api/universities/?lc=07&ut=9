--- v2 (2026-02-08)
+++ v3 (2026-05-04)
@@ -739,51 +739,55 @@
       <c r="K6" s="7" t="inlineStr">
         <is>
           <t>43016</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Луцьк</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 50</t>
         </is>
       </c>
-      <c r="P6" s="5"/>
+      <c r="P6" s="5" t="inlineStr">
+        <is>
+          <t>+38(033)-272-44-92</t>
+        </is>
+      </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>vfkkm.lutsk@gmail.com</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>https://www.vfkkim.com.ua/</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Войтович Тарас Володимирович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
@@ -1447,51 +1451,51 @@
           <t>45000</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA07060190010068509</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Ковель</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>вул. Заводська, 23</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>+38(803)-352-49-73</t>
+          <t>+38(033)-524-97-37</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>info@kpefk.com.ua</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
           <t>https://kpefk.com.ua/</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Селівончик Тетяна Василівна</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
@@ -1725,61 +1729,61 @@
           <t>45700</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
           <t>UA07080070010026475</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Горохів</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
           <t>вул. Студентська, 8</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>03379-21639</t>
+          <t>+38(033)-792-16-39</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
           <t>gdst@ukr.net</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
-          <t>https://gfklnup.org.ua</t>
+          <t>https://gfklnup.org.ua/</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
           <t>Жельчик Олег Миколайович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Ківерцівський фаховий медичний коледж Волинської обласної ради</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>554</v>
       </c>
       <c r="C18" s="6"/>