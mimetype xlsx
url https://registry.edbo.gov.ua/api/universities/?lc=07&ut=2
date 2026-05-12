--- v2 (2026-03-26)
+++ v3 (2026-05-12)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$38</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$39</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V38"/>
+  <dimension ref="A1:V39"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -1430,58 +1430,52 @@
         <is>
           <t>просп. Волі, 53</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
           <t>033-223-40-78</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>v@uaservice.com.ua</t>
         </is>
       </c>
       <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>В. о. директора</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Мисник Віктор Йосипович</t>
         </is>
       </c>
-      <c r="U14" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U14" s="8"/>
+      <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти "Регіональний професійний коледж м. Володимир"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>2203</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>ЗП(ПТ)О "РПК м. Володимир"</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>Institution of professional (vocational and technical) education "Regional Professional College of Volodymyr"</t>
         </is>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
         <v>1954</v>
       </c>
@@ -1946,58 +1940,52 @@
       <c r="P20" s="5" t="inlineStr">
         <is>
           <t>+38(095)-890-08-36</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
           <t>mnvk@nv-osvita.gov.ua</t>
         </is>
       </c>
       <c r="R20" s="5" t="inlineStr">
         <is>
           <t>https://nv-mrc.site</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Гуцман Іван Іванович</t>
         </is>
       </c>
-      <c r="U20" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U20" s="8"/>
+      <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Професійно-технічне училище №27 м. Берестечко</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>2521</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
         <v>1978</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2380,1169 +2368,1243 @@
           <t>м. Камінь-Каширський</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
           <t>вул. Воля, 44</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
           <t>0335723475</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
           <t>kamvpu@i.ua</t>
         </is>
       </c>
       <c r="R25" s="5" t="inlineStr">
         <is>
           <t>https://kamvpu.volyn.ua</t>
         </is>
       </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
-          <t>Виконуюча обов`язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Гаврилюк Леся Миколаївна</t>
+          <t>Філюк Анатолій Миколайович</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Міжшкільний ресурсний центр Камінь-Каширської міської ради Волинської області</t>
+          <t>КАМІНЬ-КАШИРСЬКА АВТОМОБІЛЬНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>2602</v>
+        <v>7172</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>МРЦ Камінь-Каширської міської ради Волинської області</t>
+          <t>КАМІНЬ-КАШИРСЬКА АВТОШКОЛА ТСОУ</t>
         </is>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>1978</v>
+        <v>1993</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J26" s="5"/>
       <c r="K26" s="7" t="inlineStr">
         <is>
           <t>44500</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
           <t>UA07040010010025318</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Камінь-Каширський</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Воля, 26</t>
+          <t>вул. Шевченка, 118</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>0335723351</t>
+          <t>(097)646-38-64</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
-          <t>mnvk_k-k@ukr.net</t>
+          <t>avtoschoolk-k@ukr.net</t>
         </is>
       </c>
       <c r="R26" s="5"/>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>ДИРЕКТОР</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Мись Андрій Володимирович</t>
+          <t>ОЛІСЕЙЧИК РОМАН ВІТАЛІЙОВИЧ</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>КІВЕРЦІВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Міжшкільний ресурсний центр Камінь-Каширської міської ради Волинської області</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>6868</v>
+        <v>2602</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>КІВЕРЦІ РСТК ТСОУ</t>
+          <t>МРЦ Камінь-Каширської міської ради Волинської області</t>
         </is>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
-        <v>1995</v>
+        <v>1978</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J27" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t>Управління гуманітарної політики Камінь-Каширської міської ради Волинської області</t>
+        </is>
+      </c>
       <c r="K27" s="7" t="inlineStr">
         <is>
-          <t>45200</t>
+          <t>44500</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA07080110010029699</t>
+          <t>UA07040010010025318</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>м. Ківерці</t>
+          <t>м. Камінь-Каширський</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченко, 87</t>
+          <t>вул. Воля, 26</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>(050)776-50-69</t>
+          <t>0335723351</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
-          <t>sergiyz10@ukr.net</t>
+          <t>mnvk_k-k@ukr.net</t>
         </is>
       </c>
       <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Захарчук Сергій Дмитрович</t>
+          <t>Мись Андрій Володимирович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Колківський центр професійної освіти</t>
+          <t>КІВЕРЦІВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>1901</v>
+        <v>6868</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>Колківський ЦПО</t>
-[...6 lines deleted...]
-      </c>
+          <t>КІВЕРЦІ РСТК ТСОУ</t>
+        </is>
+      </c>
+      <c r="E28" s="5"/>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>1963</v>
+        <v>1995</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J28" s="5"/>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>44661</t>
+          <t>45200</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA07080130010099463</t>
+          <t>UA07080110010029699</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>с-ще Колки</t>
+          <t>м. Ківерці</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Грушевського, 43</t>
+          <t>вул. Шевченко, 87</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>033 763 26 92</t>
+          <t>(050)776-50-69</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>kolkycpo@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>sergiyz10@ukr.net</t>
+        </is>
+      </c>
+      <c r="R28" s="5"/>
       <c r="S28" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Панасюк Людмила Григорівна</t>
+          <t>Захарчук Сергій Дмитрович</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №22 смт. Луків</t>
+          <t>Колківський центр професійної освіти</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>2229</v>
+        <v>1901</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>ПТУ №22 смт. Луків</t>
+          <t>Колківський ЦПО</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>Professional Technical School №22 village Lukiw</t>
+          <t>Kolky Center of Vocational Education</t>
         </is>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>1954</v>
+        <v>1963</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t>Управління освіти і науки Волинської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>44810</t>
+          <t>44661</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA07060230010024650</t>
+          <t>UA07080130010099463</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
-          <t>с-ще Луків</t>
+          <t>с-ще Колки</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Незалежності, 19</t>
+          <t>вул. Грушевського, 43</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>0336393339; 93257</t>
+          <t>033 763 26 92</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>ptu22vol@ukr.net</t>
+          <t>kolkycpo@gmail.com</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
-          <t>https://ptu22.volyn.ua/</t>
+          <t>www.kvpu.info</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Омелюх Сергій Володимирович</t>
+          <t>Панасюк Людмила Григорівна</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Любомльський професійний ліцей</t>
+          <t>Професійно-технічне училище №22 смт. Луків</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>2482</v>
+        <v>2229</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E30" s="5"/>
+          <t>ПТУ №22 смт. Луків</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>Professional Technical School №22 village Lukiw</t>
+        </is>
+      </c>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>1967</v>
+        <v>1954</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t>Управління освіти і науки Волинської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>44300</t>
+          <t>44810</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA07060270010018151</t>
+          <t>UA07060230010024650</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
-          <t>м. Любомль</t>
+          <t>с-ще Луків</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Брестська, 11</t>
+          <t>вул. Незалежності, 19</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>(03377)2-45-04,24484</t>
+          <t>0336393339; 93257</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>luboml_litsey1@ukr.net</t>
+          <t>ptu22vol@ukr.net</t>
         </is>
       </c>
       <c r="R30" s="5" t="inlineStr">
         <is>
-          <t>http://luboml-litsey.volyn.ua/</t>
+          <t>https://ptu22.volyn.ua/</t>
         </is>
       </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Дутко Володимир Миколайович</t>
+          <t>Омелюх Сергій Володимирович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Любомльський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+          <t>Любомльський професійний ліцей</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>6992</v>
+        <v>2482</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>Любомльський РСТК ТСОУ</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
-        <v>1995</v>
+        <v>1967</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J31" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J31" s="5" t="inlineStr">
+        <is>
+          <t>Управління освіти і науки Волинської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K31" s="7" t="inlineStr">
         <is>
           <t>44300</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
           <t>UA07060270010018151</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Любомль</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Володимирська, 52</t>
+          <t>вул. Брестська, 11</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>(067)332-84-75</t>
+          <t>(03377)2-45-04,24484</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>rstkluboml@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R31" s="5"/>
+          <t>luboml_litsey1@ukr.net</t>
+        </is>
+      </c>
+      <c r="R31" s="5" t="inlineStr">
+        <is>
+          <t>http://luboml-litsey.volyn.ua/</t>
+        </is>
+      </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Котюк Василь Володимирович</t>
+          <t>Дутко Володимир Миколайович</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Маневицький навчальний центр №42</t>
+          <t>Любомльський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>2643</v>
+        <v>6992</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Любомльський РСТК ТСОУ</t>
         </is>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J32" s="5"/>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>44601</t>
+          <t>44300</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA07040050010044229</t>
+          <t>UA07060270010018151</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
-          <t>с-ще Маневичі</t>
+          <t>м. Любомль</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Снітка Андрія, 25</t>
+          <t>вул. Володимирська, 52</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>0337621400, 0337621395</t>
+          <t>(067)332-84-75</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>nc_manevuchi@ukr.net</t>
+          <t>rstkluboml@gmail.com</t>
         </is>
       </c>
       <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Деркач Дмитро Олександрович</t>
+          <t>Котюк Василь Володимирович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Маневицький районний спортивно-технічний клуб товариства сприяння обороні України</t>
+          <t>Маневицький навчальний центр №42</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>7063</v>
+        <v>2643</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>Маневицький РСТК ТСОУ</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J33" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J33" s="5" t="inlineStr">
+        <is>
+          <t>Управління освіти і науки Волинської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>44600</t>
+          <t>44601</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
           <t>UA07040050010044229</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>с-ще Маневичі</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Соборності, 28</t>
+          <t>вул. Снітка Андрія, 25</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
-          <t>(067)332-65-70</t>
+          <t>0337621400, 0337621395</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>manevitskiyrstk@gmail.com</t>
+          <t>nc_manevuchi@ukr.net</t>
         </is>
       </c>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
-          <t>Директорка</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Білик Олена Василівна</t>
+          <t>Деркач Дмитро Олександрович</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Міжшкільний ресурсний центр Ратнівської селищної ради</t>
+          <t>Маневицький районний спортивно-технічний клуб товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>6533</v>
+        <v>7063</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>МРЦ</t>
+          <t>Маневицький РСТК ТСОУ</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
-        <v>2021</v>
+        <v>1995</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J34" s="5"/>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>44100</t>
+          <t>44600</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
-          <t>UA07060310010081210</t>
+          <t>UA07040050010044229</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
-          <t>с-ще Ратне</t>
+          <t>с-ще Маневичі</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Шкільна, 6</t>
+          <t>вул. Соборності, 28</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>+38(096)-816-92-59;</t>
-[...2 lines deleted...]
-      <c r="Q34" s="5"/>
+          <t>(067)332-65-70</t>
+        </is>
+      </c>
+      <c r="Q34" s="5" t="inlineStr">
+        <is>
+          <t>manevitskiyrstk@gmail.com</t>
+        </is>
+      </c>
       <c r="R34" s="5"/>
       <c r="S34" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директорка</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Дуда Сергій Миколайович</t>
+          <t>Білик Олена Василівна</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Ратнівський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+          <t>Міжшкільний ресурсний центр Ратнівської селищної ради</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>6894</v>
+        <v>6533</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>Ратнівський РСТК ТСОУ</t>
+          <t>МРЦ</t>
         </is>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>1970</v>
+        <v>2021</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J35" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t>Селищна рада</t>
+        </is>
+      </c>
       <c r="K35" s="7" t="inlineStr">
         <is>
           <t>44100</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
           <t>UA07060310010081210</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
           <t>с-ще Ратне</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 49</t>
+          <t>вул. Шкільна, 6</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>(067)332-84-80</t>
-[...11 lines deleted...]
-      </c>
+          <t>+38(096)-816-92-59;</t>
+        </is>
+      </c>
+      <c r="Q35" s="5"/>
+      <c r="R35" s="5"/>
       <c r="S35" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Косинський Сергій Володимирович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Середюк Олександр Володимирович</t>
+        </is>
+      </c>
+      <c r="U35" s="8"/>
+      <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Рожищенський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+          <t>Ратнівський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>6998</v>
+        <v>6894</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Ратнівський РСТК ТСОУ</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
-        <v>1995</v>
+        <v>1970</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>45100</t>
+          <t>44100</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
-          <t>UA07080250010017534</t>
+          <t>UA07060310010081210</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
-          <t>м. Рожище</t>
+          <t>с-ще Ратне</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Пирогова, 1</t>
+          <t>вул. Шевченка, 49</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>(066)268-98-50</t>
+          <t>(067)332-84-80</t>
         </is>
       </c>
       <c r="Q36" s="5" t="inlineStr">
         <is>
-          <t>rozhische.tcoy@meta.ua</t>
-[...2 lines deleted...]
-      <c r="R36" s="5"/>
+          <t>kosinckiy@ukr.net</t>
+        </is>
+      </c>
+      <c r="R36" s="5" t="inlineStr">
+        <is>
+          <t>kosinckiyukr.net</t>
+        </is>
+      </c>
       <c r="S36" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Данчук Євген Федорович</t>
+          <t>Косинський Сергій Володимирович</t>
         </is>
       </c>
       <c r="U36" s="8"/>
       <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Старовижівський професійний ліцей</t>
+          <t>Рожищенський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>1921</v>
+        <v>6998</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>Старовижівський професійний ліцей</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E37" s="5"/>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J37" s="5"/>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>44401</t>
+          <t>45100</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
-          <t>UA07060410010057761</t>
+          <t>UA07080250010017534</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>с-ще Стара Вижівка</t>
+          <t>м. Рожище</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Забілицька, 4</t>
+          <t>вул. Пирогова, 1</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>(03346) 2 11 06</t>
+          <t>(066)268-98-50</t>
         </is>
       </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
-          <t>stproflicey@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>rozhische.tcoy@meta.ua</t>
+        </is>
+      </c>
+      <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Хлапук Анатолій Віталійович</t>
+          <t>Данчук Євген Федорович</t>
         </is>
       </c>
       <c r="U37" s="8"/>
       <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Торчинський професійний ліцей</t>
+          <t>Старовижівський професійний ліцей</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>2525</v>
+        <v>1921</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>Торчинський професійний ліцей</t>
-[...2 lines deleted...]
-      <c r="E38" s="5"/>
+          <t>Старовижівський професійний ліцей</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>Stara Vyzhivka vocational lyceum</t>
+        </is>
+      </c>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
-        <v>1965</v>
+        <v>2000</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J38" s="5" t="inlineStr">
         <is>
           <t>Управління освіти і науки Волинської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>45612</t>
+          <t>44401</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA07080270010097317</t>
+          <t>UA07060410010057761</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>с-ще Торчин</t>
+          <t>с-ще Стара Вижівка</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>вул. Незалежності, 55</t>
+          <t>вул. Забілицька, 4</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>(03322)702301,702300</t>
+          <t>(03346) 2 11 06</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>torchinlicej@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R38" s="5"/>
+          <t>stproflicey@ukr.net</t>
+        </is>
+      </c>
+      <c r="R38" s="5" t="inlineStr">
+        <is>
+          <t>https://stproflicey.webnode.com.ua</t>
+        </is>
+      </c>
       <c r="S38" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Вознюк Олександр Сергійович</t>
+          <t>Хлапук Анатолій Віталійович</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="inlineStr">
+        <is>
+          <t>Торчинський професійний ліцей</t>
+        </is>
+      </c>
+      <c r="B39" s="6" t="n">
+        <v>2525</v>
+      </c>
+      <c r="C39" s="6"/>
+      <c r="D39" s="5" t="inlineStr">
+        <is>
+          <t>Торчинський професійний ліцей</t>
+        </is>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="6" t="n">
+        <v>1965</v>
+      </c>
+      <c r="H39" s="5" t="inlineStr">
+        <is>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
+        </is>
+      </c>
+      <c r="I39" s="5" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J39" s="5" t="inlineStr">
+        <is>
+          <t>Управління освіти і науки Волинської обласної державної адміністрації</t>
+        </is>
+      </c>
+      <c r="K39" s="7" t="inlineStr">
+        <is>
+          <t>45612</t>
+        </is>
+      </c>
+      <c r="L39" s="7" t="inlineStr">
+        <is>
+          <t>UA07080270010097317</t>
+        </is>
+      </c>
+      <c r="M39" s="5" t="inlineStr">
+        <is>
+          <t>Волинська обл.</t>
+        </is>
+      </c>
+      <c r="N39" s="5" t="inlineStr">
+        <is>
+          <t>с-ще Торчин</t>
+        </is>
+      </c>
+      <c r="O39" s="5" t="inlineStr">
+        <is>
+          <t>вул. Незалежності, 55</t>
+        </is>
+      </c>
+      <c r="P39" s="5" t="inlineStr">
+        <is>
+          <t>(03322)702301,702300</t>
+        </is>
+      </c>
+      <c r="Q39" s="5" t="inlineStr">
+        <is>
+          <t>torchinlicej@ukr.net</t>
+        </is>
+      </c>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5" t="inlineStr">
+        <is>
+          <t>Т.в.о. директора</t>
+        </is>
+      </c>
+      <c r="T39" s="5" t="inlineStr">
+        <is>
+          <t>Вознюк Олександр Сергійович</t>
+        </is>
+      </c>
+      <c r="U39" s="8"/>
+      <c r="V39" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V38"/>
+  <autoFilter ref="A1:V39"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>