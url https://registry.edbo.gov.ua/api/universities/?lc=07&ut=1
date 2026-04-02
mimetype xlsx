--- v2 (2026-02-01)
+++ v3 (2026-04-02)
@@ -549,61 +549,61 @@
           <t>43000</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Луцьк</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Градний узвіз, 5</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>(0332)72-60-72</t>
+          <t>+38(033)-272-32-12</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>info@vpba.edu.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
-          <t>website: www.vpba.edu.ua</t>
+          <t>https://vpba.edu.ua/</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Вакін Володимир Анатолійович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Волинський інститут імені В'ячеслава Липинського Приватного акціонерного товариства "Вищий навчальний заклад "Міжрегіональна Академія управління персоналом"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>1184</v>
       </c>
       <c r="C5" s="6" t="n">
@@ -823,54 +823,58 @@
           <t>43023</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Волинська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Луцьк</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Промислова, 2</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>+38(033)-228-01-97;</t>
-[...2 lines deleted...]
-      <c r="Q7" s="5"/>
+          <t>+38(033)-228-01-97</t>
+        </is>
+      </c>
+      <c r="Q7" s="5" t="inlineStr">
+        <is>
+          <t>academrtp@gmail.com</t>
+        </is>
+      </c>
       <c r="R7" s="5"/>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Стасюк Людмила Леонідівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад вищої освіти "Волинський медичний інститут" Волинської обласної ради</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>622</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">