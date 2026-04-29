--- v3 (2026-03-13)
+++ v4 (2026-04-29)
@@ -658,56 +658,56 @@
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Генерала Арабея, 11</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>(0432) 52-08-51, 52-08-13, 52-09-44, 66-20-80, 52-09-45</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>vinvpu73@gmail.com</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>www.vvpu.com.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>Начальник училища</t>
+          <t>Т. в. о. начальника училища</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Залізняк Олександр Сергійович</t>
+          <t>Сандул Віталій Валентинович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Вінницький навчальний центр № 86</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>4393</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ВНЦ № 86</t>
         </is>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
         <v>2004</v>
       </c>
@@ -1867,51 +1867,51 @@
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
           <t>вул. Академіка Янгеля, 18</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
           <t>(0432)603730</t>
         </is>
       </c>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Чекурда Валентина Віталіївна</t>
+          <t>Чекурда Андрій Андрійович</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Міжнародний учбовий центр "ВІТА"</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>2608</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>ПП "МУЦ "ВІТА"</t>
         </is>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
         <v>1998</v>
       </c>
@@ -2248,56 +2248,56 @@
         </is>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="7" t="inlineStr">
         <is>
           <t>21036</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Вінницька обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. 40-річчя Перемоги, 29</t>
+          <t>вул. Данила Галицького, 29</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>0432554954</t>
+          <t>+38(043)-255-49-54</t>
         </is>
       </c>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Хомин Володимир Васильович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Вінницький обласний навчально-виробничий комбінат"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>3840</v>