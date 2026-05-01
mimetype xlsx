--- v1 (2026-02-23)
+++ v2 (2026-05-01)
@@ -807,51 +807,51 @@
           <t>вул. Острозького, 32</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>+380 (432) 612812</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>info@vspu.edu.ua</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>www.vspu.edu.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>В. о. ректора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Завальнюк Інна Яківна</t>
+          <t>Замкова Наталія Леонідівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>"Вінницький коледж Київського університету культури"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>1524</v>
       </c>
       <c r="C8" s="6" t="n">
         <v>310</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
@@ -955,53 +955,65 @@
       <c r="K9" s="7" t="inlineStr">
         <is>
           <t>21009</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Вінницька обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Академіка Янгеля, 59</t>
         </is>
       </c>
-      <c r="P9" s="5"/>
-[...1 lines deleted...]
-      <c r="R9" s="5"/>
+      <c r="P9" s="5" t="inlineStr">
+        <is>
+          <t>+38(093)-858-53-87</t>
+        </is>
+      </c>
+      <c r="Q9" s="5" t="inlineStr">
+        <is>
+          <t>admin@vki.vin.ua</t>
+        </is>
+      </c>
+      <c r="R9" s="5" t="inlineStr">
+        <is>
+          <t>https://vki.vin.ua/</t>
+        </is>
+      </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Колотій Світлана Василівна</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Вінницький навчально-науковий інститут економіки Західноукраїнського національного університету</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>2786</v>
       </c>
       <c r="C10" s="6" t="n">
         <v>171</v>
       </c>
@@ -1422,56 +1434,56 @@
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>вул. Хмельницьке шосе, 95</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
           <t>(043)256-08-48, (043)232-57-18, (043)246-57-72</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>vntu@vntu.edu.ua</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
           <t>www.vntu.edu.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>Виконувач обов’язків ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Бурєнніков Юрій Юрійович</t>
+          <t>Біліченко Віктор Вікторович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Вінницький торговельно - економічний інститут Державного торговельно - економічного університету</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>6600</v>
       </c>
       <c r="C15" s="6" t="n">
         <v>6594</v>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>ВТЕІ ДТЕУ</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>Vinnytsia Institute of Trade and Economics of State University of Trade and Economics</t>
@@ -1516,56 +1528,56 @@
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
           <t>вул. Соборна, 87</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
           <t>+043(25)-504-06</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
           <t>vtei@vtei.edu.ua</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
           <t>http://www.vtei.com.ua</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуюча обов’язки директора</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Замкова Наталія Леонідівна</t>
+          <t>Мартинова Лілія Борисівна</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Донецький національний університет імені Василя Стуса</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>246</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t>ДонНУ імені Василя Стуса</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>Vasyl' Stus Donetsk National University</t>
         </is>
       </c>
@@ -1957,54 +1969,58 @@
           <t>21037</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Вінницька обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
           <t>вул. Пирогова, 71 А</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
-          <t>534727;</t>
-[...2 lines deleted...]
-      <c r="Q20" s="5"/>
+          <t>+38(043)-253-36-80</t>
+        </is>
+      </c>
+      <c r="Q20" s="5" t="inlineStr">
+        <is>
+          <t>rektor-vfeu@ukr.net</t>
+        </is>
+      </c>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Боднар Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Приватний заклад вищої освіти "Дніпровський інститут медицини та громадського здоров'я"</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>4250</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">