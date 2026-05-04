--- v2 (2026-03-18)
+++ v3 (2026-05-04)
@@ -658,56 +658,56 @@
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Генерала Арабея, 11</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>(0432) 52-08-51, 52-08-13, 52-09-44, 66-20-80, 52-09-45</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>vinvpu73@gmail.com</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>www.vvpu.com.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>Начальник училища</t>
+          <t>Т. в. о. начальника училища</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Залізняк Олександр Сергійович</t>
+          <t>Сандул Віталій Валентинович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Вінницький навчальний центр № 86</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>4393</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ВНЦ № 86</t>
         </is>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
         <v>2004</v>
       </c>
@@ -1867,51 +1867,51 @@
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
           <t>вул. Академіка Янгеля, 18</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
           <t>(0432)603730</t>
         </is>
       </c>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Чекурда Валентина Віталіївна</t>
+          <t>Чекурда Андрій Андрійович</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Міжнародний учбовий центр "ВІТА"</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>2608</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>ПП "МУЦ "ВІТА"</t>
         </is>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
         <v>1998</v>
       </c>
@@ -2248,56 +2248,56 @@
         </is>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="7" t="inlineStr">
         <is>
           <t>21036</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Вінницька обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. 40-річчя Перемоги, 29</t>
+          <t>вул. Данила Галицького, 29</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>0432554954</t>
+          <t>+38(043)-255-49-54</t>
         </is>
       </c>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Хомин Володимир Васильович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Вінницький обласний навчально-виробничий комбінат"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>3840</v>
@@ -2503,51 +2503,51 @@
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
           <t>., .</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
           <t>+804(34)-322-16-1</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
           <t>ladcentr@ukr.net</t>
         </is>
       </c>
       <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Пугач Микола Васильович</t>
+          <t>Асюченко Микола Миколайович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Жмеринське вище професійне училище"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
         <v>1845</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "Жмеринське ВПУ"</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>State vocational education institution "Zhmerinskiy higher vocational school"</t>
         </is>
       </c>
@@ -4876,51 +4876,55 @@
       <c r="L55" s="7" t="inlineStr">
         <is>
           <t>UA05100070010021695</t>
         </is>
       </c>
       <c r="M55" s="5" t="inlineStr">
         <is>
           <t>Вінницька обл.</t>
         </is>
       </c>
       <c r="N55" s="5" t="inlineStr">
         <is>
           <t>с-ще Крижопіль</t>
         </is>
       </c>
       <c r="O55" s="5" t="inlineStr">
         <is>
           <t>вул. Чабанюка, 7</t>
         </is>
       </c>
       <c r="P55" s="5" t="inlineStr">
         <is>
           <t>+38(804)-340-21-27</t>
         </is>
       </c>
-      <c r="Q55" s="5"/>
+      <c r="Q55" s="5" t="inlineStr">
+        <is>
+          <t>krlicey@ukr.net</t>
+        </is>
+      </c>
       <c r="R55" s="5"/>
       <c r="S55" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T55" s="5" t="inlineStr">
         <is>
           <t>Бурдейний Василь Миколайович</t>
         </is>
       </c>
       <c r="U55" s="8"/>
       <c r="V55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="inlineStr">
         <is>
           <t>Кузьминецький професійний аграрний ліцей Вінницької області</t>
         </is>
       </c>
       <c r="B56" s="6" t="n">
         <v>2340</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="5" t="inlineStr">
@@ -5122,51 +5126,51 @@
       </c>
       <c r="M58" s="5" t="inlineStr">
         <is>
           <t>Вінницька обл.</t>
         </is>
       </c>
       <c r="N58" s="5" t="inlineStr">
         <is>
           <t>с-ще Літин</t>
         </is>
       </c>
       <c r="O58" s="5" t="inlineStr">
         <is>
           <t>вул. Богдана Хмельницького, 97</t>
         </is>
       </c>
       <c r="P58" s="5" t="inlineStr">
         <is>
           <t>+38(096)-619-41-16; +38(043)-472-16-66;</t>
         </is>
       </c>
       <c r="Q58" s="5"/>
       <c r="R58" s="5"/>
       <c r="S58" s="5" t="inlineStr">
         <is>
-          <t>В.о. директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T58" s="5" t="inlineStr">
         <is>
           <t>Залєвський Олександр Миколайович</t>
         </is>
       </c>
       <c r="U58" s="8"/>
       <c r="V58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <t>Державний професійно - технічний навчальний заклад "Мазурівський аграрний центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B59" s="6" t="n">
         <v>2020</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "Мазурівський АЦ ПТО"</t>
         </is>
       </c>