--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -506,51 +506,51 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B28"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
     <col min="2" max="2" width="27" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="25" customHeight="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>5</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="2">