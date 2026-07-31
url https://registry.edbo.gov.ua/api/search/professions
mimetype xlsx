--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Професії" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1683" uniqueCount="1094">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1685" uniqueCount="1095">
   <si>
     <t>Ідентифікатор професії</t>
   </si>
   <si>
     <t>Код професії</t>
   </si>
   <si>
     <t>Назва професії</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>Агент з постачання</t>
   </si>
   <si>
     <t>7241.1</t>
   </si>
   <si>
     <t>Дефектоскопіст з магнітного контролю</t>
   </si>
   <si>
     <t>7243.1</t>
   </si>
   <si>
@@ -2894,50 +2894,53 @@
     <t>Оператор з підземного ремонту свердловин</t>
   </si>
   <si>
     <t>Заливальник металу</t>
   </si>
   <si>
     <t>Старший машиніст енергоблоків</t>
   </si>
   <si>
     <t>Оператор очисних споруд</t>
   </si>
   <si>
     <t>Шліфувальник</t>
   </si>
   <si>
     <t>Лаборант хіміко-бактеріологічного аналізу</t>
   </si>
   <si>
     <t>Друкар офсетного плоского друкування</t>
   </si>
   <si>
     <t>Друкар флексографічного друкування</t>
   </si>
   <si>
     <t>Обліковець міри та виробів</t>
+  </si>
+  <si>
+    <t>Оператор лінії у виробництві харчової продукції</t>
   </si>
   <si>
     <t>Апаратник дифузії</t>
   </si>
   <si>
     <t>Контролер харчової продукції (виробництво фруктових та овочевих консервів)</t>
   </si>
   <si>
     <t>8285</t>
   </si>
   <si>
     <t>Складальник виробів з деревини</t>
   </si>
   <si>
     <t>Зливальник-розливальник</t>
   </si>
   <si>
     <t>Машиніст трубоочисної машини</t>
   </si>
   <si>
     <t>Ліфтер</t>
   </si>
   <si>
     <t>Машиніст підземних установок</t>
   </si>
@@ -3694,51 +3697,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C841"/>
+  <dimension ref="A1:C842"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="25" customHeight="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>92</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
@@ -11998,1003 +12001,1014 @@
     </row>
     <row r="753" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A753" s="2">
         <v>13254</v>
       </c>
       <c r="B753" s="3" t="s">
         <v>523</v>
       </c>
       <c r="C753" s="3" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="754" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A754" s="2">
         <v>13273</v>
       </c>
       <c r="B754" s="3" t="s">
         <v>761</v>
       </c>
       <c r="C754" s="3" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="755" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A755" s="2">
-        <v>13283</v>
+        <v>13276</v>
       </c>
       <c r="B755" s="3" t="s">
-        <v>323</v>
+        <v>748</v>
       </c>
       <c r="C755" s="3" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="756" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A756" s="2">
-        <v>13289</v>
+        <v>13283</v>
       </c>
       <c r="B756" s="3" t="s">
         <v>323</v>
       </c>
       <c r="C756" s="3" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="757" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A757" s="2">
-        <v>13302</v>
+        <v>13289</v>
       </c>
       <c r="B757" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="C757" s="3" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="758" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A758" s="2">
-        <v>13305</v>
+        <v>13302</v>
       </c>
       <c r="B758" s="3" t="s">
-        <v>378</v>
+        <v>965</v>
       </c>
       <c r="C758" s="3" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="759" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A759" s="2">
-        <v>13315</v>
+        <v>13305</v>
       </c>
       <c r="B759" s="3" t="s">
-        <v>329</v>
+        <v>378</v>
       </c>
       <c r="C759" s="3" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="760" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A760" s="2">
-        <v>13318</v>
+        <v>13315</v>
       </c>
       <c r="B760" s="3" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C760" s="3" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="761" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A761" s="2">
-        <v>13319</v>
+        <v>13318</v>
       </c>
       <c r="B761" s="3" t="s">
         <v>331</v>
       </c>
       <c r="C761" s="3" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="762" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A762" s="2">
-        <v>13322</v>
+        <v>13319</v>
       </c>
       <c r="B762" s="3" t="s">
-        <v>568</v>
+        <v>331</v>
       </c>
       <c r="C762" s="3" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="763" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A763" s="2">
-        <v>13324</v>
+        <v>13322</v>
       </c>
       <c r="B763" s="3" t="s">
-        <v>333</v>
+        <v>568</v>
       </c>
       <c r="C763" s="3" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="764" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A764" s="2">
-        <v>15096</v>
+        <v>13324</v>
       </c>
       <c r="B764" s="3" t="s">
-        <v>256</v>
+        <v>333</v>
       </c>
       <c r="C764" s="3" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="765" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A765" s="2">
-        <v>15101</v>
+        <v>15096</v>
       </c>
       <c r="B765" s="3" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="C765" s="3" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="766" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A766" s="2">
-        <v>15105</v>
+        <v>15101</v>
       </c>
       <c r="B766" s="3" t="s">
-        <v>446</v>
+        <v>250</v>
       </c>
       <c r="C766" s="3" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="767" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A767" s="2">
-        <v>15122</v>
+        <v>15105</v>
       </c>
       <c r="B767" s="3" t="s">
-        <v>92</v>
+        <v>446</v>
       </c>
       <c r="C767" s="3" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="768" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A768" s="2">
-        <v>15213</v>
+        <v>15122</v>
       </c>
       <c r="B768" s="3" t="s">
-        <v>162</v>
+        <v>92</v>
       </c>
       <c r="C768" s="3" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="769" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A769" s="2">
-        <v>15214</v>
+        <v>15213</v>
       </c>
       <c r="B769" s="3" t="s">
-        <v>796</v>
+        <v>162</v>
       </c>
       <c r="C769" s="3" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="770" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A770" s="2">
-        <v>15233</v>
+        <v>15214</v>
       </c>
       <c r="B770" s="3" t="s">
-        <v>12</v>
+        <v>796</v>
       </c>
       <c r="C770" s="3" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="771" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A771" s="2">
-        <v>15234</v>
+        <v>15233</v>
       </c>
       <c r="B771" s="3" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="C771" s="3" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="772" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A772" s="2">
-        <v>15245</v>
+        <v>15234</v>
       </c>
       <c r="B772" s="3" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="C772" s="3" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="773" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A773" s="2">
-        <v>15247</v>
+        <v>15245</v>
       </c>
       <c r="B773" s="3" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="C773" s="3" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="774" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A774" s="2">
-        <v>15249</v>
+        <v>15247</v>
       </c>
       <c r="B774" s="3" t="s">
-        <v>591</v>
+        <v>125</v>
       </c>
       <c r="C774" s="3" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="775" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A775" s="2">
-        <v>15253</v>
+        <v>15249</v>
       </c>
       <c r="B775" s="3" t="s">
-        <v>262</v>
+        <v>591</v>
       </c>
       <c r="C775" s="3" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="776" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A776" s="2">
-        <v>15254</v>
+        <v>15253</v>
       </c>
       <c r="B776" s="3" t="s">
-        <v>568</v>
+        <v>262</v>
       </c>
       <c r="C776" s="3" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="777" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A777" s="2">
-        <v>15255</v>
+        <v>15254</v>
       </c>
       <c r="B777" s="3" t="s">
-        <v>120</v>
+        <v>568</v>
       </c>
       <c r="C777" s="3" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="778" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A778" s="2">
-        <v>15256</v>
+        <v>15255</v>
       </c>
       <c r="B778" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C778" s="3" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="779" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A779" s="2">
-        <v>15261</v>
+        <v>15256</v>
       </c>
       <c r="B779" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="C779" s="3" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="780" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A780" s="2">
-        <v>15262</v>
+        <v>15261</v>
       </c>
       <c r="B780" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="C780" s="3" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="781" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A781" s="2">
-        <v>15264</v>
+        <v>15262</v>
       </c>
       <c r="B781" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="C781" s="3" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="782" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A782" s="2">
-        <v>15268</v>
+        <v>15264</v>
       </c>
       <c r="B782" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="C782" s="3" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="783" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A783" s="2">
-        <v>15276</v>
+        <v>15268</v>
       </c>
       <c r="B783" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="C783" s="3" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="784" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A784" s="2">
-        <v>15279</v>
+        <v>15276</v>
       </c>
       <c r="B784" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="C784" s="3" t="s">
         <v>998</v>
-      </c>
-[...1 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="785" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A785" s="2">
-        <v>15280</v>
+        <v>15279</v>
       </c>
       <c r="B785" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="C785" s="3" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="786" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A786" s="2">
-        <v>15281</v>
+        <v>15280</v>
       </c>
       <c r="B786" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C786" s="3" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="787" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A787" s="2">
-        <v>15282</v>
+        <v>15281</v>
       </c>
       <c r="B787" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C787" s="3" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
     </row>
     <row r="788" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A788" s="2">
-        <v>15283</v>
+        <v>15282</v>
       </c>
       <c r="B788" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C788" s="3" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="789" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A789" s="2">
-        <v>15284</v>
+        <v>15283</v>
       </c>
       <c r="B789" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C789" s="3" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="790" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A790" s="2">
-        <v>15285</v>
+        <v>15284</v>
       </c>
       <c r="B790" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C790" s="3" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
     </row>
     <row r="791" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A791" s="2">
-        <v>15286</v>
+        <v>15285</v>
       </c>
       <c r="B791" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C791" s="3" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="792" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A792" s="2">
-        <v>15287</v>
+        <v>15286</v>
       </c>
       <c r="B792" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C792" s="3" t="s">
         <v>1014</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="793" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A793" s="2">
-        <v>15288</v>
+        <v>15287</v>
       </c>
       <c r="B793" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C793" s="3" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="794" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A794" s="2">
-        <v>15291</v>
+        <v>15288</v>
       </c>
       <c r="B794" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C794" s="3" t="s">
         <v>1018</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="795" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A795" s="2">
-        <v>15292</v>
+        <v>15291</v>
       </c>
       <c r="B795" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C795" s="3" t="s">
         <v>1020</v>
-      </c>
-[...1 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="796" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A796" s="2">
-        <v>15296</v>
+        <v>15292</v>
       </c>
       <c r="B796" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C796" s="3" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
     </row>
     <row r="797" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A797" s="2">
-        <v>15297</v>
+        <v>15296</v>
       </c>
       <c r="B797" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C797" s="3" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="798" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A798" s="2">
-        <v>15298</v>
+        <v>15297</v>
       </c>
       <c r="B798" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C798" s="3" t="s">
         <v>1026</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="799" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A799" s="2">
-        <v>15299</v>
+        <v>15298</v>
       </c>
       <c r="B799" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C799" s="3" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="800" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A800" s="2">
-        <v>15300</v>
+        <v>15299</v>
       </c>
       <c r="B800" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C800" s="3" t="s">
         <v>1030</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="801" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A801" s="2">
-        <v>15301</v>
+        <v>15300</v>
       </c>
       <c r="B801" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C801" s="3" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="802" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A802" s="2">
-        <v>15303</v>
+        <v>15301</v>
       </c>
       <c r="B802" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C802" s="3" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="803" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A803" s="2">
-        <v>15304</v>
+        <v>15303</v>
       </c>
       <c r="B803" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C803" s="3" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="804" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A804" s="2">
-        <v>15305</v>
+        <v>15304</v>
       </c>
       <c r="B804" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C804" s="3" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039</v>
       </c>
     </row>
     <row r="805" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A805" s="2">
-        <v>15308</v>
+        <v>15305</v>
       </c>
       <c r="B805" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C805" s="3" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="806" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A806" s="2">
-        <v>15309</v>
+        <v>15308</v>
       </c>
       <c r="B806" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C806" s="3" t="s">
         <v>1042</v>
-      </c>
-[...1 lines deleted...]
-        <v>1043</v>
       </c>
     </row>
     <row r="807" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A807" s="2">
-        <v>15310</v>
+        <v>15309</v>
       </c>
       <c r="B807" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C807" s="3" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="808" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A808" s="2">
-        <v>15311</v>
+        <v>15310</v>
       </c>
       <c r="B808" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C808" s="3" t="s">
         <v>1046</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="809" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A809" s="2">
-        <v>15312</v>
+        <v>15311</v>
       </c>
       <c r="B809" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C809" s="3" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="810" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A810" s="2">
-        <v>15313</v>
+        <v>15312</v>
       </c>
       <c r="B810" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C810" s="3" t="s">
         <v>1050</v>
-      </c>
-[...1 lines deleted...]
-        <v>1051</v>
       </c>
     </row>
     <row r="811" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A811" s="2">
-        <v>15314</v>
+        <v>15313</v>
       </c>
       <c r="B811" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C811" s="3" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="812" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A812" s="2">
-        <v>15315</v>
+        <v>15314</v>
       </c>
       <c r="B812" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C812" s="3" t="s">
         <v>1054</v>
-      </c>
-[...1 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="813" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A813" s="2">
-        <v>15319</v>
+        <v>15315</v>
       </c>
       <c r="B813" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C813" s="3" t="s">
         <v>1056</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="814" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A814" s="2">
-        <v>15320</v>
+        <v>15319</v>
       </c>
       <c r="B814" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C814" s="3" t="s">
         <v>1058</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
     <row r="815" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A815" s="2">
-        <v>15323</v>
+        <v>15320</v>
       </c>
       <c r="B815" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C815" s="3" t="s">
         <v>1060</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="816" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A816" s="2">
-        <v>15324</v>
+        <v>15323</v>
       </c>
       <c r="B816" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C816" s="3" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
     </row>
     <row r="817" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A817" s="2">
-        <v>15325</v>
+        <v>15324</v>
       </c>
       <c r="B817" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C817" s="3" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="818" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A818" s="2">
-        <v>15326</v>
+        <v>15325</v>
       </c>
       <c r="B818" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C818" s="3" t="s">
         <v>1066</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="819" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A819" s="2">
-        <v>15327</v>
+        <v>15326</v>
       </c>
       <c r="B819" s="3" t="s">
-        <v>444</v>
+        <v>1067</v>
       </c>
       <c r="C819" s="3" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="820" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A820" s="2">
-        <v>15328</v>
+        <v>15327</v>
       </c>
       <c r="B820" s="3" t="s">
-        <v>667</v>
+        <v>444</v>
       </c>
       <c r="C820" s="3" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="821" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A821" s="2">
-        <v>15330</v>
+        <v>15328</v>
       </c>
       <c r="B821" s="3" t="s">
-        <v>284</v>
+        <v>667</v>
       </c>
       <c r="C821" s="3" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="822" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A822" s="2">
-        <v>15331</v>
+        <v>15330</v>
       </c>
       <c r="B822" s="3" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C822" s="3" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="823" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A823" s="2">
-        <v>15334</v>
+        <v>15331</v>
       </c>
       <c r="B823" s="3" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="C823" s="3" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="824" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A824" s="2">
-        <v>15335</v>
+        <v>15334</v>
       </c>
       <c r="B824" s="3" t="s">
-        <v>446</v>
+        <v>291</v>
       </c>
       <c r="C824" s="3" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="825" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A825" s="2">
-        <v>15336</v>
+        <v>15335</v>
       </c>
       <c r="B825" s="3" t="s">
-        <v>498</v>
+        <v>446</v>
       </c>
       <c r="C825" s="3" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="826" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A826" s="2">
-        <v>15337</v>
+        <v>15336</v>
       </c>
       <c r="B826" s="3" t="s">
-        <v>329</v>
+        <v>498</v>
       </c>
       <c r="C826" s="3" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="827" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A827" s="2">
-        <v>15338</v>
+        <v>15337</v>
       </c>
       <c r="B827" s="3" t="s">
-        <v>503</v>
+        <v>329</v>
       </c>
       <c r="C827" s="3" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="828" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A828" s="2">
-        <v>15340</v>
+        <v>15338</v>
       </c>
       <c r="B828" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="C828" s="3" t="s">
         <v>1077</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="829" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A829" s="2">
-        <v>15341</v>
+        <v>15340</v>
       </c>
       <c r="B829" s="3" t="s">
-        <v>160</v>
+        <v>1078</v>
       </c>
       <c r="C829" s="3" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="830" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A830" s="2">
-        <v>15342</v>
+        <v>15341</v>
       </c>
       <c r="B830" s="3" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="C830" s="3" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="831" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A831" s="2">
-        <v>15343</v>
+        <v>15342</v>
       </c>
       <c r="B831" s="3" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="C831" s="3" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="832" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A832" s="2">
-        <v>15345</v>
+        <v>15343</v>
       </c>
       <c r="B832" s="3" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="C832" s="3" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="833" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A833" s="2">
-        <v>15346</v>
+        <v>15345</v>
       </c>
       <c r="B833" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C833" s="3" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="834" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A834" s="2">
-        <v>15347</v>
+        <v>15346</v>
       </c>
       <c r="B834" s="3" t="s">
-        <v>262</v>
+        <v>174</v>
       </c>
       <c r="C834" s="3" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="835" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A835" s="2">
-        <v>15348</v>
+        <v>15347</v>
       </c>
       <c r="B835" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C835" s="3" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="836" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A836" s="2">
-        <v>15349</v>
+        <v>15348</v>
       </c>
       <c r="B836" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C836" s="3" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="837" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A837" s="2">
-        <v>15350</v>
+        <v>15349</v>
       </c>
       <c r="B837" s="3" t="s">
-        <v>3</v>
+        <v>1088</v>
       </c>
       <c r="C837" s="3" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="838" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A838" s="2">
-        <v>15352</v>
+        <v>15350</v>
       </c>
       <c r="B838" s="3" t="s">
-        <v>142</v>
+        <v>3</v>
       </c>
       <c r="C838" s="3" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="839" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A839" s="2">
-        <v>15373</v>
+        <v>15352</v>
       </c>
       <c r="B839" s="3" t="s">
-        <v>174</v>
+        <v>142</v>
       </c>
       <c r="C839" s="3" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="840" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A840" s="2">
-        <v>15374</v>
+        <v>15373</v>
       </c>
       <c r="B840" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C840" s="3" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="841" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A841" s="2">
-        <v>15375</v>
+        <v>15374</v>
       </c>
       <c r="B841" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C841" s="3" t="s">
         <v>1093</v>
+      </c>
+    </row>
+    <row r="842" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A842" s="2">
+        <v>15375</v>
+      </c>
+      <c r="B842" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C842" s="3" t="s">
+        <v>1094</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">