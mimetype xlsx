--- v1 (2026-07-31)
+++ v2 (2026-09-15)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Професії" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1685" uniqueCount="1095">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1691" uniqueCount="1098">
   <si>
     <t>Ідентифікатор професії</t>
   </si>
   <si>
     <t>Код професії</t>
   </si>
   <si>
     <t>Назва професії</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>Агент з постачання</t>
   </si>
   <si>
     <t>7241.1</t>
   </si>
   <si>
     <t>Дефектоскопіст з магнітного контролю</t>
   </si>
   <si>
     <t>7243.1</t>
   </si>
   <si>
@@ -721,2120 +721,2117 @@
   <si>
     <t>Машиніст електропоїзда</t>
   </si>
   <si>
     <t>8312.2</t>
   </si>
   <si>
     <t>Сигналіст</t>
   </si>
   <si>
     <t>Складач поїздів</t>
   </si>
   <si>
     <t>8321.2</t>
   </si>
   <si>
     <t>Водій мототранспортних засобів</t>
   </si>
   <si>
     <t>8322.2</t>
   </si>
   <si>
     <t>Водій автотранспортних засобів</t>
   </si>
   <si>
-    <t>8332.1</t>
+    <t>9211</t>
+  </si>
+  <si>
+    <t>Препаратор (ветеринарна медицина)</t>
+  </si>
+  <si>
+    <t>9332</t>
+  </si>
+  <si>
+    <t>Прийомоздавальник вантажу та багажу</t>
+  </si>
+  <si>
+    <t>Прийомоздавальник вантажу та багажу в поїздах</t>
+  </si>
+  <si>
+    <t>Конторський (офісний) службовець (бухгалтерія)</t>
+  </si>
+  <si>
+    <t>Стюард (послуги у дорозі)</t>
+  </si>
+  <si>
+    <t>Декоратор вітрин</t>
+  </si>
+  <si>
+    <t>7111</t>
+  </si>
+  <si>
+    <t>Респіраторник</t>
+  </si>
+  <si>
+    <t>Стовбуровий (підземний)</t>
+  </si>
+  <si>
+    <t>7124</t>
+  </si>
+  <si>
+    <t>Реставратор пам'яток дерев'яної архітектури</t>
+  </si>
+  <si>
+    <t>7129</t>
+  </si>
+  <si>
+    <t>Монтажник систем утеплення будівель</t>
+  </si>
+  <si>
+    <t>7132</t>
+  </si>
+  <si>
+    <t>Паркетник</t>
+  </si>
+  <si>
+    <t>7139</t>
+  </si>
+  <si>
+    <t>Опоряджувальник будівельний</t>
+  </si>
+  <si>
+    <t>7214</t>
+  </si>
+  <si>
+    <t>Суднокорпусник-ремонтник</t>
+  </si>
+  <si>
+    <t>7219</t>
+  </si>
+  <si>
+    <t>Зварник</t>
+  </si>
+  <si>
+    <t>4229</t>
+  </si>
+  <si>
+    <t>Оператор телекомунікаційних послуг</t>
+  </si>
+  <si>
+    <t>Пастижер</t>
+  </si>
+  <si>
+    <t>Рятувальник-кінолог</t>
+  </si>
+  <si>
+    <t>Гірник підземний</t>
+  </si>
+  <si>
+    <t>Прохідник</t>
+  </si>
+  <si>
+    <t>Тунельний робітник</t>
+  </si>
+  <si>
+    <t>7134</t>
+  </si>
+  <si>
+    <t>Ізолювальник на гідроізоляції</t>
+  </si>
+  <si>
+    <t>7136</t>
+  </si>
+  <si>
+    <t>Слюсар-сантехнік</t>
+  </si>
+  <si>
+    <t>3118</t>
+  </si>
+  <si>
+    <t>Кресляр-конструктор</t>
+  </si>
+  <si>
+    <t>Черговий з приймання і відправлення поїздів метрополітену</t>
+  </si>
+  <si>
+    <t>Перекладач жестової мови</t>
+  </si>
+  <si>
+    <t>Замірник на топографо-геодезичних і маркшейдерських роботах</t>
+  </si>
+  <si>
+    <t>7142</t>
+  </si>
+  <si>
+    <t>Опоряджувальник виробів з деревини</t>
+  </si>
+  <si>
+    <t>7231</t>
+  </si>
+  <si>
+    <t>Слюсар з паливної апаратури</t>
+  </si>
+  <si>
+    <t>7233</t>
+  </si>
+  <si>
+    <t>Слюсар з ремонту сільськогосподарських машин та устаткування</t>
+  </si>
+  <si>
+    <t>7241</t>
+  </si>
+  <si>
+    <t>Акумуляторник</t>
+  </si>
+  <si>
+    <t>Електромеханік з ліфтів</t>
+  </si>
+  <si>
+    <t>Електрослюсар (слюсар) черговий та з ремонту устаткування</t>
+  </si>
+  <si>
+    <t>7243</t>
+  </si>
+  <si>
+    <t>Монтажник зв'язку - антенник</t>
+  </si>
+  <si>
+    <t>Оператор пульта керування устаткуванням житлових і громадських будівель</t>
+  </si>
+  <si>
+    <t>7244</t>
+  </si>
+  <si>
+    <t>Монтажник устаткування зв'язку</t>
+  </si>
+  <si>
+    <t>7311</t>
+  </si>
+  <si>
+    <t>Електромеханік з ремонту та обслуговування медичного рентгенівського устаткування</t>
+  </si>
+  <si>
+    <t>7332</t>
+  </si>
+  <si>
+    <t>Плетільник меблів</t>
+  </si>
+  <si>
+    <t>7435</t>
+  </si>
+  <si>
+    <t>Закрійник</t>
+  </si>
+  <si>
+    <t>7437</t>
+  </si>
+  <si>
+    <t>Оббивальник меблів</t>
+  </si>
+  <si>
+    <t>8111</t>
+  </si>
+  <si>
+    <t>Машиніст гірничих виїмкових машин</t>
+  </si>
+  <si>
+    <t>Машиніст навантажувально-доставочної машини</t>
+  </si>
+  <si>
+    <t>8112</t>
+  </si>
+  <si>
+    <t>Агломератник</t>
+  </si>
+  <si>
+    <t>Розпилювач каменю (оброблення каменю)</t>
+  </si>
+  <si>
+    <t>8113</t>
+  </si>
+  <si>
+    <t>Моторист цементувального агрегата</t>
+  </si>
+  <si>
+    <t>Оператор з гідравлічного розривання пластів</t>
+  </si>
+  <si>
+    <t>8122</t>
+  </si>
+  <si>
+    <t>Оператор поста керування станом гарячої прокатки</t>
+  </si>
+  <si>
+    <t>8139</t>
+  </si>
+  <si>
+    <t>Заготівник абразивної маси</t>
+  </si>
+  <si>
+    <t>8155</t>
+  </si>
+  <si>
+    <t>Оператор технологічних установок</t>
+  </si>
+  <si>
+    <t>8162</t>
+  </si>
+  <si>
+    <t>Машиніст котлів</t>
+  </si>
+  <si>
+    <t>8211</t>
+  </si>
+  <si>
+    <t>Верстатник широкого профілю</t>
+  </si>
+  <si>
+    <t>Оператор верстатів з програмним керуванням</t>
+  </si>
+  <si>
+    <t>8229</t>
+  </si>
+  <si>
+    <t>Лакувальник</t>
+  </si>
+  <si>
+    <t>8275</t>
+  </si>
+  <si>
+    <t>Апаратник стерилізації консервів (виробництво фруктових та овочевих консервів)</t>
+  </si>
+  <si>
+    <t>8331</t>
+  </si>
+  <si>
+    <t>Машиніст-оператор дощувальних машин та агрегатів</t>
+  </si>
+  <si>
+    <t>Тракторист</t>
+  </si>
+  <si>
+    <t>Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва</t>
+  </si>
+  <si>
+    <t>8332</t>
+  </si>
+  <si>
+    <t>Машиніст дорожньо-транспортних машин</t>
+  </si>
+  <si>
+    <t>8333</t>
+  </si>
+  <si>
+    <t>Лебідник</t>
+  </si>
+  <si>
+    <t>8340</t>
+  </si>
+  <si>
+    <t>Моторист (машиніст)</t>
+  </si>
+  <si>
+    <t>7211</t>
+  </si>
+  <si>
+    <t>Обрубувач</t>
+  </si>
+  <si>
+    <t>7213</t>
+  </si>
+  <si>
+    <t>Рихтувальник кузовів</t>
+  </si>
+  <si>
+    <t>7223</t>
+  </si>
+  <si>
+    <t>Налагоджувальник ковальсько-пресового устаткування</t>
+  </si>
+  <si>
+    <t>Слюсар з обслуговування теплових пунктів</t>
+  </si>
+  <si>
+    <t>Електромонтер з обслуговування електроустаткування електростанцій</t>
+  </si>
+  <si>
+    <t>Електромонтер з ремонту та обслуговування пристроїв сигналізації, централізації та блокування</t>
+  </si>
+  <si>
+    <t>7242</t>
+  </si>
+  <si>
+    <t>Електрорадіомонтажник судновий</t>
+  </si>
+  <si>
+    <t>7313</t>
+  </si>
+  <si>
+    <t>Огранувальник вставок для ювелірних та художніх виробів</t>
+  </si>
+  <si>
+    <t>Ювелір-монтувальник</t>
+  </si>
+  <si>
+    <t>7331</t>
+  </si>
+  <si>
+    <t>Різьбяр по дереву та бересту</t>
+  </si>
+  <si>
+    <t>Флорист</t>
+  </si>
+  <si>
+    <t>7411</t>
+  </si>
+  <si>
+    <t>Формувальник ковбасних виробів</t>
+  </si>
+  <si>
+    <t>7412</t>
+  </si>
+  <si>
+    <t>Кулінар борошняних виробів</t>
+  </si>
+  <si>
+    <t>Пекар</t>
+  </si>
+  <si>
+    <t>Формувальник тіста</t>
+  </si>
+  <si>
+    <t>Грохотник</t>
+  </si>
+  <si>
+    <t>Машиніст з цементування свердловин</t>
+  </si>
+  <si>
+    <t>8163</t>
+  </si>
+  <si>
+    <t>Оглядач гідротехнічних об'єктів</t>
+  </si>
+  <si>
+    <t>Контролер верстатних та слюсарних робіт (верстатні роботи)</t>
+  </si>
+  <si>
+    <t>Свердлувальник</t>
+  </si>
+  <si>
+    <t>8212</t>
+  </si>
+  <si>
+    <t>Формувальник залізобетонних виробів та конструкцій</t>
+  </si>
+  <si>
+    <t>Машиніст шприц-машини</t>
+  </si>
+  <si>
+    <t>8262</t>
+  </si>
+  <si>
+    <t>В'язальник трикотажних виробів та полотна</t>
+  </si>
+  <si>
+    <t>Ткач</t>
+  </si>
+  <si>
+    <t>8266</t>
+  </si>
+  <si>
+    <t>Складальник верху взуття</t>
+  </si>
+  <si>
+    <t>8272</t>
+  </si>
+  <si>
+    <t>Апаратник пастеризації та охолодження молока</t>
+  </si>
+  <si>
+    <t>8278</t>
+  </si>
+  <si>
+    <t>Готувач живильних розчинів</t>
+  </si>
+  <si>
+    <t>8284</t>
+  </si>
+  <si>
+    <t>Монтувальник шин</t>
+  </si>
+  <si>
+    <t>8290</t>
+  </si>
+  <si>
+    <t>Машиніст машини для ізоляції газонафтопродуктопроводів</t>
+  </si>
+  <si>
+    <t>Оператор дефектоскопного візка</t>
+  </si>
+  <si>
+    <t>Машиніст скрепера (будівельні, монтажні та ремонтно-будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Машиніст підіймальної машини</t>
+  </si>
+  <si>
+    <t>9152</t>
+  </si>
+  <si>
+    <t>Черговий біля ескалатора</t>
+  </si>
+  <si>
+    <t>Сушильник стрижнів, форм та формувальних матеріалів</t>
+  </si>
+  <si>
+    <t>Манікюрник</t>
+  </si>
+  <si>
+    <t>5163</t>
+  </si>
+  <si>
+    <t>Молодший інспектор (пенітенціарна система)</t>
+  </si>
+  <si>
+    <t>Рятувальник-верхолаз</t>
+  </si>
+  <si>
+    <t>Сапер (розмінування)</t>
+  </si>
+  <si>
+    <t>Інкасатор-водій автотранспортних засобів</t>
+  </si>
+  <si>
+    <t>Гример-пастижер</t>
+  </si>
+  <si>
+    <t>Налагоджувальник устаткування у виробництві харчової продукції</t>
+  </si>
+  <si>
+    <t>7232</t>
+  </si>
+  <si>
+    <t>Слюсар-складальник літальних апаратів</t>
+  </si>
+  <si>
+    <t>Слюсар аварійно-відновлювальних робіт</t>
+  </si>
+  <si>
+    <t>Слюсар з ремонту парогазотурбінного устаткування</t>
+  </si>
+  <si>
+    <t>7239</t>
+  </si>
+  <si>
+    <t>Авторемонтник</t>
+  </si>
+  <si>
+    <t>Електрик судновий</t>
+  </si>
+  <si>
+    <t>Монтажник інформаційно-комунікаційного устаткування</t>
+  </si>
+  <si>
+    <t>7245</t>
+  </si>
+  <si>
+    <t>Кабельник-спаювальник</t>
+  </si>
+  <si>
+    <t>7120</t>
+  </si>
+  <si>
+    <t>Монтажник будівельний</t>
+  </si>
+  <si>
+    <t>7221</t>
+  </si>
+  <si>
+    <t>Оператор-коваль на автоматичних і напівавтоматичних лініях</t>
+  </si>
+  <si>
+    <t>Налагоджувальник формувальних і стрижньових машин</t>
+  </si>
+  <si>
+    <t>Слюсар-складальник двигунів</t>
+  </si>
+  <si>
+    <t>Пресувальник колісних пар</t>
+  </si>
+  <si>
+    <t>Електромеханік торговельного та холодильного устаткування</t>
+  </si>
+  <si>
+    <t>Електромонтер з обслуговування бурових</t>
+  </si>
+  <si>
+    <t>Налагоджувальник приладів, апаратури та систем автоматичного контролю, регулювання та керування (налагоджувальник КВП та автоматики)</t>
+  </si>
+  <si>
+    <t>Слюсар-електрик з ремонту електроустаткування</t>
+  </si>
+  <si>
+    <t>Монтажник радіоелектронної апаратури та приладів</t>
+  </si>
+  <si>
+    <t>7324</t>
+  </si>
+  <si>
+    <t>Художник розмалювання по дереву</t>
+  </si>
+  <si>
+    <t>7422</t>
+  </si>
+  <si>
+    <t>Модельник дерев'яних моделей</t>
+  </si>
+  <si>
+    <t>Машиніст екскаватора</t>
+  </si>
+  <si>
+    <t>Оператор з випробування свердловин</t>
+  </si>
+  <si>
+    <t>Помічник бурильника капітального ремонту свердловин</t>
+  </si>
+  <si>
+    <t>Забивач худоби</t>
+  </si>
+  <si>
+    <t>Фаршомісильник</t>
+  </si>
+  <si>
+    <t>7413</t>
+  </si>
+  <si>
+    <t>Майстер з виробництва незбираномолочної та кисломолочної продукції</t>
+  </si>
+  <si>
+    <t>8121</t>
+  </si>
+  <si>
+    <t>Контролер у виробництві чорних металів</t>
+  </si>
+  <si>
+    <t>Електролізник розплавлених солей</t>
+  </si>
+  <si>
+    <t>Машиніст преса</t>
+  </si>
+  <si>
+    <t>Укладач маси на мішалках</t>
+  </si>
+  <si>
+    <t>8151</t>
+  </si>
+  <si>
+    <t>Апаратник хімводоочищення електростанції</t>
+  </si>
+  <si>
+    <t>8152</t>
+  </si>
+  <si>
+    <t>Апаратник спалювання</t>
+  </si>
+  <si>
+    <t>8154</t>
+  </si>
+  <si>
+    <t>Апаратник кристалізації</t>
+  </si>
+  <si>
+    <t>Машиніст технологічних насосів</t>
+  </si>
+  <si>
+    <t>Машиніст-обхідник з турбінного устаткування</t>
+  </si>
+  <si>
+    <t>Старший машиніст турбінного відділення</t>
+  </si>
+  <si>
+    <t>Машиніст насосних установок</t>
+  </si>
+  <si>
+    <t>8265</t>
+  </si>
+  <si>
+    <t>Машиніст промивальної машини</t>
+  </si>
+  <si>
+    <t>8274</t>
+  </si>
+  <si>
+    <t>Машиніст тістомісильних машин</t>
+  </si>
+  <si>
+    <t>8311</t>
+  </si>
+  <si>
+    <t>Машиніст дизель-поїзда</t>
+  </si>
+  <si>
+    <t>Машиніст екскаватора роторного</t>
+  </si>
+  <si>
+    <t>Машиніст механічного устаткування землесосних плавучих несамохідних снарядів та ґрунтонасосних установок</t>
+  </si>
+  <si>
+    <t>Машиніст автовишки та автогідропідіймача</t>
+  </si>
+  <si>
+    <t>9132</t>
+  </si>
+  <si>
+    <t>Каштелян</t>
+  </si>
+  <si>
+    <t>Підручний сталевара конверторного виробництва (конвертера)</t>
+  </si>
+  <si>
+    <t>Машиніст змішувача асфальтобетону пересувного</t>
+  </si>
+  <si>
+    <t>8221</t>
+  </si>
+  <si>
+    <t>Апаратник стерилізації</t>
+  </si>
+  <si>
+    <t>8252</t>
+  </si>
+  <si>
+    <t>Машиніст блоковставлювальної машини</t>
+  </si>
+  <si>
+    <t>8282</t>
+  </si>
+  <si>
+    <t>Намотувальник котушок трансформаторів</t>
+  </si>
+  <si>
+    <t>Машиніст тягового агрегата</t>
+  </si>
+  <si>
+    <t>Механізатор (докер-механізатор) комплексної бригади на навантажувально-розвантажувальних роботах</t>
+  </si>
+  <si>
+    <t>9311</t>
+  </si>
+  <si>
+    <t>Лаборант-колектор</t>
+  </si>
+  <si>
+    <t>Роздавальник вибухових матеріалів</t>
+  </si>
+  <si>
+    <t>Стрілець</t>
+  </si>
+  <si>
+    <t>Бригадир (звільнений) з поточного утримання й ремонту колій та штучних споруд</t>
+  </si>
+  <si>
+    <t>7131</t>
+  </si>
+  <si>
+    <t>Покрівельник рулонних покрівель та покрівель із штучних матеріалів</t>
+  </si>
+  <si>
+    <t>Монтажник зовнішніх трубопроводів</t>
+  </si>
+  <si>
+    <t>Монтажник санітарно-технічного устаткування</t>
+  </si>
+  <si>
+    <t>Стрижневик машинного формування</t>
+  </si>
+  <si>
+    <t>Слюсар з експлуатації та ремонту газового устаткування</t>
+  </si>
+  <si>
+    <t>Електромонтер з експлуатації електролічильників</t>
+  </si>
+  <si>
+    <t>Електрослюсар з обслуговування автоматики та засобів вимірювань електростанцій</t>
+  </si>
+  <si>
+    <t>Електрослюсар підземний</t>
+  </si>
+  <si>
+    <t>Радіомеханік з обслуговування та ремонту радіотелевізійної апаратури</t>
+  </si>
+  <si>
+    <t>Педикюрник</t>
+  </si>
+  <si>
+    <t>Монтажник технологічного устаткування та пов'язаних з ним конструкцій</t>
+  </si>
+  <si>
+    <t>Монтажник устаткування котельних установок</t>
+  </si>
+  <si>
+    <t>Електромонтер лінійних споруд електрозв'язку та проводового мовлення</t>
+  </si>
+  <si>
+    <t>Сортувальник алмазів (гранувальне виробництво)</t>
+  </si>
+  <si>
+    <t>Реставратор виробів з дерева</t>
+  </si>
+  <si>
+    <t>Рубач м'яса на ринку</t>
+  </si>
+  <si>
+    <t>Кондитер судновий</t>
+  </si>
+  <si>
+    <t>Дозувальник гарячого повертання</t>
+  </si>
+  <si>
+    <t>Машиніст установок збагачення та брикетування</t>
+  </si>
+  <si>
+    <t>Оператор поста керування станом холодного прокату</t>
+  </si>
+  <si>
+    <t>Монтажник устаткування холодильних установок</t>
+  </si>
+  <si>
+    <t>Слюсар з ремонту колійних машин та механізмів</t>
+  </si>
+  <si>
+    <t>Слюсар з ремонту технологічних установок</t>
+  </si>
+  <si>
+    <t>Слюсар з такелажу й вантажозахватних пристроїв</t>
+  </si>
+  <si>
+    <t>Слюсар-електромонтажник</t>
+  </si>
+  <si>
+    <t>Контролер художніх виробів</t>
+  </si>
+  <si>
+    <t>Виробник художніх виробів з лози</t>
+  </si>
+  <si>
+    <t>8124</t>
+  </si>
+  <si>
+    <t>Пресувальник гарячих труб</t>
+  </si>
+  <si>
+    <t>8131</t>
+  </si>
+  <si>
+    <t>Скловар</t>
+  </si>
+  <si>
+    <t>Контролер абразивних матеріалів та виробів</t>
+  </si>
+  <si>
+    <t>Машиніст електролафета</t>
+  </si>
+  <si>
+    <t>Пресувальник вогнетривких виробів</t>
+  </si>
+  <si>
+    <t>8143</t>
+  </si>
+  <si>
+    <t>Машиніст папероробної (картоноробної) машини (сіткар)</t>
+  </si>
+  <si>
+    <t>Апаратник плавлення</t>
+  </si>
+  <si>
+    <t>Апаратник вуглезбагачення</t>
+  </si>
+  <si>
+    <t>Машиніст млинів (збагачення та брикетування вугілля)</t>
+  </si>
+  <si>
+    <t>Оператор пульта керування</t>
+  </si>
+  <si>
+    <t>Бурильник експлуатаційного та розвідувального буріння свердловин на нафту та газ</t>
+  </si>
+  <si>
+    <t>Плавильник металу та сплавів</t>
+  </si>
+  <si>
+    <t>8159</t>
+  </si>
+  <si>
+    <t>Переробник радіоактивних відходів</t>
+  </si>
+  <si>
+    <t>Контролер бетонних та залізобетонних виробів і конструкцій</t>
+  </si>
+  <si>
+    <t>Апаратник синтезу</t>
+  </si>
+  <si>
+    <t>Апаратник</t>
+  </si>
+  <si>
+    <t>Машиніст (кочегар) котельні</t>
+  </si>
+  <si>
+    <t>Апаратник хімводоочищення</t>
+  </si>
+  <si>
+    <t>Ремонтувальник русловий</t>
+  </si>
+  <si>
+    <t>Зуборізальник</t>
+  </si>
+  <si>
+    <t>Маслороб</t>
+  </si>
+  <si>
+    <t>8240</t>
+  </si>
+  <si>
+    <t>Оператор на автоматичних та напівавтоматичних лініях у деревообробленні</t>
+  </si>
+  <si>
+    <t>8251</t>
+  </si>
+  <si>
+    <t>Друкар високого друкування</t>
+  </si>
+  <si>
+    <t>Реставратор декоративно-художніх фарбувань</t>
+  </si>
+  <si>
+    <t>Стрижневик ручного формування</t>
+  </si>
+  <si>
+    <t>Котельник</t>
+  </si>
+  <si>
+    <t>Коваль на молотах і пресах</t>
+  </si>
+  <si>
+    <t>Налагоджувальник сільськогосподарських машин та тракторів</t>
+  </si>
+  <si>
+    <t>Контролер складально-монтажних та ремонтних робіт</t>
+  </si>
+  <si>
+    <t>Слюсар будівельний</t>
+  </si>
+  <si>
+    <t>Слюсар з виготовлення вузлів та деталей санітарно-технічних систем</t>
+  </si>
+  <si>
+    <t>Слюсар з виготовлення деталей та вузлів систем вентиляції, кондиціювання повітря, пневмотранспорту й аспірації</t>
+  </si>
+  <si>
+    <t>Слюсар-судноремонтник</t>
+  </si>
+  <si>
+    <t>Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
+  </si>
+  <si>
+    <t>8263</t>
+  </si>
+  <si>
+    <t>Вишивальник</t>
+  </si>
+  <si>
+    <t>Бісквітник</t>
+  </si>
+  <si>
+    <t>Варник харчової сировини та продуктів (виробництво фруктових та овочевих консервів)</t>
+  </si>
+  <si>
+    <t>8276</t>
+  </si>
+  <si>
+    <t>Різальник буряків</t>
+  </si>
+  <si>
+    <t>Лаборант з фізико-механічних випробувань</t>
+  </si>
+  <si>
+    <t>Слюсар з контрольно-вимірювальних приладів та автоматики (електромеханіка)</t>
+  </si>
+  <si>
+    <t>Ювелір (ювелір-модельєр)</t>
+  </si>
+  <si>
+    <t>7344</t>
+  </si>
+  <si>
+    <t>Фотограф (фотороботи)</t>
+  </si>
+  <si>
+    <t>Ізолювальник (ізоляційні роботи)</t>
+  </si>
+  <si>
+    <t>Складальник-добудовник судновий</t>
+  </si>
+  <si>
+    <t>Машиніст крана (кранівник)</t>
+  </si>
+  <si>
+    <t>9142</t>
+  </si>
+  <si>
+    <t>Дезінфектор</t>
+  </si>
+  <si>
+    <t>9333</t>
+  </si>
+  <si>
+    <t>Вантажник</t>
+  </si>
+  <si>
+    <t>7442</t>
+  </si>
+  <si>
+    <t>Взуттьовик з ремонту взуття</t>
+  </si>
+  <si>
+    <t>Фільтрувальник</t>
+  </si>
+  <si>
+    <t>Оброблювач поверхневих дефектів металу (сталеплавильне та прокатне виробництва)</t>
+  </si>
+  <si>
+    <t>Клеймувальник гарячого металу (трубне виробництво)</t>
+  </si>
+  <si>
+    <t>8273</t>
+  </si>
+  <si>
+    <t>Мельник</t>
+  </si>
+  <si>
+    <t>Машиніст тістообробних машин</t>
+  </si>
+  <si>
+    <t>Оброблювач виноматеріалів та вина</t>
+  </si>
+  <si>
+    <t>Машиніст незнімної дрезини</t>
+  </si>
+  <si>
+    <t>8312</t>
+  </si>
+  <si>
+    <t>Черговий по переїзду</t>
+  </si>
+  <si>
+    <t>Копрівник</t>
+  </si>
+  <si>
+    <t>Машиніст скрепера (скреперист)</t>
+  </si>
+  <si>
+    <t>8334</t>
+  </si>
+  <si>
+    <t>Водій навантажувача</t>
+  </si>
+  <si>
+    <t>8339</t>
+  </si>
+  <si>
+    <t>Машиніст підіймально-транспортних машин</t>
+  </si>
+  <si>
+    <t>Боцман</t>
+  </si>
+  <si>
+    <t>Моторист самостійного керування судновим двигуном</t>
+  </si>
+  <si>
+    <t>Сторож</t>
+  </si>
+  <si>
+    <t>Апаратник приготування емульсій</t>
+  </si>
+  <si>
+    <t>Апаратник підготовки сировини та відпускання напівфабрикатів і продукції</t>
+  </si>
+  <si>
+    <t>Машиніст компресора пересувного з двигуном внутрішнього згоряння</t>
+  </si>
+  <si>
+    <t>Фрезерувальник</t>
+  </si>
+  <si>
+    <t>8231</t>
+  </si>
+  <si>
+    <t>Пресувальник-вулканізаторник</t>
+  </si>
+  <si>
+    <t>8271</t>
+  </si>
+  <si>
+    <t>Контролер харчової продукції (виробництво м'ясних та рибних продуктів)</t>
+  </si>
+  <si>
+    <t>Оператор лінії у виробництві харчової продукції (виробництво м'ясних продуктів)</t>
+  </si>
+  <si>
+    <t>Дражувальник</t>
+  </si>
+  <si>
+    <t>Слюсар-складальник радіоелектронної апаратури та приладів</t>
+  </si>
+  <si>
+    <t>8322</t>
+  </si>
+  <si>
+    <t>Контролер технічного стану автомототранспортних засобів (автотранспорт)</t>
+  </si>
+  <si>
+    <t>Машиніст автогрейдера</t>
+  </si>
+  <si>
+    <t>Машиніст копра</t>
+  </si>
+  <si>
+    <t>Машиніст автопідіймача (автодрабини) пожежного пересувного</t>
+  </si>
+  <si>
+    <t>5129</t>
+  </si>
+  <si>
+    <t>Майстер ресторанного обслуговування</t>
+  </si>
+  <si>
+    <t>Люковий (гірничі роботи)</t>
+  </si>
+  <si>
+    <t>Верхолаз</t>
+  </si>
+  <si>
+    <t>7135</t>
+  </si>
+  <si>
+    <t>Скляр</t>
+  </si>
+  <si>
+    <t>Контролер водопровідного господарства</t>
+  </si>
+  <si>
+    <t>7215</t>
+  </si>
+  <si>
+    <t>Ланцюгов'язальник</t>
+  </si>
+  <si>
+    <t>Пресувальник брухту та відходів металу</t>
+  </si>
+  <si>
+    <t>Дозиметрист</t>
+  </si>
+  <si>
+    <t>Контролер з неруйнівного контролю</t>
+  </si>
+  <si>
+    <t>Електромонтер охоронно-пожежної сигналізації</t>
+  </si>
+  <si>
+    <t>Складальник окулярів</t>
+  </si>
+  <si>
+    <t>Інкасатор</t>
+  </si>
+  <si>
+    <t>Колій плит та блоків</t>
+  </si>
+  <si>
+    <t>Деревообробник будівельний</t>
+  </si>
+  <si>
+    <t>Слюсар з експлуатації та ремонту підземних газопроводів</t>
+  </si>
+  <si>
+    <t>Трубопровідник лінійний</t>
+  </si>
+  <si>
+    <t>Стропальник</t>
+  </si>
+  <si>
+    <t>7216</t>
+  </si>
+  <si>
+    <t>Водолаз</t>
+  </si>
+  <si>
+    <t>Різальник металу на ножицях і пресах</t>
+  </si>
+  <si>
+    <t>Налагоджувальник поліграфічного устаткування</t>
+  </si>
+  <si>
+    <t>Вишкомонтажник</t>
+  </si>
+  <si>
+    <t>Монтажник устаткування атомних електричних станцій</t>
+  </si>
+  <si>
+    <t>Токар судновий</t>
+  </si>
+  <si>
+    <t>Електромонтажник силових мереж та електроустаткування</t>
+  </si>
+  <si>
+    <t>Електромонтер з ремонту апаратури, релейного захисту й автоматики</t>
+  </si>
+  <si>
+    <t>Електрослюсар з ремонту електричних машин</t>
+  </si>
+  <si>
+    <t>Поїзний електромеханік</t>
+  </si>
+  <si>
+    <t>В'язальник схемних джгутів, кабелів та шнурів</t>
+  </si>
+  <si>
+    <t>Електромонтер станційного устаткування телефонного зв'язку</t>
+  </si>
+  <si>
+    <t>Монтер кабельного виробництва</t>
+  </si>
+  <si>
+    <t>Кінолог</t>
+  </si>
+  <si>
+    <t>Робітник з комплексного обслуговування й ремонту будинків</t>
+  </si>
+  <si>
+    <t>Покрівельник сталевих покрівель</t>
+  </si>
+  <si>
+    <t>Вітражник</t>
+  </si>
+  <si>
+    <t>Монтажник технологічних трубопроводів</t>
+  </si>
+  <si>
+    <t>7143</t>
+  </si>
+  <si>
+    <t>Піскоструминник</t>
+  </si>
+  <si>
+    <t>Бляхар</t>
+  </si>
+  <si>
+    <t>Контролер брухту та відходів металу</t>
+  </si>
+  <si>
+    <t>Коваль ручного кування</t>
+  </si>
+  <si>
+    <t>Черговий станційного поста телекерування</t>
+  </si>
+  <si>
+    <t>Гірник очисного забою</t>
+  </si>
+  <si>
+    <t>Набирач проб у шахті</t>
+  </si>
+  <si>
+    <t>Ізолювальник з термоізоляції</t>
+  </si>
+  <si>
+    <t>Слюсар з аварійно-відбудовних робіт у газовому господарстві</t>
+  </si>
+  <si>
+    <t>7141</t>
+  </si>
+  <si>
+    <t>Маляр з оброблення декорацій</t>
+  </si>
+  <si>
+    <t>Такелажник</t>
+  </si>
+  <si>
+    <t>Коваль-штампувальник</t>
+  </si>
+  <si>
+    <t>Машиніст на молотах, пресах та маніпуляторах</t>
+  </si>
+  <si>
+    <t>Сортувальник діамантів</t>
+  </si>
+  <si>
+    <t>Виробник художніх виробів з металу</t>
+  </si>
+  <si>
+    <t>7345</t>
+  </si>
+  <si>
+    <t>Брошурувальник</t>
+  </si>
+  <si>
+    <t>Цукерник</t>
+  </si>
+  <si>
+    <t>Маслороб-майстер</t>
+  </si>
+  <si>
+    <t>Модистка головних уборів</t>
+  </si>
+  <si>
+    <t>Дозувальник</t>
+  </si>
+  <si>
+    <t>Сепараторник (збагачення)</t>
+  </si>
+  <si>
+    <t>Машиніст підіймача для випробування свердловин</t>
+  </si>
+  <si>
+    <t>Виконавець художньо-оформлювальних робіт</t>
+  </si>
+  <si>
+    <t>5162</t>
+  </si>
+  <si>
+    <t>Поліцейський (за спеціалізаціями)</t>
+  </si>
+  <si>
+    <t>Командир відділення оперативно-рятувальної служби цивільного захисту</t>
+  </si>
+  <si>
+    <t>Контролер на контрольно-пропускному пункті</t>
+  </si>
+  <si>
+    <t>Вальник лісу</t>
+  </si>
+  <si>
+    <t>7122</t>
+  </si>
+  <si>
+    <t>Пічник</t>
+  </si>
+  <si>
+    <t>Монтажник-складальник металопластикових конструкцій</t>
+  </si>
+  <si>
+    <t>7137</t>
+  </si>
+  <si>
+    <t>Електрослюсар будівельний</t>
+  </si>
+  <si>
+    <t>Формувальник ручного формування</t>
+  </si>
+  <si>
+    <t>7212</t>
+  </si>
+  <si>
+    <t>Електрогазозварник судновий</t>
+  </si>
+  <si>
+    <t>Слюсар із складання металевих конструкцій</t>
+  </si>
+  <si>
+    <t>Адміністратор (господар) залу</t>
+  </si>
+  <si>
+    <t>Командир відділення (сфера цивільного захисту)</t>
+  </si>
+  <si>
+    <t>Модель</t>
+  </si>
+  <si>
+    <t>Гірник на маркшейдерських роботах</t>
+  </si>
+  <si>
+    <t>Кріпильник</t>
+  </si>
+  <si>
+    <t>7113</t>
+  </si>
+  <si>
+    <t>Каменотес (оброблення каменю)</t>
+  </si>
+  <si>
+    <t>7123</t>
+  </si>
+  <si>
+    <t>Бетоняр</t>
+  </si>
+  <si>
+    <t>Бруківник</t>
+  </si>
+  <si>
+    <t>Монтажник гіпсокартонних конструкцій</t>
+  </si>
+  <si>
+    <t>Ізолювальник-плівочник</t>
+  </si>
+  <si>
+    <t>Складальник форм</t>
+  </si>
+  <si>
+    <t>Монтажник систем вентиляції, кондиціювання повітря, пневмотранспорту й аспірації</t>
+  </si>
+  <si>
+    <t>Слюсар з ремонту дорожньо-будівельних машин та тракторів</t>
+  </si>
+  <si>
+    <t>Слюсар з ремонту устаткування котельних та пилопідготовчих цехів</t>
+  </si>
+  <si>
+    <t>Електромонтер з ремонту повітряних ліній електропередачі</t>
+  </si>
+  <si>
+    <t>Електромонтер тягової підстанції</t>
+  </si>
+  <si>
+    <t>Електрослюсар з ремонту устаткування розподільних пристроїв</t>
+  </si>
+  <si>
+    <t>Слюсар-електрик з ремонту та обслуговування вантажопідіймальних кранів і машин</t>
+  </si>
+  <si>
+    <t>Регулювальник радіоелектронної апаратури та приладів</t>
+  </si>
+  <si>
+    <t>Взуттьовик з індивідуального пошиття взуття</t>
+  </si>
+  <si>
+    <t>Машиніст каменерізної машини</t>
+  </si>
+  <si>
+    <t>Моторист цементо-піскозмішувального агрегата</t>
+  </si>
+  <si>
+    <t>Лаборант з аналізу формувальних та шихтових сумішей</t>
+  </si>
+  <si>
+    <t>Підручний сталевара мартенівської печі</t>
+  </si>
+  <si>
+    <t>Контролер радіоелектронної апаратури та приладів</t>
+  </si>
+  <si>
+    <t>Приладист (перероблення нафти, нафтопродуктів, газу, сланців, вугілля та обслуговування магістральних трубопроводів)</t>
+  </si>
+  <si>
+    <t>7321</t>
+  </si>
+  <si>
+    <t>Виробник художніх виробів з кераміки</t>
+  </si>
+  <si>
+    <t>Живописець</t>
+  </si>
+  <si>
+    <t>Слюсар з механоскладальних робіт</t>
+  </si>
+  <si>
+    <t>Слюсар з обслуговування теплових мереж</t>
+  </si>
+  <si>
+    <t>Слюсар з ремонту та обслуговування перевантажувальних машин</t>
+  </si>
+  <si>
+    <t>Гірничомонтажник підземний</t>
+  </si>
+  <si>
+    <t>Електромеханік засобів автоматики та приладів технологічного устаткування</t>
+  </si>
+  <si>
+    <t>Електромонтажник вторинних ланцюгів</t>
+  </si>
+  <si>
+    <t>Електромонтер оперативно-виїзної бригади</t>
+  </si>
+  <si>
+    <t>Електрослюсар з ремонту й обслуговування автоматики та засобів вимірювань електростанцій</t>
+  </si>
+  <si>
+    <t>Чистильник димоходів, лежаків та топок</t>
+  </si>
+  <si>
+    <t>Формувальник абразивних виробів на керамічній зв'язці</t>
+  </si>
+  <si>
+    <t>8141</t>
+  </si>
+  <si>
+    <t>Рамник</t>
+  </si>
+  <si>
+    <t>Інкрустатор</t>
+  </si>
+  <si>
+    <t>Оформлювач табло віньєток та альбомів</t>
+  </si>
+  <si>
+    <t>Тістороб</t>
+  </si>
+  <si>
+    <t>Машиніст конвеєра</t>
+  </si>
+  <si>
+    <t>7421</t>
+  </si>
+  <si>
+    <t>Оператор сушильних установок</t>
+  </si>
+  <si>
+    <t>Комплектувальник меблів</t>
+  </si>
+  <si>
+    <t>7432</t>
+  </si>
+  <si>
+    <t>Килимар</t>
+  </si>
+  <si>
+    <t>Машиніст навантажувальної машини</t>
+  </si>
+  <si>
+    <t>Моторист бурової установки</t>
+  </si>
+  <si>
+    <t>Машиніст бурових установок на нафту й газ</t>
+  </si>
+  <si>
+    <t>Вальцювальник стана холодного прокату труб</t>
+  </si>
+  <si>
+    <t>8142</t>
+  </si>
+  <si>
+    <t>Контролер целюлозно-паперового виробництва</t>
+  </si>
+  <si>
+    <t>Апаратник абсорбції</t>
+  </si>
+  <si>
+    <t>Оператор заправних станцій</t>
+  </si>
+  <si>
+    <t>8161</t>
+  </si>
+  <si>
+    <t>Машиніст енергоблока</t>
+  </si>
+  <si>
+    <t>Моторист вентиляційної установки</t>
+  </si>
+  <si>
+    <t>Наждачник</t>
+  </si>
+  <si>
+    <t>Готувач фаршу</t>
+  </si>
+  <si>
+    <t>Ткач ручного художнього ткацтва</t>
+  </si>
+  <si>
+    <t>Бурильник капітального ремонту свердловин</t>
+  </si>
+  <si>
+    <t>Машиніст бурової установки</t>
+  </si>
+  <si>
+    <t>Прокатник гарячого металу</t>
+  </si>
+  <si>
+    <t>Оператор з добування нафти й газу</t>
+  </si>
+  <si>
+    <t>Сталевар електропечі</t>
+  </si>
+  <si>
+    <t>Ливарник металів та сплавів</t>
+  </si>
+  <si>
+    <t>Печовий на відновленні й дистиляції титану та рідкісних металів</t>
+  </si>
+  <si>
+    <t>Апаратник повітроподілу</t>
+  </si>
+  <si>
+    <t>Випробувач балонів</t>
+  </si>
+  <si>
+    <t>Машиніст технологічних компресорів</t>
+  </si>
+  <si>
+    <t>8232</t>
+  </si>
+  <si>
+    <t>Машиніст екструдера</t>
+  </si>
+  <si>
+    <t>8270</t>
+  </si>
+  <si>
+    <t>Варник харчової сировини та продуктів</t>
+  </si>
+  <si>
+    <t>Апаратник випарювання</t>
+  </si>
+  <si>
+    <t>Апаратник борошномельного виробництва</t>
+  </si>
+  <si>
+    <t>Складальник покришок</t>
+  </si>
+  <si>
+    <t>Оператор колійних вимірювань</t>
+  </si>
+  <si>
+    <t>Інструктор з індивідуального навчання водінню</t>
+  </si>
+  <si>
+    <t>Машиніст трубоукладача</t>
+  </si>
+  <si>
+    <t>Апаратник відновлення напівпровідникових матеріалів</t>
+  </si>
+  <si>
+    <t>Оператор котельні</t>
+  </si>
+  <si>
+    <t>Старший машиніст котлотурбінного цеху</t>
+  </si>
+  <si>
+    <t>Машиніст компресорних установок</t>
+  </si>
+  <si>
+    <t>Мозаїст</t>
+  </si>
+  <si>
+    <t>8269</t>
+  </si>
+  <si>
+    <t>Квіткар</t>
+  </si>
+  <si>
+    <t>Апаратник варіння утфелю</t>
+  </si>
+  <si>
+    <t>Газорятівник</t>
+  </si>
+  <si>
+    <t>Машиніст мотовоза</t>
+  </si>
+  <si>
+    <t>8323</t>
+  </si>
+  <si>
+    <t>Водій трамвая</t>
+  </si>
+  <si>
+    <t>Машиніст землерийно-фрезерної самохідної машини</t>
+  </si>
+  <si>
+    <t>Сортувальник-складальник брухту та відходів металу</t>
+  </si>
+  <si>
+    <t>Лаборант хімічного аналізу</t>
+  </si>
+  <si>
+    <t>Оператор теплового пункту</t>
+  </si>
+  <si>
+    <t>Налагоджувальник верстатів і маніпуляторів з програмним керуванням</t>
+  </si>
+  <si>
+    <t>Слюсар з обслуговування бурових</t>
+  </si>
+  <si>
+    <t>Електромонтер з експлуатації розподільних мереж</t>
+  </si>
+  <si>
+    <t>Майстер з діагностики та налагодження електронного устаткування автомобільних засобів</t>
+  </si>
+  <si>
+    <t>Слюсар-електрик з обслуговування та ремонту устаткування метрополітену</t>
+  </si>
+  <si>
+    <t>Слюсар з контрольно-вимірювальних приладів та автоматики (електроніка)</t>
+  </si>
+  <si>
+    <t>Радіомеханік з ремонту радіоелектронного устаткування</t>
+  </si>
+  <si>
+    <t>Монтажник зв'язку - кабельник</t>
+  </si>
+  <si>
+    <t>Електромеханік з ремонту та обслуговування електронної медичної апаратури</t>
+  </si>
+  <si>
+    <t>Помічник механіка</t>
+  </si>
+  <si>
+    <t>Помічник майстра (ткацькі верстати та в'язальні машини)</t>
+  </si>
+  <si>
+    <t>Варник глазурі</t>
+  </si>
+  <si>
+    <t>Карамельник</t>
+  </si>
+  <si>
+    <t>Оператор лінії у виробництві харчової продукції (перероблення фруктів, овочів, олієнасіння та горіхів)</t>
+  </si>
+  <si>
+    <t>Токар-револьверник</t>
+  </si>
+  <si>
+    <t>Обмотувальник елементів електричних машин</t>
+  </si>
+  <si>
+    <t>Оператор електронно-обчислювальних та обчислювальних машин</t>
+  </si>
+  <si>
+    <t>Складальник склопакетів</t>
+  </si>
+  <si>
+    <t>Водій дрезини</t>
+  </si>
+  <si>
+    <t>Оператор поста централізації</t>
+  </si>
+  <si>
+    <t>Черговий стрілочного поста</t>
+  </si>
+  <si>
+    <t>Візажист-стиліст</t>
+  </si>
+  <si>
+    <t>Гірник з ремонту гірничих виробок</t>
+  </si>
+  <si>
+    <t>Гірник на геологічних роботах</t>
+  </si>
+  <si>
+    <t>7112</t>
+  </si>
+  <si>
+    <t>Майстер-підривник</t>
+  </si>
+  <si>
+    <t>Столяр судновий</t>
+  </si>
+  <si>
+    <t>Апаратник стерилізації консервів</t>
+  </si>
+  <si>
+    <t>Оператор лінії виробництва морозива</t>
+  </si>
+  <si>
+    <t>Апаратник дефекосатурації бурякового соку</t>
+  </si>
+  <si>
+    <t>7341</t>
+  </si>
+  <si>
+    <t>Коректор (переддрукарські процеси поліграфічного виробництва)</t>
+  </si>
+  <si>
+    <t>Виробник м'ясних напівфабрикатів</t>
+  </si>
+  <si>
+    <t>Машиніст прохідницького комплексу</t>
+  </si>
+  <si>
+    <t>Машиніст дробильно-помельно-сортувальних механізмів</t>
+  </si>
+  <si>
+    <t>Машиніст тельфера</t>
+  </si>
+  <si>
+    <t>Оператор товарний</t>
+  </si>
+  <si>
+    <t>Кочегар технологічних печей</t>
+  </si>
+  <si>
+    <t>Старший машиніст котельного устаткування</t>
+  </si>
+  <si>
+    <t>Наповнювач балонів</t>
+  </si>
+  <si>
+    <t>Оператор хлораторної установки</t>
+  </si>
+  <si>
+    <t>Вогнетривник</t>
+  </si>
+  <si>
+    <t>Тракторист (лісозаготівельні роботи)</t>
+  </si>
+  <si>
+    <t>Дорожній робітник</t>
+  </si>
+  <si>
+    <t>Машиніст котка самохідного з рівними вальцями</t>
+  </si>
+  <si>
+    <t>Машиніст котельної установки</t>
+  </si>
+  <si>
+    <t>Машиніст помповий (донкерман)</t>
+  </si>
+  <si>
+    <t>Оператор нафтоперекачувальної станції</t>
+  </si>
+  <si>
+    <t>Моторист (машиніст) рефрижераторних установок</t>
+  </si>
+  <si>
+    <t>Токар-розточувальник</t>
+  </si>
+  <si>
+    <t>Складальник взуття</t>
+  </si>
+  <si>
+    <t>Сировар</t>
+  </si>
+  <si>
+    <t>Апаратник оброблення зерна</t>
+  </si>
+  <si>
+    <t>7133</t>
+  </si>
+  <si>
+    <t>Реставратор декоративних штукатурок і ліпних виробів</t>
+  </si>
+  <si>
+    <t>Налагоджувальних автоматичних ліній і агрегатних верстатів</t>
+  </si>
+  <si>
+    <t>Слюсар з обслуговування устаткування електростанцій</t>
+  </si>
+  <si>
+    <t>Слюсар з ремонту реакторно-турбінного устаткування</t>
+  </si>
+  <si>
+    <t>Слюсар з ремонту та обслуговування систем вентиляції та кондиціювання</t>
+  </si>
+  <si>
+    <t>Слюсар-ремонтник судновий</t>
+  </si>
+  <si>
+    <t>Електромонтер диспетчерського устаткування та телеавтоматики</t>
+  </si>
+  <si>
+    <t>Електромонтер з ремонту вторинної комутації та зв'язку</t>
+  </si>
+  <si>
+    <t>Електромонтер з ремонту та монтажу кабельних ліній</t>
+  </si>
+  <si>
+    <t>Електромонтер з обслуговування електроустановок</t>
+  </si>
+  <si>
+    <t>Розподілювач робіт</t>
+  </si>
+  <si>
+    <t>Помічник машиніста електропоїзда</t>
+  </si>
+  <si>
+    <t>Регулювальник швидкості руху вагонів</t>
+  </si>
+  <si>
+    <t>Майстер-налагоджувальник з технічного обслуговування машинно-тракторного парку</t>
+  </si>
+  <si>
+    <t>Машиніст крана металургійного виробництва</t>
+  </si>
+  <si>
+    <t>Машиніст підіймача</t>
+  </si>
+  <si>
+    <t>Машиніст скреперної лебідки</t>
+  </si>
+  <si>
+    <t>Машиніст дорожньо-будівельних машин</t>
+  </si>
+  <si>
+    <t>Механік малотоннажного судна</t>
+  </si>
+  <si>
+    <t>Виробник каркасів</t>
+  </si>
+  <si>
+    <t>Апаратник виробництва кисломолочних та дитячих молочних продуктів</t>
+  </si>
+  <si>
+    <t>Пекар-майстер</t>
+  </si>
+  <si>
+    <t>Машиніст колійних машин</t>
+  </si>
+  <si>
+    <t>Машиніст тепловоза</t>
+  </si>
+  <si>
+    <t>Машиніст електричного устаткування землесосних плавучих несамохідних снарядів та ґрунтонасосних установок</t>
+  </si>
+  <si>
+    <t>Машиніст підіймача щоглового, стоякового й шахтового</t>
+  </si>
+  <si>
+    <t>Матрос</t>
+  </si>
+  <si>
+    <t>Матрос-рятувальник</t>
+  </si>
+  <si>
+    <t>Стерновий (керманич)</t>
+  </si>
+  <si>
+    <t>Ремонтувальник респіраторів та протигазів</t>
+  </si>
+  <si>
+    <t>Огранувальник алмазів у діаманти</t>
+  </si>
+  <si>
+    <t>Палітурник</t>
+  </si>
+  <si>
+    <t>Обвалювальник м'яса</t>
+  </si>
+  <si>
+    <t>Сировар-майстер</t>
+  </si>
+  <si>
+    <t>7434</t>
+  </si>
+  <si>
+    <t>Кушнір-розкрійник</t>
+  </si>
+  <si>
+    <t>Машиніст бульдозера (гірничі роботи)</t>
+  </si>
+  <si>
+    <t>Засолювач овочів</t>
+  </si>
+  <si>
+    <t>Шліфувальник-полірувальник виробів з каменю</t>
+  </si>
+  <si>
+    <t>Машиніст промивального агрегата</t>
+  </si>
+  <si>
+    <t>Оператор-моторист станції контролю цементажу</t>
+  </si>
+  <si>
+    <t>Помічник бурильника експлуатаційного та розвідувального буріння свердловин на нафту й газ</t>
+  </si>
+  <si>
+    <t>8123</t>
+  </si>
+  <si>
+    <t>Терміст</t>
+  </si>
+  <si>
+    <t>Апаратник випаровування</t>
+  </si>
+  <si>
+    <t>8153</t>
+  </si>
+  <si>
+    <t>Регенераторник відпрацьованого масла</t>
+  </si>
+  <si>
+    <t>Апаратник нітрування</t>
+  </si>
+  <si>
+    <t>Дезактиваторник</t>
+  </si>
+  <si>
+    <t>Оператор дистанційного пульта керування у хімічному виробництві</t>
+  </si>
+  <si>
+    <t>Оператор газорозподільної станції</t>
+  </si>
+  <si>
+    <t>Машиніст-обхідник з котельного устаткування</t>
+  </si>
+  <si>
+    <t>Зарядник вогнегасників</t>
+  </si>
+  <si>
+    <t>Машиніст насосної станції пожежної пересувної</t>
+  </si>
+  <si>
+    <t>Машиніст холодильних установок</t>
+  </si>
+  <si>
+    <t>Лаборант з аналізу газів та пилу</t>
+  </si>
+  <si>
+    <t>Фліперувач бортових кілець</t>
+  </si>
+  <si>
+    <t>Контролер харчової продукції (виробництво молочних продуктів)</t>
+  </si>
+  <si>
+    <t>Оператор лінії у виробництві харчової продукції (молочне виробництво)</t>
+  </si>
+  <si>
+    <t>Фризерник (виробництво морозива)</t>
+  </si>
+  <si>
+    <t>Оператор лінії у виробництві харчової продукції (виробництво напоїв)</t>
+  </si>
+  <si>
+    <t>Водій тролейбуса</t>
+  </si>
+  <si>
+    <t>Машиніст бульдозера (будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Машиніст екскаватора одноковшового</t>
+  </si>
+  <si>
+    <t>Машиніст насосних установок пожежно-рятувального транспортного засобу</t>
+  </si>
+  <si>
+    <t>Машиніст землерийно-будівельних машин</t>
+  </si>
+  <si>
+    <t>Судноводій малотоннажного судна</t>
+  </si>
+  <si>
+    <t>9153</t>
+  </si>
+  <si>
+    <t>Контролер енергонагляду</t>
+  </si>
+  <si>
+    <t>Контролер продукції збагачення</t>
+  </si>
+  <si>
+    <t>Роздільник брухту та відходів металу</t>
+  </si>
+  <si>
+    <t>Контролер газового господарства</t>
+  </si>
+  <si>
+    <t>Трубопровідник судновий</t>
+  </si>
+  <si>
+    <t>Формувальник машинного формування</t>
+  </si>
+  <si>
+    <t>Арматурник (будівельні, монтажні й ремонтно-будівельні роботи)</t>
+  </si>
+  <si>
+    <t>Контролер верстатних і слюсарних робіт (слюсарні роботи)</t>
+  </si>
+  <si>
+    <t>Монтер із захисту підземних трубопроводів від корозії</t>
+  </si>
+  <si>
+    <t>Ювелір-закріпник</t>
+  </si>
+  <si>
+    <t>Шоколадник</t>
+  </si>
+  <si>
+    <t>Бондар</t>
+  </si>
+  <si>
+    <t>Взуттьовик з пошиття ортопедичного взуття</t>
+  </si>
+  <si>
+    <t>Дробильник (збагачування, агломерація й брикетування)</t>
+  </si>
+  <si>
+    <t>Фрезерувальник каменю</t>
+  </si>
+  <si>
+    <t>Машиніст парової пересувної депарафінізаційної установки</t>
+  </si>
+  <si>
+    <t>Підручний сталевара електропечі</t>
+  </si>
+  <si>
+    <t>Машиніст гофрувального агрегата</t>
+  </si>
+  <si>
+    <t>Машиніст змішувача асфальтобетону стаціонарного</t>
+  </si>
+  <si>
+    <t>Контролер пічного господарства</t>
+  </si>
+  <si>
+    <t>Обхідник лінійний</t>
+  </si>
+  <si>
+    <t>Машиніст електростанції пересувної</t>
+  </si>
+  <si>
+    <t>Машиніст парових турбін</t>
+  </si>
+  <si>
+    <t>Контролер шинного виробництва</t>
+  </si>
+  <si>
+    <t>Стикувальник смуг</t>
+  </si>
+  <si>
+    <t>8261</t>
+  </si>
+  <si>
+    <t>Прядильник</t>
+  </si>
+  <si>
+    <t>Оператор конвеєрної лінії</t>
+  </si>
+  <si>
+    <t>Контролер харчової продукції</t>
+  </si>
+  <si>
+    <t>Виробник морозива</t>
+  </si>
+  <si>
+    <t>Складальник корпусів металевих суден</t>
+  </si>
+  <si>
+    <t>Приймальник поїздів</t>
+  </si>
+  <si>
+    <t>Машиніст землесосного плавучого несамохідного снаряда</t>
   </si>
   <si>
     <t>Машиніст крана автомобільного</t>
   </si>
   <si>
-    <t>9211</t>
-[...2062 lines deleted...]
-  <si>
     <t>Машиніст укладача асфальтобетону</t>
   </si>
   <si>
     <t>Машиніст електролебідки</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>Пожежний (респіраторник)</t>
   </si>
   <si>
     <t>Пожежний-рятувальник</t>
   </si>
   <si>
     <t>Молодший інспектор прикордонної служби</t>
   </si>
   <si>
     <t>Продавець-консультант</t>
   </si>
   <si>
     <t>Монтажник-складальник алюмінієвих конструкцій</t>
   </si>
   <si>
     <t>Монтер колії</t>
@@ -3286,57 +3283,69 @@
   <si>
     <t>Майстер з обслуговування засобів індивідуального захисту органів дихання та компресорного обладнання</t>
   </si>
   <si>
     <t>Оператор електронно-комунікаційних послуг</t>
   </si>
   <si>
     <t>8990</t>
   </si>
   <si>
     <t>Оператор дистанційно керованих апаратів</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
     <t>Майстер з пошиття одягу</t>
   </si>
   <si>
     <t>Службовець на складі (комірник)</t>
   </si>
   <si>
     <t>Кухар закладу освіти</t>
   </si>
   <si>
+    <t>5164</t>
+  </si>
+  <si>
+    <t>Бойовий медик</t>
+  </si>
+  <si>
     <t>Оператор Оперативно-рятувальної служби цивільного захисту</t>
   </si>
   <si>
     <t>Оператор з пошуку вибухонебезпечних предметів (демінер)</t>
   </si>
   <si>
     <t>Черговий підрозділу Оперативно-рятувальної служби цивільного захисту</t>
+  </si>
+  <si>
+    <t>Монтажник віконно-дверних конструкцій</t>
+  </si>
+  <si>
+    <t>Майстер з монтажу навісних вентильованих фасадів та світлопрозорих конструкцій</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3697,59 +3706,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C842"/>
+  <dimension ref="A1:C845"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="25" customHeight="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>92</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>107</v>
       </c>
@@ -5445,7570 +5454,7603 @@
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A157" s="2">
         <v>4556</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>233</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A158" s="2">
         <v>4565</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A159" s="2">
-        <v>4625</v>
+        <v>4786</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A160" s="2">
-        <v>4786</v>
+        <v>4799</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A161" s="2">
-        <v>4799</v>
+        <v>4800</v>
       </c>
       <c r="B161" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C161" s="3" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A162" s="2">
-        <v>4800</v>
+        <v>6506</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>241</v>
+        <v>92</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A163" s="2">
-        <v>6506</v>
+        <v>6512</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A164" s="2">
-        <v>6512</v>
+        <v>6516</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>132</v>
+        <v>187</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A165" s="2">
-        <v>6516</v>
+        <v>6517</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>187</v>
+        <v>245</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A166" s="2">
-        <v>6517</v>
+        <v>6518</v>
       </c>
       <c r="B166" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C166" s="3" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A167" s="2">
-        <v>6518</v>
+        <v>6520</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A168" s="2">
-        <v>6520</v>
+        <v>6522</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>250</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A169" s="2">
-        <v>6522</v>
+        <v>6523</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A170" s="2">
-        <v>6523</v>
+        <v>6524</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A171" s="2">
-        <v>6524</v>
+        <v>6530</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>256</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A172" s="2">
-        <v>6530</v>
+        <v>6532</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>258</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A173" s="2">
-        <v>6532</v>
+        <v>6698</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>260</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A174" s="2">
-        <v>6698</v>
+        <v>6702</v>
       </c>
       <c r="B174" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C174" s="3" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A175" s="2">
-        <v>6702</v>
+        <v>6704</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A176" s="2">
-        <v>6704</v>
+        <v>6705</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>174</v>
+        <v>245</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A177" s="2">
-        <v>6705</v>
+        <v>6706</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A178" s="2">
-        <v>6706</v>
+        <v>6710</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A179" s="2">
-        <v>6710</v>
+        <v>6712</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A180" s="2">
-        <v>6712</v>
+        <v>6713</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>269</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A181" s="2">
-        <v>6713</v>
+        <v>6797</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>271</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A182" s="2">
-        <v>6797</v>
+        <v>6858</v>
       </c>
       <c r="B182" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C182" s="3" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A183" s="2">
-        <v>6858</v>
+        <v>6865</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>99</v>
+        <v>162</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A184" s="2">
-        <v>6865</v>
+        <v>6875</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>162</v>
+        <v>245</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A185" s="2">
-        <v>6875</v>
+        <v>6882</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>247</v>
+        <v>276</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A186" s="2">
-        <v>6882</v>
+        <v>6940</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>278</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A187" s="2">
-        <v>6940</v>
+        <v>6945</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A188" s="2">
-        <v>6945</v>
+        <v>6946</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A189" s="2">
-        <v>6946</v>
+        <v>6947</v>
       </c>
       <c r="B189" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C189" s="3" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A190" s="2">
-        <v>6947</v>
+        <v>6953</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A191" s="2">
-        <v>6953</v>
+        <v>6958</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A192" s="2">
-        <v>6958</v>
+        <v>6959</v>
       </c>
       <c r="B192" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="C192" s="3" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A193" s="2">
-        <v>6959</v>
+        <v>6960</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A194" s="2">
-        <v>6960</v>
+        <v>6961</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>291</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A195" s="2">
-        <v>6961</v>
+        <v>6982</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>293</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A196" s="2">
-        <v>6982</v>
+        <v>7004</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>295</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A197" s="2">
-        <v>7004</v>
+        <v>7006</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>297</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A198" s="2">
-        <v>7006</v>
+        <v>7010</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>299</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A199" s="2">
-        <v>7010</v>
+        <v>7011</v>
       </c>
       <c r="B199" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C199" s="3" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A200" s="2">
-        <v>7011</v>
+        <v>7014</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="201" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A201" s="2">
-        <v>7014</v>
+        <v>7017</v>
       </c>
       <c r="B201" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="C201" s="3" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="202" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A202" s="2">
-        <v>7017</v>
+        <v>7018</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A203" s="2">
-        <v>7018</v>
+        <v>7019</v>
       </c>
       <c r="B203" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C203" s="3" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="204" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A204" s="2">
-        <v>7019</v>
+        <v>7027</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="205" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A205" s="2">
-        <v>7027</v>
+        <v>7041</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>310</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A206" s="2">
-        <v>7041</v>
+        <v>7074</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>312</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A207" s="2">
-        <v>7074</v>
+        <v>7091</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>314</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A208" s="2">
-        <v>7091</v>
+        <v>7094</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>316</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A209" s="2">
-        <v>7094</v>
+        <v>7096</v>
       </c>
       <c r="B209" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C209" s="3" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A210" s="2">
-        <v>7096</v>
+        <v>7121</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A211" s="2">
-        <v>7121</v>
+        <v>7182</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>321</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A212" s="2">
-        <v>7182</v>
+        <v>7209</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>323</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A213" s="2">
-        <v>7209</v>
+        <v>7210</v>
       </c>
       <c r="B213" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="C213" s="3" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A214" s="2">
-        <v>7210</v>
+        <v>7211</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A215" s="2">
-        <v>7211</v>
+        <v>7213</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A216" s="2">
-        <v>7213</v>
+        <v>7216</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>329</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A217" s="2">
-        <v>7216</v>
+        <v>7219</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>331</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A218" s="2">
-        <v>7219</v>
+        <v>7343</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>333</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A219" s="2">
-        <v>7343</v>
+        <v>7346</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>335</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A220" s="2">
-        <v>7346</v>
+        <v>7350</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>337</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A221" s="2">
-        <v>7350</v>
+        <v>7359</v>
       </c>
       <c r="B221" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C221" s="3" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A222" s="2">
-        <v>7359</v>
+        <v>7361</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A223" s="2">
-        <v>7361</v>
+        <v>7363</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A224" s="2">
-        <v>7363</v>
+        <v>7366</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>284</v>
+        <v>342</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="225" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A225" s="2">
-        <v>7366</v>
+        <v>7384</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>344</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="226" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A226" s="2">
-        <v>7384</v>
+        <v>7386</v>
       </c>
       <c r="B226" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="C226" s="3" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="227" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A227" s="2">
-        <v>7386</v>
+        <v>7393</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A228" s="2">
-        <v>7393</v>
+        <v>7394</v>
       </c>
       <c r="B228" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="C228" s="3" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A229" s="2">
-        <v>7394</v>
+        <v>7403</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="230" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A230" s="2">
-        <v>7403</v>
+        <v>7404</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>352</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="231" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A231" s="2">
-        <v>7404</v>
+        <v>7405</v>
       </c>
       <c r="B231" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C231" s="3" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="232" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A232" s="2">
-        <v>7405</v>
+        <v>7406</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="233" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A233" s="2">
-        <v>7406</v>
+        <v>7424</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>354</v>
+        <v>302</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="234" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A234" s="2">
-        <v>7424</v>
+        <v>7425</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="235" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A235" s="2">
-        <v>7425</v>
+        <v>7506</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>307</v>
+        <v>358</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="236" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A236" s="2">
-        <v>7506</v>
+        <v>7509</v>
       </c>
       <c r="B236" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C236" s="3" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="237" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A237" s="2">
-        <v>7509</v>
+        <v>7511</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="238" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A238" s="2">
-        <v>7511</v>
+        <v>7519</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>318</v>
+        <v>362</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="239" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A239" s="2">
-        <v>7519</v>
+        <v>7529</v>
       </c>
       <c r="B239" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C239" s="3" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="240" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A240" s="2">
-        <v>7529</v>
+        <v>7555</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>321</v>
+        <v>365</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="241" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A241" s="2">
-        <v>7555</v>
+        <v>7556</v>
       </c>
       <c r="B241" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="C241" s="3" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="242" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A242" s="2">
-        <v>7556</v>
+        <v>7568</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="243" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A243" s="2">
-        <v>7568</v>
+        <v>7573</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>370</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A244" s="2">
-        <v>7573</v>
+        <v>7587</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>372</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="245" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A245" s="2">
-        <v>7587</v>
+        <v>7599</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>374</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="246" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A246" s="2">
-        <v>7599</v>
+        <v>7602</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>376</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="247" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A247" s="2">
-        <v>7602</v>
+        <v>7603</v>
       </c>
       <c r="B247" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="C247" s="3" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="248" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A248" s="2">
-        <v>7603</v>
+        <v>7609</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>378</v>
+        <v>327</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="249" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A249" s="2">
-        <v>7609</v>
+        <v>7611</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>329</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="250" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A250" s="2">
-        <v>7611</v>
+        <v>7615</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>331</v>
+        <v>381</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="251" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A251" s="2">
-        <v>7615</v>
+        <v>7635</v>
       </c>
       <c r="B251" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C251" s="3" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="252" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A252" s="2">
-        <v>7635</v>
+        <v>7801</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>61</v>
+        <v>164</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="253" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A253" s="2">
-        <v>7801</v>
+        <v>7807</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>164</v>
+        <v>385</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="254" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A254" s="2">
-        <v>7807</v>
+        <v>7810</v>
       </c>
       <c r="B254" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C254" s="3" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="255" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A255" s="2">
-        <v>7810</v>
+        <v>7811</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="256" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A256" s="2">
-        <v>7811</v>
+        <v>7853</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>174</v>
+        <v>120</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="257" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A257" s="2">
-        <v>7853</v>
+        <v>7855</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>120</v>
+        <v>164</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="258" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A258" s="2">
-        <v>7855</v>
+        <v>7901</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>164</v>
+        <v>337</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="259" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A259" s="2">
-        <v>7901</v>
+        <v>7903</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>339</v>
+        <v>392</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="260" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A260" s="2">
-        <v>7903</v>
+        <v>7906</v>
       </c>
       <c r="B260" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C260" s="3" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="261" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A261" s="2">
-        <v>7906</v>
+        <v>7907</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="262" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A262" s="2">
-        <v>7907</v>
+        <v>7909</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>282</v>
+        <v>396</v>
       </c>
       <c r="C262" s="3" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="263" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A263" s="2">
-        <v>7909</v>
+        <v>7911</v>
       </c>
       <c r="B263" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C263" s="3" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="264" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A264" s="2">
-        <v>7911</v>
+        <v>7920</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>284</v>
+        <v>342</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="265" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A265" s="2">
-        <v>7920</v>
+        <v>7923</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>344</v>
+        <v>400</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="266" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A266" s="2">
-        <v>7923</v>
+        <v>7940</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>402</v>
       </c>
       <c r="C266" s="3" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="267" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A267" s="2">
-        <v>7940</v>
+        <v>7950</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>404</v>
       </c>
       <c r="C267" s="3" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="268" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A268" s="2">
-        <v>7950</v>
+        <v>7958</v>
       </c>
       <c r="B268" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="C268" s="3" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="269" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A269" s="2">
-        <v>7958</v>
+        <v>7960</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>339</v>
+        <v>392</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="270" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A270" s="2">
-        <v>7960</v>
+        <v>7961</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>394</v>
+        <v>280</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="271" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A271" s="2">
-        <v>7961</v>
+        <v>7964</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="272" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A272" s="2">
-        <v>7964</v>
+        <v>7965</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="273" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A273" s="2">
-        <v>7965</v>
+        <v>7968</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="274" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A274" s="2">
-        <v>7968</v>
+        <v>7969</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="275" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A275" s="2">
-        <v>7969</v>
+        <v>7971</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>284</v>
+        <v>342</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="276" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A276" s="2">
-        <v>7971</v>
+        <v>7983</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>344</v>
+        <v>414</v>
       </c>
       <c r="C276" s="3" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="277" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A277" s="2">
-        <v>7983</v>
+        <v>8003</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>416</v>
       </c>
       <c r="C277" s="3" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A278" s="2">
-        <v>8003</v>
+        <v>8018</v>
       </c>
       <c r="B278" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C278" s="3" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="279" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A279" s="2">
-        <v>8018</v>
+        <v>8024</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C279" s="3" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="280" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A280" s="2">
-        <v>8024</v>
+        <v>8025</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="281" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A281" s="2">
-        <v>8025</v>
+        <v>8051</v>
       </c>
       <c r="B281" s="3" t="s">
-        <v>307</v>
+        <v>350</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="282" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A282" s="2">
-        <v>8051</v>
+        <v>8054</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="283" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A283" s="2">
-        <v>8054</v>
+        <v>8056</v>
       </c>
       <c r="B283" s="3" t="s">
-        <v>352</v>
+        <v>423</v>
       </c>
       <c r="C283" s="3" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="284" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A284" s="2">
-        <v>8056</v>
+        <v>8080</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>425</v>
       </c>
       <c r="C284" s="3" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="285" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A285" s="2">
-        <v>8080</v>
+        <v>8086</v>
       </c>
       <c r="B285" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C285" s="3" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="286" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A286" s="2">
-        <v>8086</v>
+        <v>8087</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="287" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A287" s="2">
-        <v>8087</v>
+        <v>8108</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>310</v>
       </c>
       <c r="C287" s="3" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="288" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A288" s="2">
-        <v>8108</v>
+        <v>8120</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>312</v>
+        <v>430</v>
       </c>
       <c r="C288" s="3" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="289" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A289" s="2">
-        <v>8120</v>
+        <v>8133</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>432</v>
       </c>
       <c r="C289" s="3" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="290" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A290" s="2">
-        <v>8133</v>
+        <v>8145</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>434</v>
       </c>
       <c r="C290" s="3" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="291" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A291" s="2">
-        <v>8145</v>
+        <v>8151</v>
       </c>
       <c r="B291" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C291" s="3" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="292" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A292" s="2">
-        <v>8151</v>
+        <v>8165</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>314</v>
       </c>
       <c r="C292" s="3" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="293" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A293" s="2">
-        <v>8165</v>
+        <v>8167</v>
       </c>
       <c r="B293" s="3" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C293" s="3" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="294" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A294" s="2">
-        <v>8167</v>
+        <v>8170</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>316</v>
+        <v>358</v>
       </c>
       <c r="C294" s="3" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="295" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A295" s="2">
-        <v>8170</v>
+        <v>8254</v>
       </c>
       <c r="B295" s="3" t="s">
-        <v>360</v>
+        <v>440</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="296" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A296" s="2">
-        <v>8254</v>
+        <v>8270</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>442</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="297" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A297" s="2">
-        <v>8270</v>
+        <v>8286</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>444</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="298" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A298" s="2">
-        <v>8286</v>
+        <v>8294</v>
       </c>
       <c r="B298" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="C298" s="3" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="299" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A299" s="2">
-        <v>8294</v>
+        <v>8295</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C299" s="3" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="300" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A300" s="2">
-        <v>8295</v>
+        <v>8296</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>329</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="301" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A301" s="2">
-        <v>8296</v>
+        <v>8302</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>331</v>
+        <v>449</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="302" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A302" s="2">
-        <v>8302</v>
+        <v>8331</v>
       </c>
       <c r="B302" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="C302" s="3" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="303" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A303" s="2">
-        <v>8331</v>
+        <v>8363</v>
       </c>
       <c r="B303" s="3" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C303" s="3" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
     </row>
     <row r="304" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A304" s="2">
-        <v>8363</v>
+        <v>8414</v>
       </c>
       <c r="B304" s="3" t="s">
-        <v>432</v>
+        <v>453</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="305" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A305" s="2">
-        <v>8414</v>
+        <v>8451</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>455</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="306" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A306" s="2">
-        <v>8451</v>
+        <v>8490</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>457</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="307" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A307" s="2">
-        <v>8490</v>
+        <v>8495</v>
       </c>
       <c r="B307" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="C307" s="3" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="308" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A308" s="2">
-        <v>8495</v>
+        <v>8502</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>446</v>
+        <v>329</v>
       </c>
       <c r="C308" s="3" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
     </row>
     <row r="309" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A309" s="2">
-        <v>8502</v>
+        <v>8511</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>331</v>
+        <v>461</v>
       </c>
       <c r="C309" s="3" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="310" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A310" s="2">
-        <v>8511</v>
+        <v>8513</v>
       </c>
       <c r="B310" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="C310" s="3" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="311" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A311" s="2">
-        <v>8513</v>
+        <v>8593</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>463</v>
+        <v>174</v>
       </c>
       <c r="C311" s="3" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="312" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A312" s="2">
-        <v>8593</v>
+        <v>8596</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>174</v>
+        <v>250</v>
       </c>
       <c r="C312" s="3" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="313" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A313" s="2">
-        <v>8596</v>
+        <v>8597</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>252</v>
+        <v>466</v>
       </c>
       <c r="C313" s="3" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="314" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A314" s="2">
-        <v>8597</v>
+        <v>8600</v>
       </c>
       <c r="B314" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C314" s="3" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="315" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A315" s="2">
-        <v>8600</v>
+        <v>8601</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C315" s="3" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="316" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A316" s="2">
-        <v>8601</v>
+        <v>8602</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>271</v>
+        <v>333</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="317" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A317" s="2">
-        <v>8602</v>
+        <v>8614</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>335</v>
+        <v>280</v>
       </c>
       <c r="C317" s="3" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="318" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A318" s="2">
-        <v>8614</v>
+        <v>8621</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C318" s="3" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="319" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A319" s="2">
-        <v>8621</v>
+        <v>8623</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C319" s="3" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="320" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A320" s="2">
-        <v>8623</v>
+        <v>8624</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="321" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A321" s="2">
-        <v>8624</v>
+        <v>8626</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C321" s="3" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="322" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A322" s="2">
-        <v>8626</v>
+        <v>8649</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>288</v>
+        <v>164</v>
       </c>
       <c r="C322" s="3" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="323" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A323" s="2">
-        <v>8649</v>
+        <v>8668</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>164</v>
+        <v>280</v>
       </c>
       <c r="C323" s="3" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="324" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A324" s="2">
-        <v>8668</v>
+        <v>8669</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="325" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A325" s="2">
-        <v>8669</v>
+        <v>8671</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="C325" s="3" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="326" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A326" s="2">
-        <v>8671</v>
+        <v>8675</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>291</v>
+        <v>344</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
     </row>
     <row r="327" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A327" s="2">
-        <v>8675</v>
+        <v>8681</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C327" s="3" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="328" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A328" s="2">
-        <v>8681</v>
+        <v>8688</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="329" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A329" s="2">
-        <v>8688</v>
+        <v>8689</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>352</v>
       </c>
       <c r="C329" s="3" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="330" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A330" s="2">
-        <v>8689</v>
+        <v>8700</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>354</v>
+        <v>302</v>
       </c>
       <c r="C330" s="3" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="331" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A331" s="2">
-        <v>8700</v>
+        <v>8702</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C331" s="3" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="332" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A332" s="2">
-        <v>8702</v>
+        <v>8711</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C332" s="3" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="333" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A333" s="2">
-        <v>8711</v>
+        <v>8712</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>310</v>
+        <v>280</v>
       </c>
       <c r="C333" s="3" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
     </row>
     <row r="334" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A334" s="2">
-        <v>8712</v>
+        <v>8715</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C334" s="3" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="335" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A335" s="2">
-        <v>8715</v>
+        <v>8717</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C335" s="3" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="336" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A336" s="2">
-        <v>8717</v>
+        <v>8718</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C336" s="3" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="337" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A337" s="2">
-        <v>8718</v>
+        <v>8727</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C337" s="3" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="338" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A338" s="2">
-        <v>8727</v>
+        <v>8744</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>284</v>
+        <v>414</v>
       </c>
       <c r="C338" s="3" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
     </row>
     <row r="339" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A339" s="2">
-        <v>8744</v>
+        <v>8745</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>416</v>
+        <v>347</v>
       </c>
       <c r="C339" s="3" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="340" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A340" s="2">
-        <v>8745</v>
+        <v>8762</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>349</v>
+        <v>494</v>
       </c>
       <c r="C340" s="3" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="341" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A341" s="2">
-        <v>8762</v>
+        <v>8765</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>496</v>
       </c>
       <c r="C341" s="3" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="342" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A342" s="2">
-        <v>8765</v>
+        <v>8776</v>
       </c>
       <c r="B342" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="C342" s="3" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="343" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A343" s="2">
-        <v>8776</v>
+        <v>8777</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C343" s="3" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="344" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A344" s="2">
-        <v>8777</v>
+        <v>8782</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C344" s="3" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="345" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A345" s="2">
-        <v>8782</v>
+        <v>8786</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>312</v>
+        <v>501</v>
       </c>
       <c r="C345" s="3" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="346" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A346" s="2">
-        <v>8786</v>
+        <v>8798</v>
       </c>
       <c r="B346" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="C346" s="3" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="347" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A347" s="2">
-        <v>8798</v>
+        <v>8809</v>
       </c>
       <c r="B347" s="3" t="s">
-        <v>434</v>
+        <v>302</v>
       </c>
       <c r="C347" s="3" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
     </row>
     <row r="348" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A348" s="2">
-        <v>8809</v>
+        <v>8814</v>
       </c>
       <c r="B348" s="3" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C348" s="3" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="349" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A349" s="2">
-        <v>8814</v>
+        <v>8816</v>
       </c>
       <c r="B349" s="3" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C349" s="3" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="350" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A350" s="2">
-        <v>8816</v>
+        <v>8817</v>
       </c>
       <c r="B350" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C350" s="3" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="351" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A351" s="2">
-        <v>8817</v>
+        <v>8836</v>
       </c>
       <c r="B351" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C351" s="3" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="352" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A352" s="2">
-        <v>8836</v>
+        <v>8868</v>
       </c>
       <c r="B352" s="3" t="s">
-        <v>310</v>
+        <v>509</v>
       </c>
       <c r="C352" s="3" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="353" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A353" s="2">
-        <v>8868</v>
+        <v>8880</v>
       </c>
       <c r="B353" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C353" s="3" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="354" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A354" s="2">
-        <v>8880</v>
+        <v>8987</v>
       </c>
       <c r="B354" s="3" t="s">
-        <v>364</v>
+        <v>434</v>
       </c>
       <c r="C354" s="3" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
     </row>
     <row r="355" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A355" s="2">
-        <v>8987</v>
+        <v>8989</v>
       </c>
       <c r="B355" s="3" t="s">
-        <v>436</v>
+        <v>509</v>
       </c>
       <c r="C355" s="3" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="356" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A356" s="2">
-        <v>8989</v>
+        <v>9005</v>
       </c>
       <c r="B356" s="3" t="s">
-        <v>511</v>
+        <v>314</v>
       </c>
       <c r="C356" s="3" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="357" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A357" s="2">
-        <v>9005</v>
+        <v>9006</v>
       </c>
       <c r="B357" s="3" t="s">
-        <v>316</v>
+        <v>358</v>
       </c>
       <c r="C357" s="3" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="358" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A358" s="2">
-        <v>9006</v>
+        <v>9011</v>
       </c>
       <c r="B358" s="3" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C358" s="3" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
     </row>
     <row r="359" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A359" s="2">
-        <v>9011</v>
+        <v>9014</v>
       </c>
       <c r="B359" s="3" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="C359" s="3" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="360" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A360" s="2">
-        <v>9014</v>
+        <v>9066</v>
       </c>
       <c r="B360" s="3" t="s">
-        <v>318</v>
+        <v>370</v>
       </c>
       <c r="C360" s="3" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="361" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A361" s="2">
-        <v>9066</v>
+        <v>9105</v>
       </c>
       <c r="B361" s="3" t="s">
-        <v>372</v>
+        <v>519</v>
       </c>
       <c r="C361" s="3" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="362" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A362" s="2">
-        <v>9105</v>
+        <v>9109</v>
       </c>
       <c r="B362" s="3" t="s">
         <v>521</v>
       </c>
       <c r="C362" s="3" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="363" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A363" s="2">
-        <v>9109</v>
+        <v>9122</v>
       </c>
       <c r="B363" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C363" s="3" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="364" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A364" s="2">
-        <v>9122</v>
+        <v>9123</v>
       </c>
       <c r="B364" s="3" t="s">
-        <v>278</v>
+        <v>333</v>
       </c>
       <c r="C364" s="3" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
     </row>
     <row r="365" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A365" s="2">
-        <v>9123</v>
+        <v>9128</v>
       </c>
       <c r="B365" s="3" t="s">
-        <v>335</v>
+        <v>256</v>
       </c>
       <c r="C365" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="366" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A366" s="2">
-        <v>9128</v>
+        <v>9132</v>
       </c>
       <c r="B366" s="3" t="s">
-        <v>258</v>
+        <v>404</v>
       </c>
       <c r="C366" s="3" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="367" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A367" s="2">
-        <v>9132</v>
+        <v>9139</v>
       </c>
       <c r="B367" s="3" t="s">
-        <v>406</v>
+        <v>278</v>
       </c>
       <c r="C367" s="3" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="368" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A368" s="2">
-        <v>9139</v>
+        <v>9140</v>
       </c>
       <c r="B368" s="3" t="s">
-        <v>280</v>
+        <v>392</v>
       </c>
       <c r="C368" s="3" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="369" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A369" s="2">
-        <v>9140</v>
+        <v>9145</v>
       </c>
       <c r="B369" s="3" t="s">
-        <v>394</v>
+        <v>280</v>
       </c>
       <c r="C369" s="3" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="370" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A370" s="2">
-        <v>9145</v>
+        <v>9146</v>
       </c>
       <c r="B370" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C370" s="3" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
     </row>
     <row r="371" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A371" s="2">
-        <v>9146</v>
+        <v>9147</v>
       </c>
       <c r="B371" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C371" s="3" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="372" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A372" s="2">
-        <v>9147</v>
+        <v>9148</v>
       </c>
       <c r="B372" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C372" s="3" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="373" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A373" s="2">
-        <v>9148</v>
+        <v>9150</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C373" s="3" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="374" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A374" s="2">
-        <v>9150</v>
+        <v>9158</v>
       </c>
       <c r="B374" s="3" t="s">
-        <v>284</v>
+        <v>534</v>
       </c>
       <c r="C374" s="3" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="375" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A375" s="2">
-        <v>9158</v>
+        <v>9184</v>
       </c>
       <c r="B375" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="C375" s="3" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="376" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A376" s="2">
-        <v>9184</v>
+        <v>9189</v>
       </c>
       <c r="B376" s="3" t="s">
-        <v>444</v>
+        <v>321</v>
       </c>
       <c r="C376" s="3" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="377" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A377" s="2">
-        <v>9189</v>
+        <v>9194</v>
       </c>
       <c r="B377" s="3" t="s">
-        <v>323</v>
+        <v>538</v>
       </c>
       <c r="C377" s="3" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="378" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A378" s="2">
-        <v>9194</v>
+        <v>9201</v>
       </c>
       <c r="B378" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C378" s="3" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="379" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A379" s="2">
-        <v>9201</v>
+        <v>9203</v>
       </c>
       <c r="B379" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C379" s="3" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="380" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A380" s="2">
-        <v>9203</v>
+        <v>9220</v>
       </c>
       <c r="B380" s="3" t="s">
-        <v>284</v>
+        <v>344</v>
       </c>
       <c r="C380" s="3" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="381" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A381" s="2">
-        <v>9220</v>
+        <v>9236</v>
       </c>
       <c r="B381" s="3" t="s">
-        <v>346</v>
+        <v>543</v>
       </c>
       <c r="C381" s="3" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="382" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A382" s="2">
-        <v>9236</v>
+        <v>9246</v>
       </c>
       <c r="B382" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="C382" s="3" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="383" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A383" s="2">
-        <v>9246</v>
+        <v>9252</v>
       </c>
       <c r="B383" s="3" t="s">
-        <v>459</v>
+        <v>374</v>
       </c>
       <c r="C383" s="3" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="384" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A384" s="2">
-        <v>9252</v>
+        <v>9260</v>
       </c>
       <c r="B384" s="3" t="s">
-        <v>376</v>
+        <v>329</v>
       </c>
       <c r="C384" s="3" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="385" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A385" s="2">
-        <v>9260</v>
+        <v>9264</v>
       </c>
       <c r="B385" s="3" t="s">
-        <v>331</v>
+        <v>548</v>
       </c>
       <c r="C385" s="3" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="386" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A386" s="2">
-        <v>9264</v>
+        <v>9291</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>550</v>
       </c>
       <c r="C386" s="3" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="387" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A387" s="2">
-        <v>9291</v>
+        <v>9302</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>552</v>
       </c>
       <c r="C387" s="3" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="388" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A388" s="2">
-        <v>9302</v>
+        <v>9307</v>
       </c>
       <c r="B388" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="C388" s="3" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="389" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A389" s="2">
-        <v>9307</v>
+        <v>9315</v>
       </c>
       <c r="B389" s="3" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C389" s="3" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="390" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A390" s="2">
-        <v>9315</v>
+        <v>9328</v>
       </c>
       <c r="B390" s="3" t="s">
-        <v>310</v>
+        <v>494</v>
       </c>
       <c r="C390" s="3" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="391" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A391" s="2">
-        <v>9328</v>
+        <v>9335</v>
       </c>
       <c r="B391" s="3" t="s">
-        <v>496</v>
+        <v>557</v>
       </c>
       <c r="C391" s="3" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="392" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A392" s="2">
-        <v>9335</v>
+        <v>9337</v>
       </c>
       <c r="B392" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="C392" s="3" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="393" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A393" s="2">
-        <v>9337</v>
+        <v>9341</v>
       </c>
       <c r="B393" s="3" t="s">
-        <v>444</v>
+        <v>372</v>
       </c>
       <c r="C393" s="3" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="394" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A394" s="2">
-        <v>9341</v>
+        <v>9351</v>
       </c>
       <c r="B394" s="3" t="s">
-        <v>374</v>
+        <v>444</v>
       </c>
       <c r="C394" s="3" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="395" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A395" s="2">
-        <v>9351</v>
+        <v>9352</v>
       </c>
       <c r="B395" s="3" t="s">
-        <v>446</v>
+        <v>562</v>
       </c>
       <c r="C395" s="3" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="396" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A396" s="2">
-        <v>9352</v>
+        <v>9354</v>
       </c>
       <c r="B396" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="C396" s="3" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="397" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A397" s="2">
-        <v>9354</v>
+        <v>9355</v>
       </c>
       <c r="B397" s="3" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C397" s="3" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
     </row>
     <row r="398" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A398" s="2">
-        <v>9355</v>
+        <v>9357</v>
       </c>
       <c r="B398" s="3" t="s">
-        <v>329</v>
+        <v>566</v>
       </c>
       <c r="C398" s="3" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="399" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A399" s="2">
-        <v>9357</v>
+        <v>9359</v>
       </c>
       <c r="B399" s="3" t="s">
         <v>568</v>
       </c>
       <c r="C399" s="3" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="400" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A400" s="2">
-        <v>9359</v>
+        <v>9360</v>
       </c>
       <c r="B400" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="C400" s="3" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="401" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A401" s="2">
-        <v>9360</v>
+        <v>9362</v>
       </c>
       <c r="B401" s="3" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C401" s="3" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="402" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A402" s="2">
-        <v>9362</v>
+        <v>9365</v>
       </c>
       <c r="B402" s="3" t="s">
-        <v>333</v>
+        <v>381</v>
       </c>
       <c r="C402" s="3" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="403" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A403" s="2">
-        <v>9365</v>
+        <v>9402</v>
       </c>
       <c r="B403" s="3" t="s">
-        <v>383</v>
+        <v>430</v>
       </c>
       <c r="C403" s="3" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="404" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A404" s="2">
-        <v>9402</v>
+        <v>9429</v>
       </c>
       <c r="B404" s="3" t="s">
-        <v>432</v>
+        <v>509</v>
       </c>
       <c r="C404" s="3" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="405" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A405" s="2">
-        <v>9429</v>
+        <v>9442</v>
       </c>
       <c r="B405" s="3" t="s">
-        <v>511</v>
+        <v>358</v>
       </c>
       <c r="C405" s="3" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="406" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A406" s="2">
-        <v>9442</v>
+        <v>9449</v>
       </c>
       <c r="B406" s="3" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="C406" s="3" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="407" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A407" s="2">
-        <v>9449</v>
+        <v>9483</v>
       </c>
       <c r="B407" s="3" t="s">
-        <v>318</v>
+        <v>577</v>
       </c>
       <c r="C407" s="3" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="408" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A408" s="2">
-        <v>9483</v>
+        <v>9513</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>579</v>
       </c>
       <c r="C408" s="3" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="409" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A409" s="2">
-        <v>9513</v>
+        <v>9515</v>
       </c>
       <c r="B409" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="C409" s="3" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="410" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A410" s="2">
-        <v>9515</v>
+        <v>9521</v>
       </c>
       <c r="B410" s="3" t="s">
-        <v>581</v>
+        <v>442</v>
       </c>
       <c r="C410" s="3" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="411" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A411" s="2">
-        <v>9521</v>
+        <v>9533</v>
       </c>
       <c r="B411" s="3" t="s">
-        <v>444</v>
+        <v>376</v>
       </c>
       <c r="C411" s="3" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="412" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A412" s="2">
-        <v>9533</v>
+        <v>9536</v>
       </c>
       <c r="B412" s="3" t="s">
-        <v>378</v>
+        <v>584</v>
       </c>
       <c r="C412" s="3" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="413" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A413" s="2">
-        <v>9536</v>
+        <v>9538</v>
       </c>
       <c r="B413" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="C413" s="3" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="414" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A414" s="2">
-        <v>9538</v>
+        <v>9539</v>
       </c>
       <c r="B414" s="3" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C414" s="3" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="415" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A415" s="2">
-        <v>9539</v>
+        <v>9541</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>329</v>
       </c>
       <c r="C415" s="3" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="416" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A416" s="2">
-        <v>9541</v>
+        <v>9742</v>
       </c>
       <c r="B416" s="3" t="s">
-        <v>331</v>
+        <v>589</v>
       </c>
       <c r="C416" s="3" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="417" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A417" s="2">
-        <v>9742</v>
+        <v>9745</v>
       </c>
       <c r="B417" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C417" s="3" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="418" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A418" s="2">
-        <v>9745</v>
+        <v>9747</v>
       </c>
       <c r="B418" s="3" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C418" s="3" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
     <row r="419" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A419" s="2">
-        <v>9747</v>
+        <v>9749</v>
       </c>
       <c r="B419" s="3" t="s">
-        <v>252</v>
+        <v>593</v>
       </c>
       <c r="C419" s="3" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="420" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A420" s="2">
-        <v>9749</v>
+        <v>9750</v>
       </c>
       <c r="B420" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C420" s="3" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="421" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A421" s="2">
-        <v>9750</v>
+        <v>9757</v>
       </c>
       <c r="B421" s="3" t="s">
-        <v>271</v>
+        <v>596</v>
       </c>
       <c r="C421" s="3" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="422" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A422" s="2">
-        <v>9757</v>
+        <v>9761</v>
       </c>
       <c r="B422" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="C422" s="3" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="423" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A423" s="2">
-        <v>9761</v>
+        <v>9773</v>
       </c>
       <c r="B423" s="3" t="s">
-        <v>406</v>
+        <v>286</v>
       </c>
       <c r="C423" s="3" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="424" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A424" s="2">
-        <v>9773</v>
+        <v>9774</v>
       </c>
       <c r="B424" s="3" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C424" s="3" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
     </row>
     <row r="425" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A425" s="2">
-        <v>9774</v>
+        <v>9776</v>
       </c>
       <c r="B425" s="3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C425" s="3" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="426" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A426" s="2">
-        <v>9776</v>
+        <v>9780</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>291</v>
       </c>
       <c r="C426" s="3" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="427" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A427" s="2">
-        <v>9780</v>
+        <v>9913</v>
       </c>
       <c r="B427" s="3" t="s">
-        <v>293</v>
+        <v>120</v>
       </c>
       <c r="C427" s="3" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="428" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A428" s="2">
-        <v>9913</v>
+        <v>9918</v>
       </c>
       <c r="B428" s="3" t="s">
-        <v>120</v>
+        <v>245</v>
       </c>
       <c r="C428" s="3" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="429" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A429" s="2">
-        <v>9918</v>
+        <v>9919</v>
       </c>
       <c r="B429" s="3" t="s">
-        <v>247</v>
+        <v>402</v>
       </c>
       <c r="C429" s="3" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="430" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A430" s="2">
-        <v>9919</v>
+        <v>9925</v>
       </c>
       <c r="B430" s="3" t="s">
-        <v>404</v>
+        <v>269</v>
       </c>
       <c r="C430" s="3" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
     </row>
     <row r="431" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A431" s="2">
-        <v>9925</v>
+        <v>9926</v>
       </c>
       <c r="B431" s="3" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C431" s="3" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="432" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A432" s="2">
-        <v>9926</v>
+        <v>9933</v>
       </c>
       <c r="B432" s="3" t="s">
-        <v>271</v>
+        <v>596</v>
       </c>
       <c r="C432" s="3" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="433" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A433" s="2">
-        <v>9933</v>
+        <v>9934</v>
       </c>
       <c r="B433" s="3" t="s">
-        <v>598</v>
+        <v>609</v>
       </c>
       <c r="C433" s="3" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="434" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A434" s="2">
-        <v>9934</v>
+        <v>9937</v>
       </c>
       <c r="B434" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="C434" s="3" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="435" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A435" s="2">
-        <v>9937</v>
+        <v>9938</v>
       </c>
       <c r="B435" s="3" t="s">
-        <v>406</v>
+        <v>337</v>
       </c>
       <c r="C435" s="3" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
     </row>
     <row r="436" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A436" s="2">
-        <v>9938</v>
+        <v>9943</v>
       </c>
       <c r="B436" s="3" t="s">
-        <v>339</v>
+        <v>280</v>
       </c>
       <c r="C436" s="3" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="437" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A437" s="2">
-        <v>9943</v>
+        <v>9946</v>
       </c>
       <c r="B437" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C437" s="3" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="438" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A438" s="2">
-        <v>9946</v>
+        <v>9948</v>
       </c>
       <c r="B438" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C438" s="3" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="439" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A439" s="2">
-        <v>9948</v>
+        <v>9949</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C439" s="3" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="440" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A440" s="2">
-        <v>9949</v>
+        <v>9950</v>
       </c>
       <c r="B440" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C440" s="3" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="441" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A441" s="2">
-        <v>9950</v>
+        <v>9951</v>
       </c>
       <c r="B441" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C441" s="3" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="442" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A442" s="2">
-        <v>9951</v>
+        <v>9952</v>
       </c>
       <c r="B442" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C442" s="3" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="443" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A443" s="2">
-        <v>9952</v>
+        <v>9954</v>
       </c>
       <c r="B443" s="3" t="s">
-        <v>284</v>
+        <v>342</v>
       </c>
       <c r="C443" s="3" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="444" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A444" s="2">
-        <v>9954</v>
+        <v>9956</v>
       </c>
       <c r="B444" s="3" t="s">
-        <v>344</v>
+        <v>289</v>
       </c>
       <c r="C444" s="3" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="445" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A445" s="2">
-        <v>9956</v>
+        <v>9957</v>
       </c>
       <c r="B445" s="3" t="s">
-        <v>291</v>
+        <v>400</v>
       </c>
       <c r="C445" s="3" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="446" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A446" s="2">
-        <v>9957</v>
+        <v>10016</v>
       </c>
       <c r="B446" s="3" t="s">
-        <v>402</v>
+        <v>50</v>
       </c>
       <c r="C446" s="3" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="447" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A447" s="2">
-        <v>10016</v>
+        <v>10021</v>
       </c>
       <c r="B447" s="3" t="s">
-        <v>50</v>
+        <v>250</v>
       </c>
       <c r="C447" s="3" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="448" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A448" s="2">
-        <v>10021</v>
+        <v>10022</v>
       </c>
       <c r="B448" s="3" t="s">
-        <v>252</v>
+        <v>466</v>
       </c>
       <c r="C448" s="3" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="449" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A449" s="2">
-        <v>10022</v>
+        <v>10024</v>
       </c>
       <c r="B449" s="3" t="s">
-        <v>468</v>
+        <v>593</v>
       </c>
       <c r="C449" s="3" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
     </row>
     <row r="450" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A450" s="2">
-        <v>10024</v>
+        <v>10025</v>
       </c>
       <c r="B450" s="3" t="s">
-        <v>595</v>
+        <v>269</v>
       </c>
       <c r="C450" s="3" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="451" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A451" s="2">
-        <v>10025</v>
+        <v>10026</v>
       </c>
       <c r="B451" s="3" t="s">
-        <v>271</v>
+        <v>628</v>
       </c>
       <c r="C451" s="3" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="452" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A452" s="2">
-        <v>10026</v>
+        <v>10029</v>
       </c>
       <c r="B452" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="C452" s="3" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="453" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A453" s="2">
-        <v>10029</v>
+        <v>10030</v>
       </c>
       <c r="B453" s="3" t="s">
-        <v>337</v>
+        <v>256</v>
       </c>
       <c r="C453" s="3" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="454" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A454" s="2">
-        <v>10030</v>
+        <v>10032</v>
       </c>
       <c r="B454" s="3" t="s">
-        <v>258</v>
+        <v>404</v>
       </c>
       <c r="C454" s="3" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="455" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A455" s="2">
-        <v>10032</v>
+        <v>10061</v>
       </c>
       <c r="B455" s="3" t="s">
-        <v>406</v>
+        <v>99</v>
       </c>
       <c r="C455" s="3" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="456" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A456" s="2">
-        <v>10061</v>
+        <v>10070</v>
       </c>
       <c r="B456" s="3" t="s">
-        <v>99</v>
+        <v>245</v>
       </c>
       <c r="C456" s="3" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="457" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A457" s="2">
-        <v>10070</v>
+        <v>10071</v>
       </c>
       <c r="B457" s="3" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C457" s="3" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="458" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A458" s="2">
-        <v>10071</v>
+        <v>10079</v>
       </c>
       <c r="B458" s="3" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
       <c r="C458" s="3" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
     </row>
     <row r="459" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A459" s="2">
-        <v>10079</v>
+        <v>10081</v>
       </c>
       <c r="B459" s="3" t="s">
         <v>269</v>
       </c>
       <c r="C459" s="3" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="460" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A460" s="2">
-        <v>10081</v>
+        <v>10082</v>
       </c>
       <c r="B460" s="3" t="s">
-        <v>271</v>
+        <v>638</v>
       </c>
       <c r="C460" s="3" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="461" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A461" s="2">
-        <v>10082</v>
+        <v>10087</v>
       </c>
       <c r="B461" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="C461" s="3" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="462" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A462" s="2">
-        <v>10087</v>
+        <v>10089</v>
       </c>
       <c r="B462" s="3" t="s">
-        <v>598</v>
+        <v>404</v>
       </c>
       <c r="C462" s="3" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="463" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A463" s="2">
-        <v>10089</v>
+        <v>10090</v>
       </c>
       <c r="B463" s="3" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C463" s="3" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
     </row>
     <row r="464" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A464" s="2">
-        <v>10090</v>
+        <v>10100</v>
       </c>
       <c r="B464" s="3" t="s">
-        <v>406</v>
+        <v>344</v>
       </c>
       <c r="C464" s="3" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
     </row>
     <row r="465" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A465" s="2">
-        <v>10100</v>
+        <v>10104</v>
       </c>
       <c r="B465" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C465" s="3" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="466" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A466" s="2">
-        <v>10104</v>
+        <v>10111</v>
       </c>
       <c r="B466" s="3" t="s">
-        <v>349</v>
+        <v>645</v>
       </c>
       <c r="C466" s="3" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="467" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A467" s="2">
-        <v>10111</v>
+        <v>10118</v>
       </c>
       <c r="B467" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C467" s="3" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="468" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A468" s="2">
-        <v>10118</v>
+        <v>10119</v>
       </c>
       <c r="B468" s="3" t="s">
-        <v>354</v>
+        <v>423</v>
       </c>
       <c r="C468" s="3" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="469" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A469" s="2">
-        <v>10119</v>
+        <v>10127</v>
       </c>
       <c r="B469" s="3" t="s">
-        <v>425</v>
+        <v>295</v>
       </c>
       <c r="C469" s="3" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="470" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A470" s="2">
-        <v>10127</v>
+        <v>10136</v>
       </c>
       <c r="B470" s="3" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="C470" s="3" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
     </row>
     <row r="471" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A471" s="2">
-        <v>10136</v>
+        <v>10138</v>
       </c>
       <c r="B471" s="3" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C471" s="3" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="472" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A472" s="2">
-        <v>10138</v>
+        <v>10140</v>
       </c>
       <c r="B472" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C472" s="3" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
     </row>
     <row r="473" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A473" s="2">
-        <v>10140</v>
+        <v>10182</v>
       </c>
       <c r="B473" s="3" t="s">
-        <v>307</v>
+        <v>187</v>
       </c>
       <c r="C473" s="3" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="474" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A474" s="2">
-        <v>10182</v>
+        <v>10227</v>
       </c>
       <c r="B474" s="3" t="s">
-        <v>187</v>
+        <v>654</v>
       </c>
       <c r="C474" s="3" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="475" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A475" s="2">
-        <v>10227</v>
+        <v>10230</v>
       </c>
       <c r="B475" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C475" s="3" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="476" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A476" s="2">
-        <v>10230</v>
+        <v>10231</v>
       </c>
       <c r="B476" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C476" s="3" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
     </row>
     <row r="477" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A477" s="2">
-        <v>10231</v>
+        <v>10233</v>
       </c>
       <c r="B477" s="3" t="s">
-        <v>174</v>
+        <v>54</v>
       </c>
       <c r="C477" s="3" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="478" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A478" s="2">
-        <v>10233</v>
+        <v>10238</v>
       </c>
       <c r="B478" s="3" t="s">
-        <v>54</v>
+        <v>659</v>
       </c>
       <c r="C478" s="3" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="479" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A479" s="2">
-        <v>10238</v>
+        <v>10239</v>
       </c>
       <c r="B479" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C479" s="3" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="480" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A480" s="2">
-        <v>10239</v>
+        <v>10240</v>
       </c>
       <c r="B480" s="3" t="s">
-        <v>252</v>
+        <v>662</v>
       </c>
       <c r="C480" s="3" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="481" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A481" s="2">
-        <v>10240</v>
+        <v>10243</v>
       </c>
       <c r="B481" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C481" s="3" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="482" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A482" s="2">
-        <v>10243</v>
+        <v>10245</v>
       </c>
       <c r="B482" s="3" t="s">
-        <v>335</v>
+        <v>665</v>
       </c>
       <c r="C482" s="3" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="483" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A483" s="2">
-        <v>10245</v>
+        <v>10246</v>
       </c>
       <c r="B483" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C483" s="3" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="484" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A484" s="2">
-        <v>10246</v>
+        <v>10254</v>
       </c>
       <c r="B484" s="3" t="s">
-        <v>258</v>
+        <v>125</v>
       </c>
       <c r="C484" s="3" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="485" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A485" s="2">
-        <v>10254</v>
+        <v>10260</v>
       </c>
       <c r="B485" s="3" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="C485" s="3" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
     </row>
     <row r="486" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A486" s="2">
-        <v>10260</v>
+        <v>10261</v>
       </c>
       <c r="B486" s="3" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C486" s="3" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="487" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A487" s="2">
-        <v>10261</v>
+        <v>10264</v>
       </c>
       <c r="B487" s="3" t="s">
-        <v>179</v>
+        <v>245</v>
       </c>
       <c r="C487" s="3" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
     </row>
     <row r="488" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A488" s="2">
-        <v>10264</v>
+        <v>10265</v>
       </c>
       <c r="B488" s="3" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C488" s="3" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
     </row>
     <row r="489" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A489" s="2">
-        <v>10265</v>
+        <v>10269</v>
       </c>
       <c r="B489" s="3" t="s">
-        <v>247</v>
+        <v>673</v>
       </c>
       <c r="C489" s="3" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="490" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A490" s="2">
-        <v>10269</v>
+        <v>10272</v>
       </c>
       <c r="B490" s="3" t="s">
         <v>675</v>
       </c>
       <c r="C490" s="3" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="491" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A491" s="2">
-        <v>10272</v>
+        <v>10273</v>
       </c>
       <c r="B491" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C491" s="3" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="492" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A492" s="2">
-        <v>10273</v>
+        <v>10274</v>
       </c>
       <c r="B492" s="3" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C492" s="3" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
     </row>
     <row r="493" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A493" s="2">
-        <v>10274</v>
+        <v>10275</v>
       </c>
       <c r="B493" s="3" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="C493" s="3" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="494" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A494" s="2">
-        <v>10275</v>
+        <v>10278</v>
       </c>
       <c r="B494" s="3" t="s">
-        <v>269</v>
+        <v>333</v>
       </c>
       <c r="C494" s="3" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
     </row>
     <row r="495" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A495" s="2">
-        <v>10278</v>
+        <v>10286</v>
       </c>
       <c r="B495" s="3" t="s">
-        <v>335</v>
+        <v>280</v>
       </c>
       <c r="C495" s="3" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="496" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A496" s="2">
-        <v>10286</v>
+        <v>10287</v>
       </c>
       <c r="B496" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C496" s="3" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="497" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A497" s="2">
-        <v>10287</v>
+        <v>10288</v>
       </c>
       <c r="B497" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C497" s="3" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="498" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A498" s="2">
-        <v>10288</v>
+        <v>10291</v>
       </c>
       <c r="B498" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C498" s="3" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
     </row>
     <row r="499" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A499" s="2">
-        <v>10291</v>
+        <v>10292</v>
       </c>
       <c r="B499" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C499" s="3" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="500" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A500" s="2">
-        <v>10292</v>
+        <v>10294</v>
       </c>
       <c r="B500" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C500" s="3" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="501" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A501" s="2">
-        <v>10294</v>
+        <v>10296</v>
       </c>
       <c r="B501" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C501" s="3" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="502" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A502" s="2">
-        <v>10296</v>
+        <v>10298</v>
       </c>
       <c r="B502" s="3" t="s">
-        <v>284</v>
+        <v>342</v>
       </c>
       <c r="C502" s="3" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
     </row>
     <row r="503" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A503" s="2">
-        <v>10298</v>
+        <v>10333</v>
       </c>
       <c r="B503" s="3" t="s">
-        <v>344</v>
+        <v>552</v>
       </c>
       <c r="C503" s="3" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="504" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A504" s="2">
-        <v>10333</v>
+        <v>10335</v>
       </c>
       <c r="B504" s="3" t="s">
-        <v>554</v>
+        <v>299</v>
       </c>
       <c r="C504" s="3" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="505" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A505" s="2">
-        <v>10335</v>
+        <v>10338</v>
       </c>
       <c r="B505" s="3" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C505" s="3" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="506" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A506" s="2">
-        <v>10338</v>
+        <v>10342</v>
       </c>
       <c r="B506" s="3" t="s">
-        <v>307</v>
+        <v>425</v>
       </c>
       <c r="C506" s="3" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="507" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A507" s="2">
-        <v>10342</v>
+        <v>10345</v>
       </c>
       <c r="B507" s="3" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C507" s="3" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="508" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A508" s="2">
-        <v>10345</v>
+        <v>10349</v>
       </c>
       <c r="B508" s="3" t="s">
-        <v>427</v>
+        <v>342</v>
       </c>
       <c r="C508" s="3" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
     </row>
     <row r="509" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A509" s="2">
-        <v>10349</v>
+        <v>10359</v>
       </c>
       <c r="B509" s="3" t="s">
-        <v>344</v>
+        <v>291</v>
       </c>
       <c r="C509" s="3" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="510" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A510" s="2">
-        <v>10359</v>
+        <v>10367</v>
       </c>
       <c r="B510" s="3" t="s">
-        <v>293</v>
+        <v>696</v>
       </c>
       <c r="C510" s="3" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="511" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A511" s="2">
-        <v>10367</v>
+        <v>10375</v>
       </c>
       <c r="B511" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="C511" s="3" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="512" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A512" s="2">
-        <v>10375</v>
+        <v>10391</v>
       </c>
       <c r="B512" s="3" t="s">
-        <v>416</v>
+        <v>280</v>
       </c>
       <c r="C512" s="3" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
     </row>
     <row r="513" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A513" s="2">
-        <v>10391</v>
+        <v>10392</v>
       </c>
       <c r="B513" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C513" s="3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="514" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A514" s="2">
-        <v>10392</v>
+        <v>10393</v>
       </c>
       <c r="B514" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C514" s="3" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
     </row>
     <row r="515" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A515" s="2">
-        <v>10393</v>
+        <v>10396</v>
       </c>
       <c r="B515" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C515" s="3" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
     </row>
     <row r="516" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A516" s="2">
-        <v>10396</v>
+        <v>10397</v>
       </c>
       <c r="B516" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C516" s="3" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="517" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A517" s="2">
-        <v>10397</v>
+        <v>10398</v>
       </c>
       <c r="B517" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C517" s="3" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
     </row>
     <row r="518" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A518" s="2">
-        <v>10398</v>
+        <v>10399</v>
       </c>
       <c r="B518" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C518" s="3" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="519" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A519" s="2">
-        <v>10399</v>
+        <v>10400</v>
       </c>
       <c r="B519" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C519" s="3" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
     </row>
     <row r="520" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A520" s="2">
-        <v>10400</v>
+        <v>10453</v>
       </c>
       <c r="B520" s="3" t="s">
-        <v>284</v>
+        <v>496</v>
       </c>
       <c r="C520" s="3" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
     </row>
     <row r="521" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A521" s="2">
-        <v>10453</v>
+        <v>10459</v>
       </c>
       <c r="B521" s="3" t="s">
-        <v>498</v>
+        <v>310</v>
       </c>
       <c r="C521" s="3" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="522" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A522" s="2">
-        <v>10459</v>
+        <v>10464</v>
       </c>
       <c r="B522" s="3" t="s">
-        <v>312</v>
+        <v>709</v>
       </c>
       <c r="C522" s="3" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="523" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A523" s="2">
-        <v>10464</v>
+        <v>10542</v>
       </c>
       <c r="B523" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="C523" s="3" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="524" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A524" s="2">
-        <v>10542</v>
+        <v>10552</v>
       </c>
       <c r="B524" s="3" t="s">
-        <v>416</v>
+        <v>543</v>
       </c>
       <c r="C524" s="3" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="525" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A525" s="2">
-        <v>10552</v>
+        <v>10556</v>
       </c>
       <c r="B525" s="3" t="s">
-        <v>545</v>
+        <v>352</v>
       </c>
       <c r="C525" s="3" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
     </row>
     <row r="526" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A526" s="2">
-        <v>10556</v>
+        <v>10571</v>
       </c>
       <c r="B526" s="3" t="s">
-        <v>354</v>
+        <v>299</v>
       </c>
       <c r="C526" s="3" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="527" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A527" s="2">
-        <v>10571</v>
+        <v>10573</v>
       </c>
       <c r="B527" s="3" t="s">
-        <v>301</v>
+        <v>715</v>
       </c>
       <c r="C527" s="3" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="528" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A528" s="2">
-        <v>10573</v>
+        <v>10575</v>
       </c>
       <c r="B528" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="C528" s="3" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="529" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A529" s="2">
-        <v>10575</v>
+        <v>10580</v>
       </c>
       <c r="B529" s="3" t="s">
-        <v>418</v>
+        <v>718</v>
       </c>
       <c r="C529" s="3" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="530" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A530" s="2">
-        <v>10580</v>
+        <v>10592</v>
       </c>
       <c r="B530" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C530" s="3" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="531" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A531" s="2">
-        <v>10592</v>
+        <v>10598</v>
       </c>
       <c r="B531" s="3" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C531" s="3" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
     </row>
     <row r="532" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A532" s="2">
-        <v>10598</v>
+        <v>10624</v>
       </c>
       <c r="B532" s="3" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C532" s="3" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="533" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A533" s="2">
-        <v>10624</v>
+        <v>10643</v>
       </c>
       <c r="B533" s="3" t="s">
-        <v>307</v>
+        <v>494</v>
       </c>
       <c r="C533" s="3" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="534" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A534" s="2">
-        <v>10643</v>
+        <v>10707</v>
       </c>
       <c r="B534" s="3" t="s">
-        <v>496</v>
+        <v>724</v>
       </c>
       <c r="C534" s="3" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="535" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A535" s="2">
-        <v>10707</v>
+        <v>10738</v>
       </c>
       <c r="B535" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C535" s="3" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="536" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A536" s="2">
-        <v>10738</v>
+        <v>10749</v>
       </c>
       <c r="B536" s="3" t="s">
-        <v>436</v>
+        <v>312</v>
       </c>
       <c r="C536" s="3" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="537" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A537" s="2">
-        <v>10749</v>
+        <v>10761</v>
       </c>
       <c r="B537" s="3" t="s">
-        <v>314</v>
+        <v>728</v>
       </c>
       <c r="C537" s="3" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="538" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A538" s="2">
-        <v>10761</v>
+        <v>10767</v>
       </c>
       <c r="B538" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C538" s="3" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="539" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A539" s="2">
-        <v>10767</v>
+        <v>10769</v>
       </c>
       <c r="B539" s="3" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="C539" s="3" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="540" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A540" s="2">
-        <v>10769</v>
+        <v>10831</v>
       </c>
       <c r="B540" s="3" t="s">
-        <v>318</v>
+        <v>350</v>
       </c>
       <c r="C540" s="3" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="541" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A541" s="2">
-        <v>10831</v>
+        <v>10838</v>
       </c>
       <c r="B541" s="3" t="s">
-        <v>352</v>
+        <v>718</v>
       </c>
       <c r="C541" s="3" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="542" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A542" s="2">
-        <v>10838</v>
+        <v>10851</v>
       </c>
       <c r="B542" s="3" t="s">
-        <v>720</v>
+        <v>305</v>
       </c>
       <c r="C542" s="3" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
     </row>
     <row r="543" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A543" s="2">
-        <v>10851</v>
+        <v>10852</v>
       </c>
       <c r="B543" s="3" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C543" s="3" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="544" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A544" s="2">
-        <v>10852</v>
+        <v>10873</v>
       </c>
       <c r="B544" s="3" t="s">
-        <v>307</v>
+        <v>494</v>
       </c>
       <c r="C544" s="3" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
     </row>
     <row r="545" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A545" s="2">
-        <v>10873</v>
+        <v>10923</v>
       </c>
       <c r="B545" s="3" t="s">
-        <v>496</v>
+        <v>305</v>
       </c>
       <c r="C545" s="3" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
     </row>
     <row r="546" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A546" s="2">
-        <v>10923</v>
+        <v>10932</v>
       </c>
       <c r="B546" s="3" t="s">
-        <v>307</v>
+        <v>425</v>
       </c>
       <c r="C546" s="3" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="547" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A547" s="2">
-        <v>10932</v>
+        <v>10934</v>
       </c>
       <c r="B547" s="3" t="s">
-        <v>427</v>
+        <v>308</v>
       </c>
       <c r="C547" s="3" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
     </row>
     <row r="548" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A548" s="2">
-        <v>10934</v>
+        <v>10938</v>
       </c>
       <c r="B548" s="3" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C548" s="3" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="549" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A549" s="2">
-        <v>10938</v>
+        <v>10986</v>
       </c>
       <c r="B549" s="3" t="s">
-        <v>310</v>
+        <v>509</v>
       </c>
       <c r="C549" s="3" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
     </row>
     <row r="550" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A550" s="2">
-        <v>10986</v>
+        <v>10999</v>
       </c>
       <c r="B550" s="3" t="s">
-        <v>511</v>
+        <v>358</v>
       </c>
       <c r="C550" s="3" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="551" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A551" s="2">
-        <v>10999</v>
+        <v>11002</v>
       </c>
       <c r="B551" s="3" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C551" s="3" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="552" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A552" s="2">
-        <v>11002</v>
+        <v>11028</v>
       </c>
       <c r="B552" s="3" t="s">
-        <v>360</v>
+        <v>744</v>
       </c>
       <c r="C552" s="3" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="553" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A553" s="2">
-        <v>11028</v>
+        <v>11053</v>
       </c>
       <c r="B553" s="3" t="s">
         <v>746</v>
       </c>
       <c r="C553" s="3" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="554" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A554" s="2">
-        <v>11053</v>
+        <v>11084</v>
       </c>
       <c r="B554" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="C554" s="3" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="555" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A555" s="2">
-        <v>11084</v>
+        <v>11145</v>
       </c>
       <c r="B555" s="3" t="s">
-        <v>434</v>
+        <v>557</v>
       </c>
       <c r="C555" s="3" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
     </row>
     <row r="556" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A556" s="2">
-        <v>11145</v>
+        <v>11155</v>
       </c>
       <c r="B556" s="3" t="s">
-        <v>559</v>
+        <v>374</v>
       </c>
       <c r="C556" s="3" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="557" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A557" s="2">
-        <v>11155</v>
+        <v>11157</v>
       </c>
       <c r="B557" s="3" t="s">
         <v>376</v>
       </c>
       <c r="C557" s="3" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
     </row>
     <row r="558" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A558" s="2">
-        <v>11157</v>
+        <v>11160</v>
       </c>
       <c r="B558" s="3" t="s">
-        <v>378</v>
+        <v>584</v>
       </c>
       <c r="C558" s="3" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
     </row>
     <row r="559" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A559" s="2">
-        <v>11160</v>
+        <v>11164</v>
       </c>
       <c r="B559" s="3" t="s">
-        <v>586</v>
+        <v>327</v>
       </c>
       <c r="C559" s="3" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="560" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A560" s="2">
-        <v>11164</v>
+        <v>11192</v>
       </c>
       <c r="B560" s="3" t="s">
-        <v>329</v>
+        <v>509</v>
       </c>
       <c r="C560" s="3" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
     </row>
     <row r="561" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A561" s="2">
-        <v>11192</v>
+        <v>11215</v>
       </c>
       <c r="B561" s="3" t="s">
-        <v>511</v>
+        <v>314</v>
       </c>
       <c r="C561" s="3" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
     </row>
     <row r="562" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A562" s="2">
-        <v>11215</v>
+        <v>11216</v>
       </c>
       <c r="B562" s="3" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C562" s="3" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
     </row>
     <row r="563" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A563" s="2">
-        <v>11216</v>
+        <v>11218</v>
       </c>
       <c r="B563" s="3" t="s">
-        <v>316</v>
+        <v>358</v>
       </c>
       <c r="C563" s="3" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="564" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A564" s="2">
-        <v>11218</v>
+        <v>11225</v>
       </c>
       <c r="B564" s="3" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C564" s="3" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
     </row>
     <row r="565" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A565" s="2">
-        <v>11225</v>
+        <v>11252</v>
       </c>
       <c r="B565" s="3" t="s">
-        <v>364</v>
+        <v>759</v>
       </c>
       <c r="C565" s="3" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="566" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A566" s="2">
-        <v>11252</v>
+        <v>11266</v>
       </c>
       <c r="B566" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="C566" s="3" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="567" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A567" s="2">
-        <v>11266</v>
+        <v>11273</v>
       </c>
       <c r="B567" s="3" t="s">
-        <v>540</v>
+        <v>376</v>
       </c>
       <c r="C567" s="3" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="568" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A568" s="2">
-        <v>11273</v>
+        <v>11278</v>
       </c>
       <c r="B568" s="3" t="s">
-        <v>378</v>
+        <v>444</v>
       </c>
       <c r="C568" s="3" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
     </row>
     <row r="569" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A569" s="2">
-        <v>11278</v>
+        <v>11279</v>
       </c>
       <c r="B569" s="3" t="s">
-        <v>446</v>
+        <v>764</v>
       </c>
       <c r="C569" s="3" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="570" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A570" s="2">
-        <v>11279</v>
+        <v>11282</v>
       </c>
       <c r="B570" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="C570" s="3" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="571" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A571" s="2">
-        <v>11282</v>
+        <v>11294</v>
       </c>
       <c r="B571" s="3" t="s">
-        <v>329</v>
+        <v>61</v>
       </c>
       <c r="C571" s="3" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="572" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A572" s="2">
-        <v>11294</v>
+        <v>11331</v>
       </c>
       <c r="B572" s="3" t="s">
-        <v>61</v>
+        <v>509</v>
       </c>
       <c r="C572" s="3" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
     </row>
     <row r="573" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A573" s="2">
-        <v>11331</v>
+        <v>11338</v>
       </c>
       <c r="B573" s="3" t="s">
-        <v>511</v>
+        <v>314</v>
       </c>
       <c r="C573" s="3" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
     </row>
     <row r="574" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A574" s="2">
-        <v>11338</v>
+        <v>11442</v>
       </c>
       <c r="B574" s="3" t="s">
-        <v>316</v>
+        <v>337</v>
       </c>
       <c r="C574" s="3" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
     </row>
     <row r="575" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A575" s="2">
-        <v>11442</v>
+        <v>11452</v>
       </c>
       <c r="B575" s="3" t="s">
-        <v>339</v>
+        <v>280</v>
       </c>
       <c r="C575" s="3" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="576" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A576" s="2">
-        <v>11452</v>
+        <v>11455</v>
       </c>
       <c r="B576" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C576" s="3" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
     </row>
     <row r="577" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A577" s="2">
-        <v>11455</v>
+        <v>11456</v>
       </c>
       <c r="B577" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C577" s="3" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
     </row>
     <row r="578" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A578" s="2">
-        <v>11456</v>
+        <v>11458</v>
       </c>
       <c r="B578" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C578" s="3" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
     </row>
     <row r="579" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A579" s="2">
-        <v>11458</v>
+        <v>11459</v>
       </c>
       <c r="B579" s="3" t="s">
-        <v>284</v>
+        <v>342</v>
       </c>
       <c r="C579" s="3" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
     </row>
     <row r="580" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A580" s="2">
-        <v>11459</v>
+        <v>11461</v>
       </c>
       <c r="B580" s="3" t="s">
-        <v>344</v>
+        <v>286</v>
       </c>
       <c r="C580" s="3" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
     </row>
     <row r="581" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A581" s="2">
-        <v>11461</v>
+        <v>11462</v>
       </c>
       <c r="B581" s="3" t="s">
-        <v>288</v>
+        <v>400</v>
       </c>
       <c r="C581" s="3" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
     </row>
     <row r="582" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A582" s="2">
-        <v>11462</v>
+        <v>11465</v>
       </c>
       <c r="B582" s="3" t="s">
-        <v>402</v>
+        <v>291</v>
       </c>
       <c r="C582" s="3" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
     </row>
     <row r="583" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A583" s="2">
-        <v>11465</v>
+        <v>11482</v>
       </c>
       <c r="B583" s="3" t="s">
-        <v>293</v>
+        <v>331</v>
       </c>
       <c r="C583" s="3" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="584" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A584" s="2">
-        <v>11482</v>
+        <v>11530</v>
       </c>
       <c r="B584" s="3" t="s">
-        <v>333</v>
+        <v>365</v>
       </c>
       <c r="C584" s="3" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
     </row>
     <row r="585" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A585" s="2">
-        <v>11530</v>
+        <v>11551</v>
       </c>
       <c r="B585" s="3" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C585" s="3" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="586" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A586" s="2">
-        <v>11551</v>
+        <v>11554</v>
       </c>
       <c r="B586" s="3" t="s">
-        <v>372</v>
+        <v>442</v>
       </c>
       <c r="C586" s="3" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
     </row>
     <row r="587" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A587" s="2">
-        <v>11554</v>
+        <v>11564</v>
       </c>
       <c r="B587" s="3" t="s">
-        <v>444</v>
+        <v>321</v>
       </c>
       <c r="C587" s="3" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
     </row>
     <row r="588" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A588" s="2">
-        <v>11564</v>
+        <v>11567</v>
       </c>
       <c r="B588" s="3" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="C588" s="3" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
     </row>
     <row r="589" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A589" s="2">
-        <v>11567</v>
+        <v>11615</v>
       </c>
       <c r="B589" s="3" t="s">
-        <v>318</v>
+        <v>457</v>
       </c>
       <c r="C589" s="3" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="590" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A590" s="2">
-        <v>11615</v>
+        <v>11621</v>
       </c>
       <c r="B590" s="3" t="s">
-        <v>459</v>
+        <v>376</v>
       </c>
       <c r="C590" s="3" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="591" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A591" s="2">
-        <v>11621</v>
+        <v>11623</v>
       </c>
       <c r="B591" s="3" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C591" s="3" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
     </row>
     <row r="592" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A592" s="2">
-        <v>11623</v>
+        <v>11624</v>
       </c>
       <c r="B592" s="3" t="s">
-        <v>378</v>
+        <v>444</v>
       </c>
       <c r="C592" s="3" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
     </row>
     <row r="593" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A593" s="2">
-        <v>11624</v>
+        <v>11626</v>
       </c>
       <c r="B593" s="3" t="s">
-        <v>446</v>
+        <v>562</v>
       </c>
       <c r="C593" s="3" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="594" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A594" s="2">
-        <v>11626</v>
+        <v>11627</v>
       </c>
       <c r="B594" s="3" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="C594" s="3" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
     </row>
     <row r="595" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A595" s="2">
-        <v>11627</v>
+        <v>11694</v>
       </c>
       <c r="B595" s="3" t="s">
-        <v>564</v>
+        <v>164</v>
       </c>
       <c r="C595" s="3" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="596" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A596" s="2">
-        <v>11694</v>
+        <v>11698</v>
       </c>
       <c r="B596" s="3" t="s">
-        <v>164</v>
+        <v>245</v>
       </c>
       <c r="C596" s="3" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
     </row>
     <row r="597" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A597" s="2">
-        <v>11698</v>
+        <v>11699</v>
       </c>
       <c r="B597" s="3" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C597" s="3" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
     </row>
     <row r="598" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A598" s="2">
-        <v>11699</v>
+        <v>11700</v>
       </c>
       <c r="B598" s="3" t="s">
-        <v>247</v>
+        <v>794</v>
       </c>
       <c r="C598" s="3" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="599" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A599" s="2">
-        <v>11700</v>
+        <v>11701</v>
       </c>
       <c r="B599" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="C599" s="3" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="600" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A600" s="2">
-        <v>11701</v>
+        <v>11717</v>
       </c>
       <c r="B600" s="3" t="s">
-        <v>250</v>
+        <v>746</v>
       </c>
       <c r="C600" s="3" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
     </row>
     <row r="601" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A601" s="2">
-        <v>11717</v>
+        <v>11722</v>
       </c>
       <c r="B601" s="3" t="s">
-        <v>748</v>
+        <v>370</v>
       </c>
       <c r="C601" s="3" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
     </row>
     <row r="602" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A602" s="2">
-        <v>11722</v>
+        <v>11732</v>
       </c>
       <c r="B602" s="3" t="s">
-        <v>372</v>
+        <v>538</v>
       </c>
       <c r="C602" s="3" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="603" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A603" s="2">
-        <v>11732</v>
+        <v>11753</v>
       </c>
       <c r="B603" s="3" t="s">
-        <v>540</v>
+        <v>800</v>
       </c>
       <c r="C603" s="3" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="604" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A604" s="2">
-        <v>11753</v>
+        <v>11757</v>
       </c>
       <c r="B604" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="C604" s="3" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="605" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A605" s="2">
-        <v>11757</v>
+        <v>11775</v>
       </c>
       <c r="B605" s="3" t="s">
-        <v>352</v>
+        <v>299</v>
       </c>
       <c r="C605" s="3" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
     </row>
     <row r="606" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A606" s="2">
-        <v>11775</v>
+        <v>11783</v>
       </c>
       <c r="B606" s="3" t="s">
-        <v>301</v>
+        <v>425</v>
       </c>
       <c r="C606" s="3" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
     </row>
     <row r="607" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A607" s="2">
-        <v>11783</v>
+        <v>11810</v>
       </c>
       <c r="B607" s="3" t="s">
-        <v>427</v>
+        <v>310</v>
       </c>
       <c r="C607" s="3" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="608" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A608" s="2">
-        <v>11810</v>
+        <v>11833</v>
       </c>
       <c r="B608" s="3" t="s">
-        <v>312</v>
+        <v>509</v>
       </c>
       <c r="C608" s="3" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
     </row>
     <row r="609" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A609" s="2">
-        <v>11833</v>
+        <v>11837</v>
       </c>
       <c r="B609" s="3" t="s">
-        <v>511</v>
+        <v>314</v>
       </c>
       <c r="C609" s="3" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="610" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A610" s="2">
-        <v>11837</v>
+        <v>11839</v>
       </c>
       <c r="B610" s="3" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C610" s="3" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
     </row>
     <row r="611" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A611" s="2">
-        <v>11839</v>
+        <v>11843</v>
       </c>
       <c r="B611" s="3" t="s">
-        <v>316</v>
+        <v>358</v>
       </c>
       <c r="C611" s="3" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
     </row>
     <row r="612" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A612" s="2">
-        <v>11843</v>
+        <v>11845</v>
       </c>
       <c r="B612" s="3" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C612" s="3" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="613" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A613" s="2">
-        <v>11845</v>
+        <v>11923</v>
       </c>
       <c r="B613" s="3" t="s">
-        <v>360</v>
+        <v>659</v>
       </c>
       <c r="C613" s="3" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="614" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A614" s="2">
-        <v>11923</v>
+        <v>11926</v>
       </c>
       <c r="B614" s="3" t="s">
-        <v>661</v>
+        <v>323</v>
       </c>
       <c r="C614" s="3" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
     </row>
     <row r="615" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A615" s="2">
-        <v>11926</v>
+        <v>11927</v>
       </c>
       <c r="B615" s="3" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C615" s="3" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="616" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A616" s="2">
-        <v>11927</v>
+        <v>11930</v>
       </c>
       <c r="B616" s="3" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C616" s="3" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
     </row>
     <row r="617" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A617" s="2">
-        <v>11930</v>
+        <v>11933</v>
       </c>
       <c r="B617" s="3" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C617" s="3" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="618" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A618" s="2">
-        <v>11933</v>
+        <v>11934</v>
       </c>
       <c r="B618" s="3" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C618" s="3" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
     </row>
     <row r="619" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A619" s="2">
-        <v>11934</v>
+        <v>11975</v>
       </c>
       <c r="B619" s="3" t="s">
-        <v>333</v>
+        <v>509</v>
       </c>
       <c r="C619" s="3" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
     </row>
     <row r="620" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A620" s="2">
-        <v>11975</v>
+        <v>11983</v>
       </c>
       <c r="B620" s="3" t="s">
-        <v>511</v>
+        <v>358</v>
       </c>
       <c r="C620" s="3" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
     </row>
     <row r="621" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A621" s="2">
-        <v>11983</v>
+        <v>11991</v>
       </c>
       <c r="B621" s="3" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="C621" s="3" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="622" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A622" s="2">
-        <v>11991</v>
+        <v>12040</v>
       </c>
       <c r="B622" s="3" t="s">
-        <v>318</v>
+        <v>368</v>
       </c>
       <c r="C622" s="3" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
     </row>
     <row r="623" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A623" s="2">
-        <v>12040</v>
+        <v>12047</v>
       </c>
       <c r="B623" s="3" t="s">
         <v>370</v>
       </c>
       <c r="C623" s="3" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
     </row>
     <row r="624" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A624" s="2">
-        <v>12047</v>
+        <v>12048</v>
       </c>
       <c r="B624" s="3" t="s">
-        <v>372</v>
+        <v>557</v>
       </c>
       <c r="C624" s="3" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
     </row>
     <row r="625" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A625" s="2">
-        <v>12048</v>
+        <v>12056</v>
       </c>
       <c r="B625" s="3" t="s">
-        <v>559</v>
+        <v>823</v>
       </c>
       <c r="C625" s="3" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="626" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A626" s="2">
-        <v>12056</v>
+        <v>12067</v>
       </c>
       <c r="B626" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="C626" s="3" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="627" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A627" s="2">
-        <v>12067</v>
+        <v>12074</v>
       </c>
       <c r="B627" s="3" t="s">
-        <v>339</v>
+        <v>280</v>
       </c>
       <c r="C627" s="3" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
     </row>
     <row r="628" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A628" s="2">
-        <v>12074</v>
+        <v>12076</v>
       </c>
       <c r="B628" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C628" s="3" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
     </row>
     <row r="629" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A629" s="2">
-        <v>12076</v>
+        <v>12078</v>
       </c>
       <c r="B629" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C629" s="3" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="630" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A630" s="2">
-        <v>12078</v>
+        <v>12079</v>
       </c>
       <c r="B630" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C630" s="3" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
     </row>
     <row r="631" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A631" s="2">
-        <v>12079</v>
+        <v>12082</v>
       </c>
       <c r="B631" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C631" s="3" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
     </row>
     <row r="632" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A632" s="2">
-        <v>12082</v>
+        <v>12083</v>
       </c>
       <c r="B632" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C632" s="3" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="633" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A633" s="2">
-        <v>12083</v>
+        <v>12084</v>
       </c>
       <c r="B633" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C633" s="3" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
     </row>
     <row r="634" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A634" s="2">
-        <v>12084</v>
+        <v>12087</v>
       </c>
       <c r="B634" s="3" t="s">
-        <v>284</v>
+        <v>342</v>
       </c>
       <c r="C634" s="3" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="635" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A635" s="2">
-        <v>12087</v>
+        <v>12162</v>
       </c>
       <c r="B635" s="3" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="C635" s="3" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
     </row>
     <row r="636" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A636" s="2">
-        <v>12162</v>
+        <v>12163</v>
       </c>
       <c r="B636" s="3" t="s">
-        <v>378</v>
+        <v>444</v>
       </c>
       <c r="C636" s="3" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
     </row>
     <row r="637" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A637" s="2">
-        <v>12163</v>
+        <v>12164</v>
       </c>
       <c r="B637" s="3" t="s">
-        <v>446</v>
+        <v>562</v>
       </c>
       <c r="C637" s="3" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="638" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A638" s="2">
-        <v>12164</v>
+        <v>12166</v>
       </c>
       <c r="B638" s="3" t="s">
-        <v>564</v>
+        <v>323</v>
       </c>
       <c r="C638" s="3" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
     </row>
     <row r="639" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A639" s="2">
-        <v>12166</v>
+        <v>12172</v>
       </c>
       <c r="B639" s="3" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C639" s="3" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="640" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A640" s="2">
-        <v>12172</v>
+        <v>12173</v>
       </c>
       <c r="B640" s="3" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C640" s="3" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="641" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A641" s="2">
-        <v>12173</v>
+        <v>12174</v>
       </c>
       <c r="B641" s="3" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C641" s="3" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
     </row>
     <row r="642" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A642" s="2">
-        <v>12174</v>
+        <v>12176</v>
       </c>
       <c r="B642" s="3" t="s">
-        <v>331</v>
+        <v>568</v>
       </c>
       <c r="C642" s="3" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
     </row>
     <row r="643" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A643" s="2">
-        <v>12176</v>
+        <v>12179</v>
       </c>
       <c r="B643" s="3" t="s">
-        <v>570</v>
+        <v>331</v>
       </c>
       <c r="C643" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
     </row>
     <row r="644" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A644" s="2">
-        <v>12179</v>
+        <v>12194</v>
       </c>
       <c r="B644" s="3" t="s">
-        <v>333</v>
+        <v>61</v>
       </c>
       <c r="C644" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
     </row>
     <row r="645" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A645" s="2">
-        <v>12194</v>
+        <v>12203</v>
       </c>
       <c r="B645" s="3" t="s">
-        <v>61</v>
+        <v>370</v>
       </c>
       <c r="C645" s="3" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
     </row>
     <row r="646" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A646" s="2">
-        <v>12203</v>
+        <v>12208</v>
       </c>
       <c r="B646" s="3" t="s">
-        <v>372</v>
+        <v>442</v>
       </c>
       <c r="C646" s="3" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="647" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A647" s="2">
-        <v>12208</v>
+        <v>12228</v>
       </c>
       <c r="B647" s="3" t="s">
         <v>444</v>
       </c>
       <c r="C647" s="3" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
     </row>
     <row r="648" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A648" s="2">
-        <v>12228</v>
+        <v>12229</v>
       </c>
       <c r="B648" s="3" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C648" s="3" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
     </row>
     <row r="649" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A649" s="2">
-        <v>12229</v>
+        <v>12230</v>
       </c>
       <c r="B649" s="3" t="s">
-        <v>446</v>
+        <v>327</v>
       </c>
       <c r="C649" s="3" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
     </row>
     <row r="650" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A650" s="2">
-        <v>12230</v>
+        <v>12232</v>
       </c>
       <c r="B650" s="3" t="s">
         <v>329</v>
       </c>
       <c r="C650" s="3" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
     </row>
     <row r="651" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A651" s="2">
-        <v>12232</v>
+        <v>12236</v>
       </c>
       <c r="B651" s="3" t="s">
         <v>331</v>
       </c>
       <c r="C651" s="3" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
     </row>
     <row r="652" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A652" s="2">
-        <v>12236</v>
+        <v>12237</v>
       </c>
       <c r="B652" s="3" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C652" s="3" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
     </row>
     <row r="653" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A653" s="2">
-        <v>12237</v>
+        <v>12239</v>
       </c>
       <c r="B653" s="3" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C653" s="3" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="654" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A654" s="2">
-        <v>12239</v>
+        <v>12249</v>
       </c>
       <c r="B654" s="3" t="s">
-        <v>333</v>
+        <v>61</v>
       </c>
       <c r="C654" s="3" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="655" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A655" s="2">
-        <v>12249</v>
+        <v>12266</v>
       </c>
       <c r="B655" s="3" t="s">
-        <v>61</v>
+        <v>344</v>
       </c>
       <c r="C655" s="3" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
     </row>
     <row r="656" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A656" s="2">
-        <v>12266</v>
+        <v>12286</v>
       </c>
       <c r="B656" s="3" t="s">
-        <v>346</v>
+        <v>645</v>
       </c>
       <c r="C656" s="3" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="657" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A657" s="2">
-        <v>12286</v>
+        <v>12290</v>
       </c>
       <c r="B657" s="3" t="s">
-        <v>647</v>
+        <v>350</v>
       </c>
       <c r="C657" s="3" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
     </row>
     <row r="658" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A658" s="2">
-        <v>12290</v>
+        <v>12292</v>
       </c>
       <c r="B658" s="3" t="s">
-        <v>352</v>
+        <v>423</v>
       </c>
       <c r="C658" s="3" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
     </row>
     <row r="659" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A659" s="2">
-        <v>12292</v>
+        <v>12299</v>
       </c>
       <c r="B659" s="3" t="s">
-        <v>425</v>
+        <v>858</v>
       </c>
       <c r="C659" s="3" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="660" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A660" s="2">
-        <v>12299</v>
+        <v>12303</v>
       </c>
       <c r="B660" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C660" s="3" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="661" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A661" s="2">
-        <v>12303</v>
+        <v>12313</v>
       </c>
       <c r="B661" s="3" t="s">
-        <v>301</v>
+        <v>61</v>
       </c>
       <c r="C661" s="3" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
     </row>
     <row r="662" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A662" s="2">
-        <v>12313</v>
+        <v>12333</v>
       </c>
       <c r="B662" s="3" t="s">
-        <v>61</v>
+        <v>302</v>
       </c>
       <c r="C662" s="3" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="663" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A663" s="2">
-        <v>12333</v>
+        <v>12334</v>
       </c>
       <c r="B663" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C663" s="3" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="664" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A664" s="2">
-        <v>12334</v>
+        <v>12335</v>
       </c>
       <c r="B664" s="3" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C664" s="3" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
     </row>
     <row r="665" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A665" s="2">
-        <v>12335</v>
+        <v>12336</v>
       </c>
       <c r="B665" s="3" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C665" s="3" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
     </row>
     <row r="666" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A666" s="2">
-        <v>12336</v>
+        <v>12354</v>
       </c>
       <c r="B666" s="3" t="s">
-        <v>307</v>
+        <v>866</v>
       </c>
       <c r="C666" s="3" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="667" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A667" s="2">
-        <v>12354</v>
+        <v>12395</v>
       </c>
       <c r="B667" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="C667" s="3" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="668" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A668" s="2">
-        <v>12395</v>
+        <v>12405</v>
       </c>
       <c r="B668" s="3" t="s">
-        <v>434</v>
+        <v>869</v>
       </c>
       <c r="C668" s="3" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="669" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A669" s="2">
-        <v>12405</v>
+        <v>12410</v>
       </c>
       <c r="B669" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C669" s="3" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="670" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A670" s="2">
-        <v>12410</v>
+        <v>12413</v>
       </c>
       <c r="B670" s="3" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C670" s="3" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="671" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A671" s="2">
-        <v>12413</v>
+        <v>12414</v>
       </c>
       <c r="B671" s="3" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C671" s="3" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
     </row>
     <row r="672" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A672" s="2">
-        <v>12414</v>
+        <v>12426</v>
       </c>
       <c r="B672" s="3" t="s">
-        <v>436</v>
+        <v>509</v>
       </c>
       <c r="C672" s="3" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
     </row>
     <row r="673" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A673" s="2">
-        <v>12426</v>
+        <v>12432</v>
       </c>
       <c r="B673" s="3" t="s">
-        <v>511</v>
+        <v>314</v>
       </c>
       <c r="C673" s="3" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
     </row>
     <row r="674" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A674" s="2">
-        <v>12432</v>
+        <v>12433</v>
       </c>
       <c r="B674" s="3" t="s">
-        <v>316</v>
+        <v>358</v>
       </c>
       <c r="C674" s="3" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
     </row>
     <row r="675" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A675" s="2">
-        <v>12433</v>
+        <v>12434</v>
       </c>
       <c r="B675" s="3" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C675" s="3" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
     </row>
     <row r="676" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A676" s="2">
-        <v>12434</v>
+        <v>12435</v>
       </c>
       <c r="B676" s="3" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C676" s="3" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="677" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A677" s="2">
-        <v>12435</v>
+        <v>12471</v>
       </c>
       <c r="B677" s="3" t="s">
-        <v>360</v>
+        <v>319</v>
       </c>
       <c r="C677" s="3" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="678" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A678" s="2">
-        <v>12471</v>
+        <v>12478</v>
       </c>
       <c r="B678" s="3" t="s">
-        <v>321</v>
+        <v>577</v>
       </c>
       <c r="C678" s="3" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="679" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A679" s="2">
-        <v>12478</v>
+        <v>12512</v>
       </c>
       <c r="B679" s="3" t="s">
-        <v>579</v>
+        <v>370</v>
       </c>
       <c r="C679" s="3" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="680" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A680" s="2">
-        <v>12512</v>
+        <v>12514</v>
       </c>
       <c r="B680" s="3" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C680" s="3" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
     </row>
     <row r="681" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A681" s="2">
-        <v>12514</v>
+        <v>12516</v>
       </c>
       <c r="B681" s="3" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C681" s="3" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="682" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A682" s="2">
-        <v>12516</v>
+        <v>12531</v>
       </c>
       <c r="B682" s="3" t="s">
         <v>372</v>
       </c>
       <c r="C682" s="3" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="683" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A683" s="2">
-        <v>12531</v>
+        <v>12542</v>
       </c>
       <c r="B683" s="3" t="s">
-        <v>374</v>
+        <v>764</v>
       </c>
       <c r="C683" s="3" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="684" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A684" s="2">
-        <v>12542</v>
+        <v>12543</v>
       </c>
       <c r="B684" s="3" t="s">
-        <v>766</v>
+        <v>327</v>
       </c>
       <c r="C684" s="3" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="685" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A685" s="2">
-        <v>12543</v>
+        <v>12544</v>
       </c>
       <c r="B685" s="3" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C685" s="3" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="686" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A686" s="2">
-        <v>12544</v>
+        <v>12546</v>
       </c>
       <c r="B686" s="3" t="s">
         <v>329</v>
       </c>
       <c r="C686" s="3" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
     </row>
     <row r="687" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A687" s="2">
-        <v>12546</v>
+        <v>12548</v>
       </c>
       <c r="B687" s="3" t="s">
-        <v>331</v>
+        <v>568</v>
       </c>
       <c r="C687" s="3" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
     </row>
     <row r="688" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A688" s="2">
-        <v>12548</v>
+        <v>12550</v>
       </c>
       <c r="B688" s="3" t="s">
-        <v>570</v>
+        <v>331</v>
       </c>
       <c r="C688" s="3" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="689" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A689" s="2">
-        <v>12550</v>
+        <v>12553</v>
       </c>
       <c r="B689" s="3" t="s">
-        <v>333</v>
+        <v>891</v>
       </c>
       <c r="C689" s="3" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="690" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A690" s="2">
-        <v>12553</v>
+        <v>12556</v>
       </c>
       <c r="B690" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="C690" s="3" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="691" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A691" s="2">
-        <v>12556</v>
+        <v>12581</v>
       </c>
       <c r="B691" s="3" t="s">
-        <v>463</v>
+        <v>61</v>
       </c>
       <c r="C691" s="3" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="692" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A692" s="2">
-        <v>12581</v>
+        <v>12590</v>
       </c>
       <c r="B692" s="3" t="s">
-        <v>61</v>
+        <v>269</v>
       </c>
       <c r="C692" s="3" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
     </row>
     <row r="693" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A693" s="2">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="B693" s="3" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C693" s="3" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
     </row>
     <row r="694" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A694" s="2">
-        <v>12591</v>
+        <v>12594</v>
       </c>
       <c r="B694" s="3" t="s">
-        <v>271</v>
+        <v>333</v>
       </c>
       <c r="C694" s="3" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
     </row>
     <row r="695" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A695" s="2">
-        <v>12594</v>
+        <v>12597</v>
       </c>
       <c r="B695" s="3" t="s">
-        <v>335</v>
+        <v>256</v>
       </c>
       <c r="C695" s="3" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="696" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A696" s="2">
-        <v>12597</v>
+        <v>12601</v>
       </c>
       <c r="B696" s="3" t="s">
-        <v>258</v>
+        <v>337</v>
       </c>
       <c r="C696" s="3" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
     </row>
     <row r="697" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A697" s="2">
-        <v>12601</v>
+        <v>12615</v>
       </c>
       <c r="B697" s="3" t="s">
-        <v>339</v>
+        <v>282</v>
       </c>
       <c r="C697" s="3" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
     </row>
     <row r="698" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A698" s="2">
-        <v>12615</v>
+        <v>12630</v>
       </c>
       <c r="B698" s="3" t="s">
-        <v>284</v>
+        <v>344</v>
       </c>
       <c r="C698" s="3" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
     </row>
     <row r="699" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A699" s="2">
-        <v>12630</v>
+        <v>12650</v>
       </c>
       <c r="B699" s="3" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C699" s="3" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
     </row>
     <row r="700" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A700" s="2">
-        <v>12650</v>
+        <v>12654</v>
       </c>
       <c r="B700" s="3" t="s">
-        <v>354</v>
+        <v>416</v>
       </c>
       <c r="C700" s="3" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
     </row>
     <row r="701" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A701" s="2">
-        <v>12654</v>
+        <v>12663</v>
       </c>
       <c r="B701" s="3" t="s">
-        <v>418</v>
+        <v>552</v>
       </c>
       <c r="C701" s="3" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
     </row>
     <row r="702" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A702" s="2">
-        <v>12663</v>
+        <v>12666</v>
       </c>
       <c r="B702" s="3" t="s">
-        <v>554</v>
+        <v>302</v>
       </c>
       <c r="C702" s="3" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
     </row>
     <row r="703" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A703" s="2">
-        <v>12666</v>
+        <v>12667</v>
       </c>
       <c r="B703" s="3" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C703" s="3" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
     </row>
     <row r="704" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A704" s="2">
-        <v>12667</v>
+        <v>12668</v>
       </c>
       <c r="B704" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C704" s="3" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="705" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A705" s="2">
-        <v>12668</v>
+        <v>12674</v>
       </c>
       <c r="B705" s="3" t="s">
-        <v>307</v>
+        <v>425</v>
       </c>
       <c r="C705" s="3" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
     </row>
     <row r="706" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A706" s="2">
-        <v>12674</v>
+        <v>12698</v>
       </c>
       <c r="B706" s="3" t="s">
-        <v>427</v>
+        <v>501</v>
       </c>
       <c r="C706" s="3" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
     </row>
     <row r="707" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A707" s="2">
-        <v>12698</v>
+        <v>12706</v>
       </c>
       <c r="B707" s="3" t="s">
-        <v>503</v>
+        <v>430</v>
       </c>
       <c r="C707" s="3" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
     </row>
     <row r="708" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A708" s="2">
-        <v>12706</v>
+        <v>12724</v>
       </c>
       <c r="B708" s="3" t="s">
-        <v>432</v>
+        <v>312</v>
       </c>
       <c r="C708" s="3" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
     </row>
     <row r="709" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A709" s="2">
-        <v>12724</v>
+        <v>12733</v>
       </c>
       <c r="B709" s="3" t="s">
-        <v>314</v>
+        <v>509</v>
       </c>
       <c r="C709" s="3" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
     </row>
     <row r="710" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A710" s="2">
-        <v>12733</v>
+        <v>12740</v>
       </c>
       <c r="B710" s="3" t="s">
-        <v>511</v>
+        <v>728</v>
       </c>
       <c r="C710" s="3" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="711" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A711" s="2">
-        <v>12740</v>
+        <v>12741</v>
       </c>
       <c r="B711" s="3" t="s">
-        <v>730</v>
+        <v>314</v>
       </c>
       <c r="C711" s="3" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
     </row>
     <row r="712" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A712" s="2">
-        <v>12741</v>
+        <v>12778</v>
       </c>
       <c r="B712" s="3" t="s">
-        <v>316</v>
+        <v>577</v>
       </c>
       <c r="C712" s="3" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
     </row>
     <row r="713" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A713" s="2">
-        <v>12778</v>
+        <v>12779</v>
       </c>
       <c r="B713" s="3" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="C713" s="3" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
     </row>
     <row r="714" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A714" s="2">
-        <v>12779</v>
+        <v>12800</v>
       </c>
       <c r="B714" s="3" t="s">
-        <v>579</v>
+        <v>917</v>
       </c>
       <c r="C714" s="3" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="715" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A715" s="2">
-        <v>12800</v>
+        <v>12811</v>
       </c>
       <c r="B715" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="C715" s="3" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="716" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A716" s="2">
-        <v>12811</v>
+        <v>12814</v>
       </c>
       <c r="B716" s="3" t="s">
-        <v>370</v>
+        <v>746</v>
       </c>
       <c r="C716" s="3" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
     </row>
     <row r="717" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A717" s="2">
-        <v>12814</v>
+        <v>12819</v>
       </c>
       <c r="B717" s="3" t="s">
-        <v>748</v>
+        <v>370</v>
       </c>
       <c r="C717" s="3" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
     </row>
     <row r="718" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A718" s="2">
-        <v>12819</v>
+        <v>12835</v>
       </c>
       <c r="B718" s="3" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C718" s="3" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
     </row>
     <row r="719" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A719" s="2">
-        <v>12835</v>
+        <v>12841</v>
       </c>
       <c r="B719" s="3" t="s">
-        <v>376</v>
+        <v>562</v>
       </c>
       <c r="C719" s="3" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
     </row>
     <row r="720" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A720" s="2">
-        <v>12841</v>
+        <v>12846</v>
       </c>
       <c r="B720" s="3" t="s">
-        <v>564</v>
+        <v>327</v>
       </c>
       <c r="C720" s="3" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
     </row>
     <row r="721" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A721" s="2">
-        <v>12846</v>
+        <v>12847</v>
       </c>
       <c r="B721" s="3" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C721" s="3" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
     </row>
     <row r="722" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A722" s="2">
         <v>12848</v>
       </c>
       <c r="B722" s="3" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C722" s="3" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
     </row>
     <row r="723" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A723" s="2">
         <v>12849</v>
       </c>
       <c r="B723" s="3" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C723" s="3" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="724" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A724" s="2">
         <v>13037</v>
       </c>
       <c r="B724" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="C724" s="3" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="725" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A725" s="2">
         <v>13038</v>
       </c>
       <c r="B725" s="3" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="C725" s="3" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
     </row>
     <row r="726" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A726" s="2">
         <v>13039</v>
       </c>
       <c r="B726" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C726" s="3" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
     </row>
     <row r="727" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A727" s="2">
         <v>13040</v>
       </c>
       <c r="B727" s="3" t="s">
         <v>181</v>
       </c>
       <c r="C727" s="3" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
     </row>
     <row r="728" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A728" s="2">
         <v>13046</v>
       </c>
       <c r="B728" s="3" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C728" s="3" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
     </row>
     <row r="729" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A729" s="2">
         <v>13047</v>
       </c>
       <c r="B729" s="3" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C729" s="3" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
     </row>
     <row r="730" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A730" s="2">
         <v>13049</v>
       </c>
       <c r="B730" s="3" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C730" s="3" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="731" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A731" s="2">
         <v>13052</v>
       </c>
       <c r="B731" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="C731" s="3" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="732" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A732" s="2">
         <v>13053</v>
       </c>
       <c r="B732" s="3" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="C732" s="3" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
     </row>
     <row r="733" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A733" s="2">
         <v>13057</v>
       </c>
       <c r="B733" s="3" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C733" s="3" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
     </row>
     <row r="734" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A734" s="2">
         <v>13059</v>
       </c>
       <c r="B734" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C734" s="3" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
     </row>
     <row r="735" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A735" s="2">
         <v>13066</v>
       </c>
       <c r="B735" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C735" s="3" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="736" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A736" s="2">
         <v>13067</v>
       </c>
       <c r="B736" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C736" s="3" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
     </row>
     <row r="737" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A737" s="2">
         <v>13068</v>
       </c>
       <c r="B737" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C737" s="3" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
     </row>
     <row r="738" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A738" s="2">
         <v>13069</v>
       </c>
       <c r="B738" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C738" s="3" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
     </row>
     <row r="739" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A739" s="2">
         <v>13071</v>
       </c>
       <c r="B739" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C739" s="3" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="740" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A740" s="2">
         <v>13074</v>
       </c>
       <c r="B740" s="3" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C740" s="3" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
     </row>
     <row r="741" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A741" s="2">
         <v>13075</v>
       </c>
       <c r="B741" s="3" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C741" s="3" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
     </row>
     <row r="742" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A742" s="2">
         <v>13076</v>
       </c>
       <c r="B742" s="3" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C742" s="3" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
     </row>
     <row r="743" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A743" s="2">
         <v>13105</v>
       </c>
       <c r="B743" s="3" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C743" s="3" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
     </row>
     <row r="744" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A744" s="2">
         <v>13120</v>
       </c>
       <c r="B744" s="3" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C744" s="3" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
     </row>
     <row r="745" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A745" s="2">
         <v>13121</v>
       </c>
       <c r="B745" s="3" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C745" s="3" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
     </row>
     <row r="746" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A746" s="2">
         <v>13122</v>
       </c>
       <c r="B746" s="3" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C746" s="3" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="747" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A747" s="2">
         <v>13135</v>
       </c>
       <c r="B747" s="3" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C747" s="3" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
     </row>
     <row r="748" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A748" s="2">
         <v>13204</v>
       </c>
       <c r="B748" s="3" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C748" s="3" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
     </row>
     <row r="749" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A749" s="2">
         <v>13211</v>
       </c>
       <c r="B749" s="3" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C749" s="3" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="750" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A750" s="2">
         <v>13219</v>
       </c>
       <c r="B750" s="3" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C750" s="3" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
     </row>
     <row r="751" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A751" s="2">
         <v>13243</v>
       </c>
       <c r="B751" s="3" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="C751" s="3" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
     </row>
     <row r="752" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A752" s="2">
         <v>13253</v>
       </c>
       <c r="B752" s="3" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C752" s="3" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
     </row>
     <row r="753" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A753" s="2">
         <v>13254</v>
       </c>
       <c r="B753" s="3" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C753" s="3" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
     </row>
     <row r="754" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A754" s="2">
         <v>13273</v>
       </c>
       <c r="B754" s="3" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="C754" s="3" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
     </row>
     <row r="755" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A755" s="2">
         <v>13276</v>
       </c>
       <c r="B755" s="3" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="C755" s="3" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="756" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A756" s="2">
         <v>13283</v>
       </c>
       <c r="B756" s="3" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C756" s="3" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
     </row>
     <row r="757" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A757" s="2">
         <v>13289</v>
       </c>
       <c r="B757" s="3" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C757" s="3" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
     </row>
     <row r="758" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A758" s="2">
         <v>13302</v>
       </c>
       <c r="B758" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="C758" s="3" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="759" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A759" s="2">
         <v>13305</v>
       </c>
       <c r="B759" s="3" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C759" s="3" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
     </row>
     <row r="760" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A760" s="2">
         <v>13315</v>
       </c>
       <c r="B760" s="3" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C760" s="3" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="761" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A761" s="2">
         <v>13318</v>
       </c>
       <c r="B761" s="3" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C761" s="3" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="762" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A762" s="2">
         <v>13319</v>
       </c>
       <c r="B762" s="3" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C762" s="3" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
     </row>
     <row r="763" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A763" s="2">
         <v>13322</v>
       </c>
       <c r="B763" s="3" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C763" s="3" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="764" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A764" s="2">
         <v>13324</v>
       </c>
       <c r="B764" s="3" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C764" s="3" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="765" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A765" s="2">
         <v>15096</v>
       </c>
       <c r="B765" s="3" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C765" s="3" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
     </row>
     <row r="766" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A766" s="2">
         <v>15101</v>
       </c>
       <c r="B766" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="C766" s="3" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="767" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A767" s="2">
         <v>15105</v>
       </c>
       <c r="B767" s="3" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C767" s="3" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="768" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A768" s="2">
         <v>15122</v>
       </c>
       <c r="B768" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C768" s="3" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
     </row>
     <row r="769" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A769" s="2">
         <v>15213</v>
       </c>
       <c r="B769" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C769" s="3" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="770" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A770" s="2">
         <v>15214</v>
       </c>
       <c r="B770" s="3" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="C770" s="3" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="771" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A771" s="2">
         <v>15233</v>
       </c>
       <c r="B771" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C771" s="3" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
     </row>
     <row r="772" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A772" s="2">
         <v>15234</v>
       </c>
       <c r="B772" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C772" s="3" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="773" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A773" s="2">
         <v>15245</v>
       </c>
       <c r="B773" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C773" s="3" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="774" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A774" s="2">
         <v>15247</v>
       </c>
       <c r="B774" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C774" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
     </row>
     <row r="775" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A775" s="2">
         <v>15249</v>
       </c>
       <c r="B775" s="3" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C775" s="3" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="776" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A776" s="2">
         <v>15253</v>
       </c>
       <c r="B776" s="3" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C776" s="3" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="777" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A777" s="2">
         <v>15254</v>
       </c>
       <c r="B777" s="3" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C777" s="3" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
     </row>
     <row r="778" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A778" s="2">
         <v>15255</v>
       </c>
       <c r="B778" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C778" s="3" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="779" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A779" s="2">
         <v>15256</v>
       </c>
       <c r="B779" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="C779" s="3" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="780" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A780" s="2">
         <v>15261</v>
       </c>
       <c r="B780" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="C780" s="3" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="781" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A781" s="2">
         <v>15262</v>
       </c>
       <c r="B781" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="C781" s="3" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="782" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A782" s="2">
         <v>15264</v>
       </c>
       <c r="B782" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="C782" s="3" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="783" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A783" s="2">
         <v>15268</v>
       </c>
       <c r="B783" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="C783" s="3" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="784" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A784" s="2">
         <v>15276</v>
       </c>
       <c r="B784" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="C784" s="3" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="785" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A785" s="2">
         <v>15279</v>
       </c>
       <c r="B785" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="C785" s="3" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="786" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A786" s="2">
         <v>15280</v>
       </c>
       <c r="B786" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C786" s="3" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="787" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A787" s="2">
         <v>15281</v>
       </c>
       <c r="B787" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C787" s="3" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="788" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A788" s="2">
         <v>15282</v>
       </c>
       <c r="B788" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C788" s="3" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="789" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A789" s="2">
         <v>15283</v>
       </c>
       <c r="B789" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C789" s="3" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="790" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A790" s="2">
         <v>15284</v>
       </c>
       <c r="B790" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C790" s="3" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="791" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A791" s="2">
         <v>15285</v>
       </c>
       <c r="B791" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C791" s="3" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="792" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A792" s="2">
         <v>15286</v>
       </c>
       <c r="B792" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C792" s="3" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="793" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A793" s="2">
         <v>15287</v>
       </c>
       <c r="B793" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C793" s="3" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="794" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A794" s="2">
         <v>15288</v>
       </c>
       <c r="B794" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C794" s="3" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="795" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A795" s="2">
         <v>15291</v>
       </c>
       <c r="B795" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C795" s="3" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="796" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A796" s="2">
         <v>15292</v>
       </c>
       <c r="B796" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C796" s="3" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="797" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A797" s="2">
         <v>15296</v>
       </c>
       <c r="B797" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C797" s="3" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="798" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A798" s="2">
         <v>15297</v>
       </c>
       <c r="B798" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C798" s="3" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="799" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A799" s="2">
         <v>15298</v>
       </c>
       <c r="B799" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C799" s="3" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="800" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A800" s="2">
         <v>15299</v>
       </c>
       <c r="B800" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C800" s="3" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="801" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A801" s="2">
         <v>15300</v>
       </c>
       <c r="B801" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C801" s="3" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="802" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A802" s="2">
         <v>15301</v>
       </c>
       <c r="B802" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C802" s="3" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="803" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A803" s="2">
         <v>15303</v>
       </c>
       <c r="B803" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C803" s="3" t="s">
         <v>1035</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
     <row r="804" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A804" s="2">
         <v>15304</v>
       </c>
       <c r="B804" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C804" s="3" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="805" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A805" s="2">
         <v>15305</v>
       </c>
       <c r="B805" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C805" s="3" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="806" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A806" s="2">
         <v>15308</v>
       </c>
       <c r="B806" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C806" s="3" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="807" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A807" s="2">
         <v>15309</v>
       </c>
       <c r="B807" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C807" s="3" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="808" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A808" s="2">
         <v>15310</v>
       </c>
       <c r="B808" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C808" s="3" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="809" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A809" s="2">
         <v>15311</v>
       </c>
       <c r="B809" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C809" s="3" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
     </row>
     <row r="810" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A810" s="2">
         <v>15312</v>
       </c>
       <c r="B810" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C810" s="3" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="811" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A811" s="2">
         <v>15313</v>
       </c>
       <c r="B811" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C811" s="3" t="s">
         <v>1051</v>
-      </c>
-[...1 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="812" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A812" s="2">
         <v>15314</v>
       </c>
       <c r="B812" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C812" s="3" t="s">
         <v>1053</v>
-      </c>
-[...1 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="813" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A813" s="2">
         <v>15315</v>
       </c>
       <c r="B813" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C813" s="3" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="814" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A814" s="2">
         <v>15319</v>
       </c>
       <c r="B814" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C814" s="3" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="815" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A815" s="2">
         <v>15320</v>
       </c>
       <c r="B815" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C815" s="3" t="s">
         <v>1059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
     </row>
     <row r="816" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A816" s="2">
         <v>15323</v>
       </c>
       <c r="B816" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C816" s="3" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="817" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A817" s="2">
         <v>15324</v>
       </c>
       <c r="B817" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C817" s="3" t="s">
         <v>1063</v>
-      </c>
-[...1 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="818" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A818" s="2">
         <v>15325</v>
       </c>
       <c r="B818" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C818" s="3" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="819" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A819" s="2">
         <v>15326</v>
       </c>
       <c r="B819" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C819" s="3" t="s">
         <v>1067</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="820" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A820" s="2">
         <v>15327</v>
       </c>
       <c r="B820" s="3" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C820" s="3" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="821" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A821" s="2">
         <v>15328</v>
       </c>
       <c r="B821" s="3" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="C821" s="3" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="822" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A822" s="2">
         <v>15330</v>
       </c>
       <c r="B822" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C822" s="3" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="823" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A823" s="2">
         <v>15331</v>
       </c>
       <c r="B823" s="3" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C823" s="3" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="824" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A824" s="2">
         <v>15334</v>
       </c>
       <c r="B824" s="3" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C824" s="3" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="825" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A825" s="2">
         <v>15335</v>
       </c>
       <c r="B825" s="3" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C825" s="3" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="826" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A826" s="2">
         <v>15336</v>
       </c>
       <c r="B826" s="3" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="C826" s="3" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="827" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A827" s="2">
         <v>15337</v>
       </c>
       <c r="B827" s="3" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C827" s="3" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="828" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A828" s="2">
         <v>15338</v>
       </c>
       <c r="B828" s="3" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C828" s="3" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="829" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A829" s="2">
         <v>15340</v>
       </c>
       <c r="B829" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C829" s="3" t="s">
         <v>1078</v>
-      </c>
-[...1 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="830" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A830" s="2">
         <v>15341</v>
       </c>
       <c r="B830" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C830" s="3" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="831" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A831" s="2">
         <v>15342</v>
       </c>
       <c r="B831" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C831" s="3" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="832" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A832" s="2">
         <v>15343</v>
       </c>
       <c r="B832" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C832" s="3" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="833" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A833" s="2">
         <v>15345</v>
       </c>
       <c r="B833" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C833" s="3" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="834" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A834" s="2">
         <v>15346</v>
       </c>
       <c r="B834" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C834" s="3" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="835" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A835" s="2">
         <v>15347</v>
       </c>
       <c r="B835" s="3" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C835" s="3" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="836" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A836" s="2">
         <v>15348</v>
       </c>
       <c r="B836" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C836" s="3" t="s">
         <v>1086</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="837" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A837" s="2">
         <v>15349</v>
       </c>
       <c r="B837" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C837" s="3" t="s">
         <v>1088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="838" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A838" s="2">
         <v>15350</v>
       </c>
       <c r="B838" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C838" s="3" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="839" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A839" s="2">
         <v>15352</v>
       </c>
       <c r="B839" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C839" s="3" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="840" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A840" s="2">
-        <v>15373</v>
+        <v>15366</v>
       </c>
       <c r="B840" s="3" t="s">
-        <v>174</v>
+        <v>1091</v>
       </c>
       <c r="C840" s="3" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="841" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A841" s="2">
-        <v>15374</v>
+        <v>15373</v>
       </c>
       <c r="B841" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C841" s="3" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="842" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A842" s="2">
-        <v>15375</v>
+        <v>15374</v>
       </c>
       <c r="B842" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C842" s="3" t="s">
         <v>1094</v>
+      </c>
+    </row>
+    <row r="843" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A843" s="2">
+        <v>15375</v>
+      </c>
+      <c r="B843" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C843" s="3" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="844" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A844" s="2">
+        <v>15408</v>
+      </c>
+      <c r="B844" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C844" s="3" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="845" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A845" s="2">
+        <v>15411</v>
+      </c>
+      <c r="B845" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="C845" s="3" t="s">
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">