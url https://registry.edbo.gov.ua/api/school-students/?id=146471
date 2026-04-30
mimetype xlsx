--- v0 (2025-11-04)
+++ v1 (2026-04-30)
@@ -216,51 +216,51 @@
         </is>
       </c>
       <c r="B2" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="20" outlineLevel="0" r="3"/>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="20" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Код в Реєстрі ЗСО</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>146471</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="20" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Повна назва</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Затурцівська спеціальна школа «Центр освіти» Волинської обласної ради</t>
+          <t>Затурцівська спеціальна школа "Центр освіти" Волинської обласної ради</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="20" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Код ЄДРПОУ</t>
         </is>
       </c>
       <c r="B6" s="2"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="20" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Орган управління</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Управління освіти і науки Волинської обласної державної адміністрації</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="20" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
@@ -282,59 +282,67 @@
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="20" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="20" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>КАТОТТГ назва</t>
         </is>
       </c>
-      <c r="B11" s="2"/>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Волинська обл., Володимирський р-н, с. Затурці</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="20" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Код КАТОТТГ</t>
         </is>
       </c>
-      <c r="B12" s="2"/>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>UA07020030010025894</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="20" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Вулиця, будинок тощо</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>вулиця Нова, 1</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="20" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>Керівник</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Директор Лопухович Лариса Петрівна</t>
         </is>
       </c>
     </row>