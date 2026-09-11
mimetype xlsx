--- v0 (2026-05-31)
+++ v1 (2026-09-11)
@@ -58,51 +58,51 @@
   <si>
     <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
   </si>
   <si>
     <t>Так</t>
   </si>
   <si>
     <t>Рік заснування</t>
   </si>
   <si>
     <t>01.01.1834</t>
   </si>
   <si>
     <t>Категорія закладу освіти</t>
   </si>
   <si>
     <t>Заклад вищої освіти</t>
   </si>
   <si>
     <t>Форма власності</t>
   </si>
   <si>
     <t>Державна</t>
   </si>
   <si>
-    <t>Найменування органу...</t>
+    <t>Найменування органу управління</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України</t>
   </si>
   <si>
     <t>Поштовий індекс (місцезнаходження)</t>
   </si>
   <si>
     <t>01601</t>
   </si>
   <si>
     <t>Код КАТОТТГ (місцезнаходження)</t>
   </si>
   <si>
     <t>UA80000000001078669</t>
   </si>
   <si>
     <t>Регіон (місцезнаходження)</t>
   </si>
   <si>
     <t>Київ</t>
   </si>
   <si>
     <t>Населений пункт (місцезнаходження)</t>
   </si>