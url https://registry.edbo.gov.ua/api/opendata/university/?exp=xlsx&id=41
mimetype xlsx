--- v1 (2026-09-11)
+++ v2 (2026-11-02)
@@ -118,51 +118,51 @@
   <si>
     <t>(044) 239-33-33; 044 521-35-61</t>
   </si>
   <si>
     <t>Електронна пошта</t>
   </si>
   <si>
     <t>abit@knu.ua; office@knu.ua</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>https://knu.ua</t>
   </si>
   <si>
     <t>Посада керівника</t>
   </si>
   <si>
     <t>В.о. ректора</t>
   </si>
   <si>
     <t>Прізвище, ім'я, по батькові керівника</t>
   </si>
   <si>
-    <t>Копійка Валерій Володимирович</t>
+    <t>Ільченко Володимир Васильович</t>
   </si>
   <si>
     <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Примітки</t>
   </si>
   <si>
     <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>