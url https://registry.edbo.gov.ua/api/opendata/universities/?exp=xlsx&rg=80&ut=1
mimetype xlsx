--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -76,4278 +76,4278 @@
   <si>
     <t>Адреса (місцезнаходження)</t>
   </si>
   <si>
     <t>Телефон / факс</t>
   </si>
   <si>
     <t>Електронна пошта</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>Посада керівника</t>
   </si>
   <si>
     <t>Прізвище, ім'я, по батькові керівника</t>
   </si>
   <si>
     <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
   </si>
   <si>
     <t>Примітки</t>
   </si>
   <si>
+    <t>Житомирський військовий інститут імені С.П. Корольова Державного університету телекомунікацій</t>
+  </si>
+  <si>
+    <t>ЖВІ НАУ</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>08.12.1919</t>
+  </si>
+  <si>
+    <t>Заклад вищої освіти</t>
+  </si>
+  <si>
+    <t>Державна</t>
+  </si>
+  <si>
+    <t>Міністерство оборони України</t>
+  </si>
+  <si>
+    <t>03680</t>
+  </si>
+  <si>
+    <t>UA80000000000093317</t>
+  </si>
+  <si>
+    <t>Київ</t>
+  </si>
+  <si>
+    <t>просп. Космонавта Комарова, 1</t>
+  </si>
+  <si>
+    <t>(0412) 250491</t>
+  </si>
+  <si>
+    <t>zvir@zvir.zt.ua, zvinau@ukr.net</t>
+  </si>
+  <si>
+    <t>httр://www.zvir.zt.ua</t>
+  </si>
+  <si>
+    <t>Ректор</t>
+  </si>
+  <si>
+    <t>Даник Юрій Григорович</t>
+  </si>
+  <si>
+    <t>27.03.2014</t>
+  </si>
+  <si>
+    <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+  </si>
+  <si>
+    <t>Запорізький коледж вищого навчального закладу "Відкритий міжнародний університет розвитку людини "Україна"</t>
+  </si>
+  <si>
+    <t>Запорізький коледж університету "Україна"</t>
+  </si>
+  <si>
+    <t>01.12.2000</t>
+  </si>
+  <si>
+    <t>Приватна</t>
+  </si>
+  <si>
+    <t>69035</t>
+  </si>
+  <si>
+    <t>вул. Волгоградська, 9</t>
+  </si>
+  <si>
+    <t>0612338943</t>
+  </si>
+  <si>
+    <t>Директор</t>
+  </si>
+  <si>
+    <t>Кулагін Олег Анатолійович</t>
+  </si>
+  <si>
+    <t>01.11.2018</t>
+  </si>
+  <si>
+    <t>Академія муніципального управління</t>
+  </si>
+  <si>
+    <t>АМУ</t>
+  </si>
+  <si>
+    <t>Academy of Municipal Administration</t>
+  </si>
+  <si>
+    <t>09.07.1997</t>
+  </si>
+  <si>
+    <t>Міністерство освіти і науки України</t>
+  </si>
+  <si>
+    <t>01042</t>
+  </si>
+  <si>
+    <t>UA80000000000624772</t>
+  </si>
+  <si>
+    <t>вул. Івана Кудрі, 33</t>
+  </si>
+  <si>
+    <t>(044) 529-00-23, 529-05-16</t>
+  </si>
+  <si>
+    <t>academy@amu.edu.ua.</t>
+  </si>
+  <si>
+    <t>www.amu.edu.ua</t>
+  </si>
+  <si>
+    <t>В.о. ректора</t>
+  </si>
+  <si>
+    <t>Дацій Олександр Іванович</t>
+  </si>
+  <si>
+    <t>04.07.2018</t>
+  </si>
+  <si>
+    <t>Академія праці, соціальних відносин і туризму</t>
+  </si>
+  <si>
+    <t>АПСВТ</t>
+  </si>
+  <si>
+    <t>Academy of Labour, Social Relations and Tourism</t>
+  </si>
+  <si>
+    <t>05.05.1993</t>
+  </si>
+  <si>
+    <t>03188</t>
+  </si>
+  <si>
+    <t>UA80000000000126643</t>
+  </si>
+  <si>
+    <t>вул. Кільцева дорога, 3-А</t>
+  </si>
+  <si>
+    <t>+38(044) 522-49-40</t>
+  </si>
+  <si>
+    <t>info@socosvita.kiev.ua</t>
+  </si>
+  <si>
+    <t>http://www.socosvita.kiev.ua</t>
+  </si>
+  <si>
+    <t>Сухомлин Віктор Борисович</t>
+  </si>
+  <si>
+    <t>Вищий навчальний заклад "Київська академія прикладних мистецтв"</t>
+  </si>
+  <si>
+    <t>ВНЗ "КАПМ"</t>
+  </si>
+  <si>
+    <t>Higher educational institution "Kyiv Academy of Аpplied Аrts"</t>
+  </si>
+  <si>
+    <t>14.02.2002</t>
+  </si>
+  <si>
+    <t>03067</t>
+  </si>
+  <si>
+    <t>вул. Гарматна, 26/2</t>
+  </si>
+  <si>
+    <t>0444555672</t>
+  </si>
+  <si>
+    <t>kapm@ukr.net</t>
+  </si>
+  <si>
+    <t>www.kapi.com.ua</t>
+  </si>
+  <si>
+    <t>ректор</t>
+  </si>
+  <si>
+    <t>Лубянська Світлана Павлівна</t>
+  </si>
+  <si>
+    <t>Вищий навчальний заклад "Київський економічний інститут менеджменту" у формі Товариства з обмеженою відповідальністю</t>
+  </si>
+  <si>
+    <t>КЕІМ</t>
+  </si>
+  <si>
+    <t>Higher Educational Institution "Kyiv Economic Institute of Management" Limited company</t>
+  </si>
+  <si>
+    <t>01.01.1992</t>
+  </si>
+  <si>
+    <t>03005</t>
+  </si>
+  <si>
+    <t>вул. Смоленська, 31-33</t>
+  </si>
+  <si>
+    <t>(044) 456-88-02 (044) 456-72-64</t>
+  </si>
+  <si>
+    <t>keimkiev@ukr.net</t>
+  </si>
+  <si>
+    <t>http://ecoman-university.kiev.ua/</t>
+  </si>
+  <si>
+    <t>Овчаренко Олена Олександрівна</t>
+  </si>
+  <si>
+    <t>Вищий навчальний заклад "Київський університет ринкових відносин" у формі товариства з обмеженою відповідальністю</t>
+  </si>
+  <si>
+    <t>ВНЗ КУРО</t>
+  </si>
+  <si>
+    <t>Kyiv University for Market Relations</t>
+  </si>
+  <si>
+    <t>19.09.1990</t>
+  </si>
+  <si>
+    <t>02152</t>
+  </si>
+  <si>
+    <t>UA80000000000479391</t>
+  </si>
+  <si>
+    <t>вул. Березняківська, 26-Б</t>
+  </si>
+  <si>
+    <t>+380442956604</t>
+  </si>
+  <si>
+    <t>rectorat.kumr@gmail.com</t>
+  </si>
+  <si>
+    <t>kumr.edu.ua</t>
+  </si>
+  <si>
+    <t>Черевань Ірина Вікторівна</t>
+  </si>
+  <si>
+    <t>Вищий навчальний заклад "Університет економіки та права "КРОК"</t>
+  </si>
+  <si>
+    <t>Університет "КРОК"</t>
+  </si>
+  <si>
+    <t>"KROK" University</t>
+  </si>
+  <si>
+    <t>03113</t>
+  </si>
+  <si>
+    <t>UA80000000001078669</t>
+  </si>
+  <si>
+    <t>вул. Табірна, 30-32</t>
+  </si>
+  <si>
+    <t>(044) 456-84-28, (044) 339-99-09</t>
+  </si>
+  <si>
+    <t>krok@krok.edu.ua</t>
+  </si>
+  <si>
+    <t>http://krok.edu.ua</t>
+  </si>
+  <si>
+    <t>Президент</t>
+  </si>
+  <si>
+    <t>Лаптєв Сергій Михайлович</t>
+  </si>
+  <si>
+    <t>Відокремлений структурний підрозділ закладу вищої освіти "Відкритий міжнародний університет розвитку людини "Україна" Київський регіональний інститут</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>01.03.2007</t>
+  </si>
+  <si>
+    <t>04071</t>
+  </si>
+  <si>
+    <t>вул. Хорива, 1-Г</t>
+  </si>
+  <si>
+    <t>Таланчук Петро Михайлович</t>
+  </si>
+  <si>
+    <t>21.04.2026</t>
+  </si>
+  <si>
+    <t>Відокремлений структурний підрозділ закладу вищої освіти "Відкритий міжнародний університет розвитку людини "Україна" Мелітопольський інститут екології та соціальних технологій</t>
+  </si>
+  <si>
+    <t>Мелітопольський інститут екології та соціальних технологій Університету "Україна"</t>
+  </si>
+  <si>
+    <t>Separate Structural Subdivision of Higher Education Institution "Open International University of Human Development "Ukraine" Melitopol Institute of Ecology and Social Technologies</t>
+  </si>
+  <si>
+    <t>20.12.2005</t>
+  </si>
+  <si>
+    <t>вул. Хорива, 1 Г</t>
+  </si>
+  <si>
+    <t>0619-44-44-27</t>
+  </si>
+  <si>
+    <t>miest.melitopol@gmail.com</t>
+  </si>
+  <si>
+    <t>www.miest.org.ua</t>
+  </si>
+  <si>
+    <t>Лисенко Валерій Іванович</t>
+  </si>
+  <si>
+    <t>Відокремлений структурний підрозділ закладу вищої освіти "Відкритий міжнародний університет розвитку людини "Україна" Новокаховський гуманітарний інститут</t>
+  </si>
+  <si>
+    <t>Новокаховський гуманітарний інститут Університету "Україна"</t>
+  </si>
+  <si>
+    <t>Separate Structucal Subdivision of Higher Education Institution "Open International University of Human Development "Ukraine" Novokakhovsky Institute of Liberal Art</t>
+  </si>
+  <si>
+    <t>17.05.1999</t>
+  </si>
+  <si>
+    <t>(05549) 7-92-63 , (05549) 7-83-55</t>
+  </si>
+  <si>
+    <t>ngi.vmurol@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.vmurol.net.ua</t>
+  </si>
+  <si>
+    <t>Севрюков Георгій Іванович</t>
+  </si>
+  <si>
+    <t>Відокремлений структурний підрозділ "Інститут інноваційної освіти Київського національного університету будівництва і архітектури"</t>
+  </si>
+  <si>
+    <t>ВСП "ІІНО КНУБА"</t>
+  </si>
+  <si>
+    <t>Separate structural unit "Institute of Innovative Education of Kyiv National University of Construction and Architecture"</t>
+  </si>
+  <si>
+    <t>01.09.1990</t>
+  </si>
+  <si>
+    <t>03037</t>
+  </si>
+  <si>
+    <t>UA80000000000980793</t>
+  </si>
+  <si>
+    <t>вул. Освіти, 4</t>
+  </si>
+  <si>
+    <t>(044) 2752056</t>
+  </si>
+  <si>
+    <t>mail.iino@knuba.edu.ua</t>
+  </si>
+  <si>
+    <t>https://iino.knuba.edu.ua/</t>
+  </si>
+  <si>
+    <t>Самойлов Олександр Олександрович</t>
+  </si>
+  <si>
+    <t>Відокремлений структурний підрозділ "Центр авіаційної підготовки та сертифікації" державного підприємства обслуговування повітряного руху України</t>
+  </si>
+  <si>
+    <t>ВСП "ЦАПС" Украероруху</t>
+  </si>
+  <si>
+    <t>Branch "Aviation Training and Certification Centr"</t>
+  </si>
+  <si>
+    <t>01.12.2013</t>
+  </si>
+  <si>
+    <t>Міністерство інфраструктури України</t>
+  </si>
+  <si>
+    <t>03151</t>
+  </si>
+  <si>
+    <t>просп. Повітрофлотський, 76</t>
+  </si>
+  <si>
+    <t>(044) 520-56-00</t>
+  </si>
+  <si>
+    <t>Гриник Валер`ян Михайлович</t>
+  </si>
+  <si>
+    <t>15.04.2024</t>
+  </si>
+  <si>
+    <t>Відокремленний підрозділ "Фаховий бізнес-коледж Приватного вищого навчального закладу "Європейський університет"</t>
+  </si>
+  <si>
+    <t>ВП ФБК ПВНЗ "Європейський університет"</t>
+  </si>
+  <si>
+    <t>Separate Subdivision Professional Business College of Private Higher Educational Establishment "European University"</t>
+  </si>
+  <si>
+    <t>23.08.2002</t>
+  </si>
+  <si>
+    <t>03115</t>
+  </si>
+  <si>
+    <t>бульв. Академіка Вернадського, 16-В</t>
+  </si>
+  <si>
+    <t>+380(44)-432-00-58</t>
+  </si>
+  <si>
+    <t>bkeu@kyiv.e-u.in.ua</t>
+  </si>
+  <si>
+    <t>www.e-u.in.ua</t>
+  </si>
+  <si>
+    <t>директор</t>
+  </si>
+  <si>
+    <t>Кравчук Петро Юрійович</t>
+  </si>
+  <si>
+    <t>31.03.2021</t>
+  </si>
+  <si>
+    <t>Військовий інститут телекомунікацій та інформатизації Державного університету телекомунікацій</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>26.06.2013</t>
+  </si>
+  <si>
+    <t>01011</t>
+  </si>
+  <si>
+    <t>вул. Московська, 45/1</t>
+  </si>
+  <si>
+    <t>(044) 2805967</t>
+  </si>
+  <si>
+    <t>viti@viti.edu.ua</t>
+  </si>
+  <si>
+    <t>www.viti.edu.ua</t>
+  </si>
+  <si>
+    <t>Начальник інституту</t>
+  </si>
+  <si>
+    <t>22.12.2015</t>
+  </si>
+  <si>
+    <t>Військовий інститут телекомунікацій та інформатизації імені Героїв Крут</t>
+  </si>
+  <si>
+    <t>ВІТІ</t>
+  </si>
+  <si>
+    <t>Kruty Heroes Military Institute of Telecommunications and Information Technology</t>
+  </si>
+  <si>
+    <t>30.01.2015</t>
+  </si>
+  <si>
+    <t>вул. Острозьких Князів, 45/1</t>
+  </si>
+  <si>
+    <t>Начальник Військового інституту телекомунікацій та інформатизації імені Героїв Крут</t>
+  </si>
+  <si>
+    <t>Коваленко Олексій Олександрович</t>
+  </si>
+  <si>
+    <t>Воєнна академія імені Євгенія Березняка</t>
+  </si>
+  <si>
+    <t>Yevhenii Bereznyak Military Academy</t>
+  </si>
+  <si>
+    <t>22.12.2022</t>
+  </si>
+  <si>
+    <t>04050</t>
+  </si>
+  <si>
+    <t>вул. Іллєнка, 81</t>
+  </si>
+  <si>
+    <t>+380(44)-483-15-05</t>
+  </si>
+  <si>
+    <t>Тимчасово виконуючий обов'язки начальника Воєнної академії імені Євгенія Березняка</t>
+  </si>
+  <si>
+    <t>Колотов Вячеслав Вікторович</t>
+  </si>
+  <si>
+    <t>Воєнно-дипломатична академія імені Євгенія Березняка</t>
+  </si>
+  <si>
+    <t>Military Diplomatic Academy named after Yevheniy Bereznyak</t>
+  </si>
+  <si>
+    <t>04.04.1994</t>
+  </si>
+  <si>
+    <t>вул. Юрія Іллєнка, 81</t>
+  </si>
+  <si>
+    <t>(044) 483-15-64</t>
+  </si>
+  <si>
+    <t>vdamo@i.ua</t>
+  </si>
+  <si>
+    <t>Тимчасово виконуючим обов'язки начальника Воєнної академії імені Євгенія Березняка</t>
+  </si>
+  <si>
+    <t>Горлівський регіональний інститут вищого навчального закладу "Відкритий міжнародний університет розвитку людини "Україна"</t>
+  </si>
+  <si>
+    <t>ГРІ ВНЗ ВМУРоЛ "Україна"</t>
+  </si>
+  <si>
+    <t>Horlivka Regional Institute of the Higher Educational Institution "Open International University of Human Development "Ukraine"</t>
+  </si>
+  <si>
+    <t>UA80000000000719633</t>
+  </si>
+  <si>
+    <t>06242-2-90-87; 0505889506; 0502231916</t>
+  </si>
+  <si>
+    <t>gri_gorlovka@mail.ru</t>
+  </si>
+  <si>
+    <t>www.griuu.org</t>
+  </si>
+  <si>
+    <t>в.о. директора</t>
+  </si>
+  <si>
+    <t>Бодунов Євген Рудольфович</t>
+  </si>
+  <si>
+    <t>07.10.2024</t>
+  </si>
+  <si>
+    <t>Державна наукова установа "Інститут екологічного відновлення та розвитку України"</t>
+  </si>
+  <si>
+    <t>ІЕВ</t>
+  </si>
+  <si>
+    <t>The State Scientific Institution “Institute of Ecological Renovation and Development of Ukraine”</t>
+  </si>
+  <si>
+    <t>24.06.2025</t>
+  </si>
+  <si>
+    <t>Міністерство економіки, довкілля та сільського господарства України</t>
+  </si>
+  <si>
+    <t>03035</t>
+  </si>
+  <si>
+    <t>вул. Липківського Василя Митрополита, 35</t>
+  </si>
+  <si>
+    <t>+38(044)-206-31-32</t>
+  </si>
+  <si>
+    <t>dnu_iev@ukr.net</t>
+  </si>
+  <si>
+    <t>https://ierdu.org.ua/</t>
+  </si>
+  <si>
+    <t>В.о. директора</t>
+  </si>
+  <si>
+    <t>Бондар Олександр Іванович</t>
+  </si>
+  <si>
+    <t>Державний вищий навчальний заклад "Київський індустріальний коледж"</t>
+  </si>
+  <si>
+    <t>ДВНЗ КІК</t>
+  </si>
+  <si>
+    <t>22.04.1944</t>
+  </si>
+  <si>
+    <t>04112</t>
+  </si>
+  <si>
+    <t>вул. Новоукраїнська, 24 А</t>
+  </si>
+  <si>
+    <t>(044) 4562028; 4584515</t>
+  </si>
+  <si>
+    <t>indkit1@bigmir.net</t>
+  </si>
+  <si>
+    <t>www.kink.kiev.ua</t>
+  </si>
+  <si>
+    <t>В.о.директора коледжу</t>
+  </si>
+  <si>
+    <t>Туманська Олена Василівна</t>
+  </si>
+  <si>
+    <t>14.09.2015</t>
+  </si>
+  <si>
+    <t>Державний економіко-технологічний університет транспорту</t>
+  </si>
+  <si>
+    <t>ДЕТУТ</t>
+  </si>
+  <si>
+    <t>State Economy and Technology University of Transport</t>
+  </si>
+  <si>
+    <t>18.04.2007</t>
+  </si>
+  <si>
+    <t>03049</t>
+  </si>
+  <si>
+    <t>вул. Лукашевича, 19</t>
+  </si>
+  <si>
+    <t>+38(044)465-42-80, 245-46-88, 248-94-88</t>
+  </si>
+  <si>
+    <t>detut@detut.edu.ua</t>
+  </si>
+  <si>
+    <t>www.detut.edu.ua</t>
+  </si>
+  <si>
+    <t>В.о. Ректора</t>
+  </si>
+  <si>
+    <t>Брайковська Надія Сергіївна</t>
+  </si>
+  <si>
+    <t>21.10.2019</t>
+  </si>
+  <si>
+    <t>Державний заклад вищої освіти "Університет менеджменту освіти"</t>
+  </si>
+  <si>
+    <t>ДЗВО "УМО"</t>
+  </si>
+  <si>
+    <t>State higher educational institution "University of educational management"</t>
+  </si>
+  <si>
+    <t>22.07.1999</t>
+  </si>
+  <si>
+    <t>Національна академія педагогічних наук України</t>
+  </si>
+  <si>
+    <t>04053</t>
+  </si>
+  <si>
+    <t>вул. Січових Стрільців, 52-А</t>
+  </si>
+  <si>
+    <t>(044) 484 10 96, 481 38 00</t>
+  </si>
+  <si>
+    <t>rector@umo.edu.ua</t>
+  </si>
+  <si>
+    <t>www.umo.edu.ua</t>
+  </si>
+  <si>
+    <t>Кириченко Микола Олексійович</t>
+  </si>
+  <si>
+    <t>Державний заклад "Державна екологічна академія післядипломної освіти та управління"</t>
+  </si>
+  <si>
+    <t>ДЗ "ДЕА"</t>
+  </si>
+  <si>
+    <t>State organization "State Ecological Academy of Post-Graduate Education and Management"</t>
+  </si>
+  <si>
+    <t>21.08.1992</t>
+  </si>
+  <si>
+    <t>Міністерство захисту довкілля та природних ресурсів України</t>
+  </si>
+  <si>
+    <t>вул. Митрополита Василя Липківського, 35</t>
+  </si>
+  <si>
+    <t>(044) 2063132; 2063187</t>
+  </si>
+  <si>
+    <t>www.dei2005@ukr.net; Bondar@deamp.onmicrosoft.com</t>
+  </si>
+  <si>
+    <t>dea.edu.ua</t>
+  </si>
+  <si>
+    <t>26.09.2025</t>
+  </si>
+  <si>
+    <t>Державний заклад післядипломної освіти "Академія фінансового моніторингу"</t>
+  </si>
+  <si>
+    <t>"Академія фінансового моніторингу"</t>
+  </si>
+  <si>
+    <t>Міністерство фінансів України</t>
+  </si>
+  <si>
+    <t>вул. Білоруська, 24</t>
+  </si>
+  <si>
+    <t>+380(44)-594-16-21</t>
+  </si>
+  <si>
+    <t>Марчук Ростислав Петрович</t>
+  </si>
+  <si>
+    <t>Державний інститут підготовки кадрів</t>
+  </si>
+  <si>
+    <t>ДІПК</t>
+  </si>
+  <si>
+    <t>12.06.1967</t>
+  </si>
+  <si>
+    <t>Державне агентство України з управління державними корпоративними правами та майном</t>
+  </si>
+  <si>
+    <t>03057</t>
+  </si>
+  <si>
+    <t>вул. Металістів, 17</t>
+  </si>
+  <si>
+    <t>(044) 401-07-70</t>
+  </si>
+  <si>
+    <t>dipk@ukr.net</t>
+  </si>
+  <si>
+    <t>www.dipk.kiev.ua</t>
+  </si>
+  <si>
+    <t>09.09.2015</t>
+  </si>
+  <si>
+    <t>Державний торговельно-економічний університет</t>
+  </si>
+  <si>
+    <t>ДТЕУ</t>
+  </si>
+  <si>
+    <t>STATE UNIVERSITY OF TRADE AND ECONOMICS</t>
+  </si>
+  <si>
+    <t>Так</t>
+  </si>
+  <si>
+    <t>01.01.1946</t>
+  </si>
+  <si>
+    <t>02156</t>
+  </si>
+  <si>
+    <t>вул. Кіото, 19</t>
+  </si>
+  <si>
+    <t>+380(44)-531-49-49</t>
+  </si>
+  <si>
+    <t>knute@knute.edu.ua</t>
+  </si>
+  <si>
+    <t>https://knute.edu.ua</t>
+  </si>
+  <si>
+    <t>Мазаракі Анатолій Антонович</t>
+  </si>
+  <si>
+    <t>Державний університет інформаційно-комунікаційних технологій</t>
+  </si>
+  <si>
+    <t>ДУІКТ</t>
+  </si>
+  <si>
+    <t>State University of Information and Communication Technologies</t>
+  </si>
+  <si>
+    <t>01.01.1979</t>
+  </si>
+  <si>
+    <t>03110</t>
+  </si>
+  <si>
+    <t>вул. Солом'янська, 7</t>
+  </si>
+  <si>
+    <t>+38(044)-248-85-97;</t>
+  </si>
+  <si>
+    <t>info@duikt.edu.ua</t>
+  </si>
+  <si>
+    <t>http://www.duikt.edu.ua</t>
+  </si>
+  <si>
+    <t>Шульга Володимир Петрович</t>
+  </si>
+  <si>
+    <t>Державний університет інфраструктури та технологій</t>
+  </si>
+  <si>
+    <t>ДУІТ</t>
+  </si>
+  <si>
+    <t>State University of Infrastructure and Technologies</t>
+  </si>
+  <si>
+    <t>06.05.2016</t>
+  </si>
+  <si>
+    <t>вул. Кирилівська, 9</t>
+  </si>
+  <si>
+    <t>+044(46)-374-70</t>
+  </si>
+  <si>
+    <t>duit@duit.edu.ua</t>
+  </si>
+  <si>
+    <t>duit.edu.ua</t>
+  </si>
+  <si>
+    <t>30.04.2025</t>
+  </si>
+  <si>
+    <t>Дочірнє підприємство "Київський хореографічний коледж"</t>
+  </si>
+  <si>
+    <t>КХК</t>
+  </si>
+  <si>
+    <t>Subsidiary company "Kyiv Choreographic College"</t>
+  </si>
+  <si>
+    <t>03058</t>
+  </si>
+  <si>
+    <t>пров. Ніжинський, 4</t>
+  </si>
+  <si>
+    <t>(044) 279-11-15</t>
+  </si>
+  <si>
+    <t>college_horeograf@ukr.net</t>
+  </si>
+  <si>
+    <t>https://www.choreographic-college.com/</t>
+  </si>
+  <si>
+    <t>Кайгородов Дмитро Євгенович</t>
+  </si>
+  <si>
+    <t>Заклад вищої освіти «Відкритий міжнародний університет розвитку людини «Україна»</t>
+  </si>
+  <si>
+    <t>Університет "Україна"</t>
+  </si>
+  <si>
+    <t>Higher Education Institution 'Open International UNIVERSITY of Human Development 'UKRAINE'</t>
+  </si>
+  <si>
+    <t>01.01.1998</t>
+  </si>
+  <si>
+    <t>вул. Львівська, 23</t>
+  </si>
+  <si>
+    <t>+380444092769</t>
+  </si>
+  <si>
+    <t>office@uu.edu.ua</t>
+  </si>
+  <si>
+    <t>http://uu.edu.ua</t>
+  </si>
+  <si>
+    <t>Заклад вищої освіти "Київський інститут бізнесу та технологій" товариство з обмеженою відповідальністю</t>
+  </si>
+  <si>
+    <t>Київський інститут бізнесу та технологій</t>
+  </si>
+  <si>
+    <t>Higher education institution Kyiv Institute of Business and Technology LLC</t>
+  </si>
+  <si>
+    <t>01103</t>
+  </si>
+  <si>
+    <t>вул. Михайла Бойчука, 18А</t>
+  </si>
+  <si>
+    <t>(044) 355 02 42; 353 22 42</t>
+  </si>
+  <si>
+    <t>info@kibit.edu.ua</t>
+  </si>
+  <si>
+    <t>www.kibit.edu.ua</t>
+  </si>
+  <si>
+    <t>Яковлева Олена Вячеславівна</t>
+  </si>
+  <si>
+    <t>Заклад вищої освіти "Міжнародний науково-технічний університет імені академіка Юрія Бугая"</t>
+  </si>
+  <si>
+    <t>ЗВО "МНТУ"</t>
+  </si>
+  <si>
+    <t>Higher Educational Institution "Academician Yuriy Bugay International Scientific and Technical University"</t>
+  </si>
+  <si>
+    <t>01.01.1993</t>
+  </si>
+  <si>
+    <t>04025</t>
+  </si>
+  <si>
+    <t>вул. Володимирська, 7 корпус 2</t>
+  </si>
+  <si>
+    <t>+38 (044) 353-47-07</t>
+  </si>
+  <si>
+    <t>istu@istu.edu.ua</t>
+  </si>
+  <si>
+    <t>www.istu.edu.ua</t>
+  </si>
+  <si>
+    <t>Бугай Владислав Юрійович</t>
+  </si>
+  <si>
+    <t>Заклад вищої освіти "Міжнародний університет фінансів"</t>
+  </si>
+  <si>
+    <t>ЗВО "МУФ"</t>
+  </si>
+  <si>
+    <t>Higher Education Institution "International University of Finance"</t>
+  </si>
+  <si>
+    <t>14.12.1993</t>
+  </si>
+  <si>
+    <t>01025</t>
+  </si>
+  <si>
+    <t>вул. Володимирська, 7, корпус 1</t>
+  </si>
+  <si>
+    <t>(044) 277 43 28 , 277 43 29, 241 73 29</t>
+  </si>
+  <si>
+    <t>iuf@iuf.kpi.ua</t>
+  </si>
+  <si>
+    <t>http://iuf.kpi.ua/</t>
+  </si>
+  <si>
+    <t>Смоляр Любов Гаврилівна</t>
+  </si>
+  <si>
+    <t>Інститут державного управління та наукових досліджень з цивільного захисту</t>
+  </si>
+  <si>
+    <t>ІДУ НД ЦЗ</t>
+  </si>
+  <si>
+    <t>Institute of Public Administration and Research in Civil Protection</t>
+  </si>
+  <si>
+    <t>Державна служба України з надзвичайних ситуацій</t>
+  </si>
+  <si>
+    <t>04074</t>
+  </si>
+  <si>
+    <t>вул. Вишгородська, 21</t>
+  </si>
+  <si>
+    <t>+380(44)-430-82-17</t>
+  </si>
+  <si>
+    <t>idundcz@dsns.gov.ua</t>
+  </si>
+  <si>
+    <t>idundcz.dsns.gov.ua</t>
+  </si>
+  <si>
+    <t>Тимчасово виконуючий обов`язки начальника Інституту</t>
+  </si>
+  <si>
+    <t>Пономаренко Роман Володимирович</t>
+  </si>
+  <si>
+    <t>02.01.2025</t>
+  </si>
+  <si>
+    <t>Інститут державного управління у сфері цивільного захисту</t>
+  </si>
+  <si>
+    <t>ІДУ ЦЗ</t>
+  </si>
+  <si>
+    <t>Institute of Public Administration in the Sphere of Civil Protection</t>
+  </si>
+  <si>
+    <t>(044)430-82-17, 430-02-22, 430-91-91</t>
+  </si>
+  <si>
+    <t>iduscz.kiev@dsns.gov.ua</t>
+  </si>
+  <si>
+    <t>Начальник Інституту</t>
+  </si>
+  <si>
+    <t>Волянський Петро Борисович</t>
+  </si>
+  <si>
+    <t>19.06.2020</t>
+  </si>
+  <si>
+    <t>Інститут підготовки кадрів державної служби зайнятості України</t>
+  </si>
+  <si>
+    <t>ІПК ДСЗУ</t>
+  </si>
+  <si>
+    <t>Ukrainian State Employment Service Training Institute</t>
+  </si>
+  <si>
+    <t>20.05.1993</t>
+  </si>
+  <si>
+    <t>Міністерство соціальної політики України</t>
+  </si>
+  <si>
+    <t>03038</t>
+  </si>
+  <si>
+    <t>вул. Нововокзальна, 17</t>
+  </si>
+  <si>
+    <t>(044)2390798,5361451,5361485</t>
+  </si>
+  <si>
+    <t>ipk@ipk.edu.ua</t>
+  </si>
+  <si>
+    <t>www.ipk.edu.ua</t>
+  </si>
+  <si>
+    <t>Голова комісії з припинення</t>
+  </si>
+  <si>
+    <t>Амельченко Руслан Євгенович</t>
+  </si>
+  <si>
+    <t>13.03.2026</t>
+  </si>
+  <si>
+    <t>Інститут післядипломної освіти Національного університету харчових технологій</t>
+  </si>
+  <si>
+    <t>12.07.2001</t>
+  </si>
+  <si>
+    <t>03190</t>
+  </si>
+  <si>
+    <t>вул. Естонська, 8а</t>
+  </si>
+  <si>
+    <t>(044) 449-12-33</t>
+  </si>
+  <si>
+    <t>ipdo@ipdo.kiev.ua</t>
+  </si>
+  <si>
+    <t>01.02.2022</t>
+  </si>
+  <si>
+    <t>Інститут післядипломної освіти "УКРСТЕНО" у формі товариства з обмеженою відповідальністю</t>
+  </si>
+  <si>
+    <t>ІПО "УКРСТЕНО"</t>
+  </si>
+  <si>
+    <t>24.07.1997</t>
+  </si>
+  <si>
+    <t>03150</t>
+  </si>
+  <si>
+    <t>вул. Антоновича, 97</t>
+  </si>
+  <si>
+    <t>(044) 525-00-32, 068 255 36 06, 093 225 36 06</t>
+  </si>
+  <si>
+    <t>info@ukrsteno.com.ua</t>
+  </si>
+  <si>
+    <t>ukrsteno.com.ua</t>
+  </si>
+  <si>
+    <t>Т. в. о. ректора</t>
+  </si>
+  <si>
+    <t>Зінченко Тетяна Вячеславівна</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>Інститут туризму Федерації професійних спілок України</t>
+  </si>
+  <si>
+    <t>ІТ ФПУ</t>
+  </si>
+  <si>
+    <t>вул. Вишгородська, 12</t>
+  </si>
+  <si>
+    <t>+38 (044) 430-16-61</t>
+  </si>
+  <si>
+    <t>instour.kiev@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.instur.com.ua</t>
+  </si>
+  <si>
+    <t>21.10.2014</t>
+  </si>
+  <si>
+    <t>Інститут Управління державної охорони України Київського національного університету імені Тараса Шевченка</t>
+  </si>
+  <si>
+    <t>Інститут УДО України КНУ ім. Т. Шевченка</t>
+  </si>
+  <si>
+    <t>Іnstitute of the Department of the State Protection of Ukraine of Taras Shevchenko National University of Kyiv</t>
+  </si>
+  <si>
+    <t>14.07.2010</t>
+  </si>
+  <si>
+    <t>01601</t>
+  </si>
+  <si>
+    <t>вул. Володимирська, 60</t>
+  </si>
+  <si>
+    <t>0442812509</t>
+  </si>
+  <si>
+    <t>institute@do.gov.ua</t>
+  </si>
+  <si>
+    <t>Начальник</t>
+  </si>
+  <si>
+    <t>Удовик Микола Станіславович</t>
+  </si>
+  <si>
+    <t>Київська державна академія водного транспорту імені гетьмана Петра Конашевича-Сагайдачного</t>
+  </si>
+  <si>
+    <t>КДАВТ ім. Гетьмана Петра Конашевича-Сагайдачного</t>
+  </si>
+  <si>
+    <t>Kyiv State Maritime Academy After Hetman Petro Konashevich-Sahaydachniy</t>
+  </si>
+  <si>
+    <t>29.12.1998</t>
+  </si>
+  <si>
+    <t>вул. Фрунзе, 9</t>
+  </si>
+  <si>
+    <t>(044) 4171757; 4637470</t>
+  </si>
+  <si>
+    <t>academy@maritime.kiev.ua</t>
+  </si>
+  <si>
+    <t>www.maritime.kiev.ua</t>
+  </si>
+  <si>
+    <t>Зорька Олександр Володимирович</t>
+  </si>
+  <si>
+    <t>Київська державна академія декоративно-прикладного мистецтва і дизайну імені Михайла Бойчука</t>
+  </si>
+  <si>
+    <t>КДАДПМД ім. М. Бойчука</t>
+  </si>
+  <si>
+    <t>Mykhailo Boichuk Kyiv State Academy of Decorative Applied Arts and Design</t>
+  </si>
+  <si>
+    <t>20.02.1964</t>
+  </si>
+  <si>
+    <t>Міністерство культури України</t>
+  </si>
+  <si>
+    <t>вул. Михайла Бойчука, 32</t>
+  </si>
+  <si>
+    <t>0685300881 050-653-42-29</t>
+  </si>
+  <si>
+    <t>i@kdidpmid.edu.ua</t>
+  </si>
+  <si>
+    <t>www.kdidpmid.edu.ua</t>
+  </si>
+  <si>
+    <t>Осадча Олена Анатоліївна</t>
+  </si>
+  <si>
+    <t>Київська муніципальна академія естрадного та циркового мистецтв</t>
+  </si>
+  <si>
+    <t>КМАЕЦМ</t>
+  </si>
+  <si>
+    <t>Kyiv Municipal Academy of Circus and Performing Arts</t>
+  </si>
+  <si>
+    <t>17.02.1975</t>
+  </si>
+  <si>
+    <t>Комунальна</t>
+  </si>
+  <si>
+    <t>Виконавчий орган Київської міської ради (Київська міська державна адміністрація)</t>
+  </si>
+  <si>
+    <t>01032</t>
+  </si>
+  <si>
+    <t>вул. Жилянська, 88</t>
+  </si>
+  <si>
+    <t>044 284 36 19</t>
+  </si>
+  <si>
+    <t>kmaecm@kyivcity.gov.ua</t>
+  </si>
+  <si>
+    <t>www.kmaecm.edu.ua</t>
+  </si>
+  <si>
+    <t>Яковлев Олександр Вікторович</t>
+  </si>
+  <si>
+    <t>Київська муніципальна академія музики ім. Р.М. Глієра</t>
+  </si>
+  <si>
+    <t>КМАМ ім. Р.М. Глієра</t>
+  </si>
+  <si>
+    <t>R. Glier Kyiv Municipal Academy of Music</t>
+  </si>
+  <si>
+    <t>18.01.1868</t>
+  </si>
+  <si>
+    <t>вул. Скоропадського Павла Гетьмана, 31</t>
+  </si>
+  <si>
+    <t>+38(288)-326-22-88</t>
+  </si>
+  <si>
+    <t>kmamglier.academy@kyivcity.gov.ua</t>
+  </si>
+  <si>
+    <t>https://glieracademy.org/</t>
+  </si>
+  <si>
+    <t>Виконуючий обов`язки ректора</t>
+  </si>
+  <si>
+    <t>Злотник Олександр Йосипович</t>
+  </si>
+  <si>
+    <t>Київська православна богословська академія</t>
+  </si>
+  <si>
+    <t>КПБА</t>
+  </si>
+  <si>
+    <t>Kyiv Orthodox Theological Academy</t>
+  </si>
+  <si>
+    <t>15.10.1615</t>
+  </si>
+  <si>
+    <t>вул. Трьохсвятительська, 6</t>
+  </si>
+  <si>
+    <t>(044)278 80 44, (044)278 89 53</t>
+  </si>
+  <si>
+    <t>info@kpba.edu.ua</t>
+  </si>
+  <si>
+    <t>www.kpba.edu.ua</t>
+  </si>
+  <si>
+    <t>Романчук Ярослав Романович</t>
+  </si>
+  <si>
+    <t>Київський аграрний університет Національної академії аграрних наук України</t>
+  </si>
+  <si>
+    <t>КАУ НААН</t>
+  </si>
+  <si>
+    <t>Kyiv agrarian university of the National academy of agrarian sciences of Ukraine</t>
+  </si>
+  <si>
+    <t>Національна академія аграрних наук України</t>
+  </si>
+  <si>
+    <t>03022</t>
+  </si>
+  <si>
+    <t>вул. Васильківська, 37</t>
+  </si>
+  <si>
+    <t>+380964759496</t>
+  </si>
+  <si>
+    <t>office@kaunaas.com</t>
+  </si>
+  <si>
+    <t>www.kaunaas.com</t>
+  </si>
+  <si>
+    <t>Никитюк Олександр Андрійович</t>
+  </si>
+  <si>
+    <t>КИЇВСЬКИЙ ІНСТИТУТ НАЦІОНАЛЬНОЇ ГВАРДІЇ УКРАЇНИ</t>
+  </si>
+  <si>
+    <t>КИЇВСЬКИЙ ІНСТИТУТ НГУ</t>
+  </si>
+  <si>
+    <t>Міністерство внутрішніх справ України</t>
+  </si>
+  <si>
+    <t>03179</t>
+  </si>
+  <si>
+    <t>вул. Оборони Києва, 7</t>
+  </si>
+  <si>
+    <t>+380(98)-001-30-15</t>
+  </si>
+  <si>
+    <t>kingu@ngu.gov.ua</t>
+  </si>
+  <si>
+    <t>kingu.edu.ua</t>
+  </si>
+  <si>
+    <t>Начальник Київського інституту Національної гвардії України</t>
+  </si>
+  <si>
+    <t>Мартинюк Андрій Васильович</t>
+  </si>
+  <si>
+    <t>Київський коледж вищого навчального закладу "Університет сучасних знань"</t>
+  </si>
+  <si>
+    <t>20.04.2011</t>
+  </si>
+  <si>
+    <t>вул. Червоноармійська, 57/3</t>
+  </si>
+  <si>
+    <t>(044) 2870217; 2873220</t>
+  </si>
+  <si>
+    <t>sekretariat@umk.edu.ua</t>
+  </si>
+  <si>
+    <t>www.umk.edu.ua</t>
+  </si>
+  <si>
+    <t>Михайлова Наталія Анатоліївна</t>
+  </si>
+  <si>
+    <t>06.05.2015</t>
+  </si>
+  <si>
+    <t>Київський коледж економіки та менеджменту Міжгалузевої академії управління</t>
+  </si>
+  <si>
+    <t>11.03.2013</t>
+  </si>
+  <si>
+    <t>вул. Ушинського, 15</t>
+  </si>
+  <si>
+    <t>(044)242-38-66; 242-27-03</t>
+  </si>
+  <si>
+    <t>miu@miu.edu.ua</t>
+  </si>
+  <si>
+    <t>miu.edu.ua</t>
+  </si>
+  <si>
+    <t>в.о. ректора</t>
+  </si>
+  <si>
+    <t>Кузьмін Сергій Аркадійович</t>
+  </si>
+  <si>
+    <t>01.06.2016</t>
+  </si>
+  <si>
+    <t>Київський коледж міського господарства Академії муніципального управління</t>
+  </si>
+  <si>
+    <t>ККМГАМУ</t>
+  </si>
+  <si>
+    <t>Kiev College of municipal economy of Academy of municipal management</t>
+  </si>
+  <si>
+    <t>16.03.1989</t>
+  </si>
+  <si>
+    <t>вул. Івана Кудрі, 33, корпус 1</t>
+  </si>
+  <si>
+    <t>(044) 529-02-06</t>
+  </si>
+  <si>
+    <t>koledg@amu.edu.ua</t>
+  </si>
+  <si>
+    <t>kkmgamu.kiev.ua</t>
+  </si>
+  <si>
+    <t>Романова Маргарита Іванівна</t>
+  </si>
+  <si>
+    <t>02.03.2017</t>
+  </si>
+  <si>
+    <t>Київський коледж нерухомості Вищого навчального закладу "Університет економіки та права "КРОК"</t>
+  </si>
+  <si>
+    <t>01.01.1999</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>вул. Лагерна , 30-32</t>
+  </si>
+  <si>
+    <t>455 58 88, 455 56 66</t>
+  </si>
+  <si>
+    <t>08.07.2015</t>
+  </si>
+  <si>
+    <t>КИЇВСЬКИЙ НАЦІОНАЛЬНИЙ ЕКОНОМІЧНИЙ УНІВЕРСИТЕТ ІМЕНІ ВАДИМА ГЕТЬМАНА</t>
+  </si>
+  <si>
+    <t>КНЕУ ІМ.В. ГЕТЬМАНА</t>
+  </si>
+  <si>
+    <t>KYIV NATIONAL ECONOMIC UNIVERSITY NAMED AFTER VADYM HETMAN</t>
+  </si>
+  <si>
+    <t>08.12.1906</t>
+  </si>
+  <si>
+    <t>просп. Перемоги, 54/1</t>
+  </si>
+  <si>
+    <t>+380444565055; 459-62-03;</t>
+  </si>
+  <si>
+    <t>office@kneu.edu.ua</t>
+  </si>
+  <si>
+    <t>WWW.KNEU.EDU.UA</t>
+  </si>
+  <si>
+    <t>Лук`яненко Дмитро Григорович</t>
+  </si>
+  <si>
+    <t>Київський національний лінгвістичний університет</t>
+  </si>
+  <si>
+    <t>КНЛУ</t>
+  </si>
+  <si>
+    <t>Kyiv National Linguistic University</t>
+  </si>
+  <si>
+    <t>01.01.1948</t>
+  </si>
+  <si>
+    <t>вул. Велика Васильківська, 73</t>
+  </si>
+  <si>
+    <t>2873372, 2274035, 2276788</t>
+  </si>
+  <si>
+    <t>knlu@knlu.edu.ua</t>
+  </si>
+  <si>
+    <t>http://www.knlu.edu.ua</t>
+  </si>
+  <si>
+    <t>В. о. ректора</t>
+  </si>
+  <si>
+    <t>Сорокін Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Київський національний торговельно-економічний університет</t>
+  </si>
+  <si>
+    <t>КНТЕУ</t>
+  </si>
+  <si>
+    <t>Kyiv national university of trade and economics</t>
+  </si>
+  <si>
+    <t>UA80000000000336424</t>
+  </si>
+  <si>
+    <t>(044) 5133348, 5443974</t>
+  </si>
+  <si>
+    <t>knute.edu.ua</t>
+  </si>
+  <si>
+    <t>29.03.2022</t>
+  </si>
+  <si>
+    <t>Київський національний університет будівництва і архітектури</t>
+  </si>
+  <si>
+    <t>КНУБА</t>
+  </si>
+  <si>
+    <t>Kyiv National University of Construction and Architecture</t>
+  </si>
+  <si>
+    <t>01.01.1930</t>
+  </si>
+  <si>
+    <t>просп. Повітряних Сил, 31</t>
+  </si>
+  <si>
+    <t>+38 (044) 248-49-05; 248-49-01</t>
+  </si>
+  <si>
+    <t>knuba@knuba.edu.ua</t>
+  </si>
+  <si>
+    <t>http://www.knuba.edu.ua</t>
+  </si>
+  <si>
+    <t>Дніпров Олексій Сергійович</t>
+  </si>
+  <si>
+    <t>Київський національний університет імені Тараса Шевченка</t>
+  </si>
+  <si>
+    <t>КНУТШ</t>
+  </si>
+  <si>
+    <t>Taras Shevchenko National University of Kyiv</t>
+  </si>
+  <si>
+    <t>01.01.1834</t>
+  </si>
+  <si>
+    <t>(044) 239-33-33; 044 521-35-61</t>
+  </si>
+  <si>
+    <t>abit@knu.ua; office@knu.ua</t>
+  </si>
+  <si>
+    <t>https://knu.ua</t>
+  </si>
+  <si>
+    <t>Копійка Валерій Володимирович</t>
+  </si>
+  <si>
+    <t>Київський національний університет культури і мистецтв</t>
+  </si>
+  <si>
+    <t>КНУКіМ</t>
+  </si>
+  <si>
+    <t>Kyiv National University of Culture and Arts</t>
+  </si>
+  <si>
+    <t>01.01.1968</t>
+  </si>
+  <si>
+    <t>01133</t>
+  </si>
+  <si>
+    <t>вул. Євгена Коновальця, 36</t>
+  </si>
+  <si>
+    <t>+38(044)-529-97-42</t>
+  </si>
+  <si>
+    <t>office@knukim.edu.ua</t>
+  </si>
+  <si>
+    <t>knukim.edu.ua</t>
+  </si>
+  <si>
+    <t>В.о. президента університету</t>
+  </si>
+  <si>
+    <t>Комарніцький Ігор Олегович</t>
+  </si>
+  <si>
+    <t>Київський національний університет театру, кіно і телебачення імені І.К. Карпенка-Карого</t>
+  </si>
+  <si>
+    <t>КНУТКіТ імені І. К. Карпенка-Карого</t>
+  </si>
+  <si>
+    <t>I. K. Karpenko-Karyi Kyiv National University of Theatre, Cinema and Television</t>
+  </si>
+  <si>
+    <t>01.09.1904</t>
+  </si>
+  <si>
+    <t>01054</t>
+  </si>
+  <si>
+    <t>вул. Ярославів Вал, 40</t>
+  </si>
+  <si>
+    <t>(044) 272-10-32</t>
+  </si>
+  <si>
+    <t>rector@knutkt.edu.ua</t>
+  </si>
+  <si>
+    <t>www.knutkt.edu.ua</t>
+  </si>
+  <si>
+    <t>Кочарян Інна Сергіївна</t>
+  </si>
+  <si>
+    <t>Київський національний університет технологій та дизайну</t>
+  </si>
+  <si>
+    <t>КНУТД</t>
+  </si>
+  <si>
+    <t>Kyiv National University of Technologies and Design</t>
+  </si>
+  <si>
+    <t>вул. Мала Шияновська, 2</t>
+  </si>
+  <si>
+    <t>(044) 2800512</t>
+  </si>
+  <si>
+    <t>knutd@knutd.edu.ua</t>
+  </si>
+  <si>
+    <t>knutd.edu.ua</t>
+  </si>
+  <si>
+    <t>Ольшанська Олександра Володимирівна</t>
+  </si>
+  <si>
+    <t>Київський столичний університет імені Бориса Грінченка</t>
+  </si>
+  <si>
+    <t>Університет Грінченка</t>
+  </si>
+  <si>
+    <t>Borys Grinchenko Kyiv Metropolitan University</t>
+  </si>
+  <si>
+    <t>26.12.2023</t>
+  </si>
+  <si>
+    <t>Міська рада</t>
+  </si>
+  <si>
+    <t>вул. Бульварно-Кудрявська, 18/2</t>
+  </si>
+  <si>
+    <t>+380(44)-272-19-02</t>
+  </si>
+  <si>
+    <t>kubg@kubg.edu.ua</t>
+  </si>
+  <si>
+    <t>https://kubg.edu.ua</t>
+  </si>
+  <si>
+    <t>Турунцев Олександр Петрович</t>
+  </si>
+  <si>
+    <t>Київський технікум менеджменту транспортного будування</t>
+  </si>
+  <si>
+    <t>08.12.1920</t>
+  </si>
+  <si>
+    <t>вул. Вінницька, 10</t>
+  </si>
+  <si>
+    <t>2490746, 2490748</t>
+  </si>
+  <si>
+    <t>ktmtb2@bigmir.net</t>
+  </si>
+  <si>
+    <t>ktmtb.edu.ua</t>
+  </si>
+  <si>
+    <t>в. о. директора</t>
+  </si>
+  <si>
+    <t>Тарасюк Віктор Ігнатійович</t>
+  </si>
+  <si>
+    <t>19.05.2014</t>
+  </si>
+  <si>
+    <t>Київський транспортно-технологічний коледж Державного університету інфраструктури та технологій</t>
+  </si>
+  <si>
+    <t>КТТК ДУІТ</t>
+  </si>
+  <si>
+    <t>Kyiv Transport Technology College of State University of Infrastructure and Technologies</t>
+  </si>
+  <si>
+    <t>01.01.1920</t>
+  </si>
+  <si>
+    <t>(044) 4637470</t>
+  </si>
+  <si>
+    <t>duit.org.ua</t>
+  </si>
+  <si>
+    <t>Величко Ігор Олександрович</t>
+  </si>
+  <si>
+    <t>28.12.2020</t>
+  </si>
+  <si>
+    <t>Київський транспортно-технологічний коледж Київської державної академії водного транспорту імені гетьмана Петра Конашевича-Сагайдачного</t>
+  </si>
+  <si>
+    <t>Kyiv transport technology college of Kyiv state maritime academy named after hetman Petro Konashevich- Sahaydachniy</t>
+  </si>
+  <si>
+    <t>23.12.2013</t>
+  </si>
+  <si>
+    <t>(044) 2490746, 2490748</t>
+  </si>
+  <si>
+    <t>http://ktmtb.edu.ua/</t>
+  </si>
+  <si>
+    <t>Київський університет імені Бориса Грінченка</t>
+  </si>
+  <si>
+    <t>Borys Grinchenko Kyiv University</t>
+  </si>
+  <si>
+    <t>16.03.1874</t>
+  </si>
+  <si>
+    <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
+  </si>
+  <si>
+    <t>(044) 2721902, 2721920</t>
+  </si>
+  <si>
+    <t>http://kubg.edu.ua/</t>
+  </si>
+  <si>
+    <t>16.01.2024</t>
+  </si>
+  <si>
+    <t>Київський університет інтелектуальної власності та права</t>
+  </si>
+  <si>
+    <t>Kyiv university of intellectual property and law</t>
+  </si>
+  <si>
+    <t>15.01.2020</t>
+  </si>
+  <si>
+    <t>02121</t>
+  </si>
+  <si>
+    <t>UA80000000000210193</t>
+  </si>
+  <si>
+    <t>вул. Харківське шосе, 210</t>
+  </si>
+  <si>
+    <t>+380(44)-563-80-64</t>
+  </si>
+  <si>
+    <t>kyiv.institute.law@gmail.com</t>
+  </si>
+  <si>
+    <t>http://kyivinstitute.com/</t>
+  </si>
+  <si>
+    <t>Фелик Василь Іванович</t>
+  </si>
+  <si>
+    <t>Київський університет права Національної академії наук України</t>
+  </si>
+  <si>
+    <t>КУП НАНУ</t>
+  </si>
+  <si>
+    <t>Kyiv University of Law of the National Academy of Sciences of Ukraine</t>
+  </si>
+  <si>
+    <t>01.01.1995</t>
+  </si>
+  <si>
+    <t>Національна академія наук України</t>
+  </si>
+  <si>
+    <t>01001</t>
+  </si>
+  <si>
+    <t>вул. Трьохсвятительська, 4</t>
+  </si>
+  <si>
+    <t>(044) 4243335; 4522864</t>
+  </si>
+  <si>
+    <t>kul@kul.kiev.ua</t>
+  </si>
+  <si>
+    <t>http://www.kul.kiev.ua</t>
+  </si>
+  <si>
+    <t>Бошицький Юрій Ладиславович</t>
+  </si>
+  <si>
+    <t>Київський університет туризму, економіки і права</t>
+  </si>
+  <si>
+    <t>КУТЕП</t>
+  </si>
+  <si>
+    <t>Kyiv University of Tourism, Economics and Law</t>
+  </si>
+  <si>
+    <t>15.06.1995</t>
+  </si>
+  <si>
+    <t>02192</t>
+  </si>
+  <si>
+    <t>вул. Генерала Жмаченка, 26</t>
+  </si>
+  <si>
+    <t>(044) 5438658; 5439352</t>
+  </si>
+  <si>
+    <t>info@kutep.ua</t>
+  </si>
+  <si>
+    <t>www.kutep.ua</t>
+  </si>
+  <si>
+    <t>Фоменко Надія Андріївна</t>
+  </si>
+  <si>
+    <t>Київський фаховий коледж Приватного вищого навчального закладу "Університет сучасних знань"</t>
+  </si>
+  <si>
+    <t>Kiev Vocational College of Private Higher Educational Institution "University of Modern Knowledge"</t>
+  </si>
+  <si>
+    <t>вул. Велика Васильківська, 57/3</t>
+  </si>
+  <si>
+    <t>(044) 2298971</t>
+  </si>
+  <si>
+    <t>https://usz.org.ua/</t>
+  </si>
+  <si>
+    <t>Мосьондз Сергій Олександрович</t>
+  </si>
+  <si>
+    <t>Коледж геологорозвідувальних технологій Київського національного університету імені Тараса Шевченка</t>
+  </si>
+  <si>
+    <t>КГРТ</t>
+  </si>
+  <si>
+    <t>31.07.1930</t>
+  </si>
+  <si>
+    <t>вул. Анрі Барбюса, 9</t>
+  </si>
+  <si>
+    <t>528-16-91</t>
+  </si>
+  <si>
+    <t>manifie2@ukr.net</t>
+  </si>
+  <si>
+    <t>http://kgrt.univ.kiev.ua/</t>
+  </si>
+  <si>
+    <t>Директор коледжу</t>
+  </si>
+  <si>
+    <t>Безродинй Дмитро Анатолійович</t>
+  </si>
+  <si>
+    <t>07.07.2015</t>
+  </si>
+  <si>
+    <t>Коледж економіки і управління Державного вищого навчального закладу "Київський національний економічний університет імені Вадима Гетьмана"</t>
+  </si>
+  <si>
+    <t>КЕіУ ДВНЗ "КНЕУ ім. В. Гетьмана"</t>
+  </si>
+  <si>
+    <t>ECONOMICS and MANAGEMENT COLLEGE of State High Educational Institution “Kyiv National Economic University named after Vadym Hetman”</t>
+  </si>
+  <si>
+    <t>15.03.1991</t>
+  </si>
+  <si>
+    <t>457-61-77</t>
+  </si>
+  <si>
+    <t>technikum@ukr.net</t>
+  </si>
+  <si>
+    <t>www.kneu.kiev.ua</t>
+  </si>
+  <si>
+    <t>Анохіна Ганна Володимирівна</t>
+  </si>
+  <si>
+    <t>20.12.2018</t>
+  </si>
+  <si>
+    <t>Коледж економіки, права та інформаційних технологій Вищого навчального закладу "Університет економіки та права "КРОК"</t>
+  </si>
+  <si>
+    <t>College of ekonomics, law and information technologies</t>
+  </si>
+  <si>
+    <t>Коледж морського і річкового флоту Київської державної академії водного транспорту імені гетьмана Петра Конашевича Сагайдачного</t>
+  </si>
+  <si>
+    <t>КМРФ КДАВТ ім. гетьмана Петра Конашевича- Сагайдачного</t>
+  </si>
+  <si>
+    <t>College of Marine and River Fleet Kyiv State Maritime Academy After Hetman Petro Konashevich-Sahaydachniy</t>
+  </si>
+  <si>
+    <t>01.01.1967</t>
+  </si>
+  <si>
+    <t>04211</t>
+  </si>
+  <si>
+    <t>UA80000000000551439</t>
+  </si>
+  <si>
+    <t>просп. Героїв Сталінграду, 2</t>
+  </si>
+  <si>
+    <t>(044) 4198546; 4186718</t>
+  </si>
+  <si>
+    <t>college@kmrf.kiev.ua</t>
+  </si>
+  <si>
+    <t>kmrf.kiev.ua</t>
+  </si>
+  <si>
+    <t>Виконуючий обов`язки директора</t>
+  </si>
+  <si>
+    <t>Герштман Олена Вікторівна</t>
+  </si>
+  <si>
+    <t>"Коледж Української академії перукарської майстерності та декоративної косметики Київського університету культури"</t>
+  </si>
+  <si>
+    <t>College of the Ukrainian Academy of Hairdressing and Decorative Cosmetics of the Kyiv University of Culture.</t>
+  </si>
+  <si>
+    <t>31.08.2010</t>
+  </si>
+  <si>
+    <t>вул. Євгена Коновальця, 36 Б</t>
+  </si>
+  <si>
+    <t>(044) 2850317; 2846404; 2850317</t>
+  </si>
+  <si>
+    <t>kuk_kiev@ukr.net</t>
+  </si>
+  <si>
+    <t>Левчук Яна Миколаївна</t>
+  </si>
+  <si>
+    <t>Коледж хореографічного мистецтва "Київська муніципальна академія танцю імені Сержа Лифаря"</t>
+  </si>
+  <si>
+    <t>КМАТ імені Сержа Лифаря</t>
+  </si>
+  <si>
+    <t>Serge Lifar Kyiv Municipal Academy of Dance</t>
+  </si>
+  <si>
+    <t>09.10.2001</t>
+  </si>
+  <si>
+    <t>02232</t>
+  </si>
+  <si>
+    <t>вул. Данькевича, 4-А</t>
+  </si>
+  <si>
+    <t>(044) 5308757; 5354425</t>
+  </si>
+  <si>
+    <t>INFO@dance-academy.com.ua</t>
+  </si>
+  <si>
+    <t>https://dance-academy.kiev.ua/</t>
+  </si>
+  <si>
+    <t>Коломієць Вячеслав Анатолійович</t>
+  </si>
+  <si>
+    <t>Луганська державна академія культури і мистецтв</t>
+  </si>
+  <si>
+    <t>ЛДАКМ</t>
+  </si>
+  <si>
+    <t>Luhansk State Academy of Culture and Arts</t>
+  </si>
+  <si>
+    <t>01.01.2002</t>
+  </si>
+  <si>
+    <t>вул. Івана Франка, 19</t>
+  </si>
+  <si>
+    <t>+38 (044) 222 51 85, +38 (050) 502 22 03, +38 (097) 979 69 00</t>
+  </si>
+  <si>
+    <t>ldakm@i.ua</t>
+  </si>
+  <si>
+    <t>http://ldakm.edu.ua</t>
+  </si>
+  <si>
+    <t>Юдов Микола Олександрович</t>
+  </si>
+  <si>
+    <t>Маріупольський державний університет</t>
+  </si>
+  <si>
+    <t>МДУ</t>
+  </si>
+  <si>
+    <t>Mariupol State University</t>
+  </si>
+  <si>
+    <t>17.06.2004</t>
+  </si>
+  <si>
+    <t>просп. Повітряних сил, 31</t>
+  </si>
+  <si>
+    <t>(0629) 58-75-90</t>
+  </si>
+  <si>
+    <t>info@mu.edu.ua</t>
+  </si>
+  <si>
+    <t>https://mu.edu.ua</t>
+  </si>
+  <si>
+    <t>Марена Тетяна Василівна</t>
+  </si>
+  <si>
+    <t>Муніципальний заклад вищої освіти "Київська Академія мистецтв"</t>
+  </si>
+  <si>
+    <t>МЗВО "КАМ"</t>
+  </si>
+  <si>
+    <t>Municipal institution of higher education "Kyiv Academy of Arts"</t>
+  </si>
+  <si>
+    <t>01.02.1994</t>
+  </si>
+  <si>
+    <t>Департамент культури виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
+  </si>
+  <si>
+    <t>04210</t>
+  </si>
+  <si>
+    <t>просп. Героїв Сталінграда, 10</t>
+  </si>
+  <si>
+    <t>(044) 4109310, 4647356</t>
+  </si>
+  <si>
+    <t>academy@kam.edu.ua</t>
+  </si>
+  <si>
+    <t>kam.edu.ua</t>
+  </si>
+  <si>
+    <t>Голова комісії з реорганізації (припинення)</t>
+  </si>
+  <si>
+    <t>Національна академія внутрішніх справ</t>
+  </si>
+  <si>
+    <t>НАВС</t>
+  </si>
+  <si>
+    <t>National Academy of Internal Affairs</t>
+  </si>
+  <si>
+    <t>01.01.1921</t>
+  </si>
+  <si>
+    <t>пл. Солом'янська, 1</t>
+  </si>
+  <si>
+    <t>+ 380(44)246-94-91</t>
+  </si>
+  <si>
+    <t>post@navs.edu.ua</t>
+  </si>
+  <si>
+    <t>https://www.navs.edu.ua/</t>
+  </si>
+  <si>
+    <t>Сербин Руслан Андрійович</t>
+  </si>
+  <si>
+    <t>Національна академія державного управління при Президентові України</t>
+  </si>
+  <si>
+    <t>НАДУ</t>
+  </si>
+  <si>
+    <t>04.03.1992</t>
+  </si>
+  <si>
+    <t>вул. Ежена Потьє, 20</t>
+  </si>
+  <si>
+    <t>(044) 4556901; 4812151; 4564258</t>
+  </si>
+  <si>
+    <t>general@academy.gov.ua</t>
+  </si>
+  <si>
+    <t>www.academy.gov.ua</t>
+  </si>
+  <si>
+    <t>Тимчасово виконуючий обов`язки президента</t>
+  </si>
+  <si>
+    <t>Савков Анатолій Петрович</t>
+  </si>
+  <si>
+    <t>03.08.2021</t>
+  </si>
+  <si>
+    <t>Національна академія керівних кадрів культури і мистецтв</t>
+  </si>
+  <si>
+    <t>НАКККіМ</t>
+  </si>
+  <si>
+    <t>National Academy of Culture and Arts Management</t>
+  </si>
+  <si>
+    <t>29.01.1970</t>
+  </si>
+  <si>
+    <t>01015</t>
+  </si>
+  <si>
+    <t>вул. Лаврська, 9, корпус 15</t>
+  </si>
+  <si>
+    <t>+ 38(044) 288-80-81, +38(044) 280-53-43, +38(068) 784-49-27</t>
+  </si>
+  <si>
+    <t>akademiya@nakkkim.edu.ua</t>
+  </si>
+  <si>
+    <t>nakkkim.edu.ua</t>
+  </si>
+  <si>
+    <t>Марченко Валерій Віталійович</t>
+  </si>
+  <si>
+    <t>Національна академія образотворчого мистецтва і архітектури</t>
+  </si>
+  <si>
+    <t>НАОМА</t>
+  </si>
+  <si>
+    <t>National Academy of Fine Arts and Architecture</t>
+  </si>
+  <si>
+    <t>05.12.1917</t>
+  </si>
+  <si>
+    <t>вул. Вознесенський узвіз, 20</t>
+  </si>
+  <si>
+    <t>+38(044)272-15-40</t>
+  </si>
+  <si>
+    <t>naoma@naoma.edu.ua</t>
+  </si>
+  <si>
+    <t>http:www.naoma.edu.ua</t>
+  </si>
+  <si>
+    <t>Цугорка Олександр Петрович</t>
+  </si>
+  <si>
+    <t>Національна академія Служби безпеки України</t>
+  </si>
+  <si>
+    <t>НА СБУ</t>
+  </si>
+  <si>
+    <t>National Academy of the Security Service of Ukraine</t>
+  </si>
+  <si>
+    <t>27.01.1992</t>
+  </si>
+  <si>
+    <t>Служба безпеки України</t>
+  </si>
+  <si>
+    <t>03066</t>
+  </si>
+  <si>
+    <t>вул. Михайла Максимовича, 22</t>
+  </si>
+  <si>
+    <t>(044) 2573035, 2570096, 2555001</t>
+  </si>
+  <si>
+    <t>academy@ssu.gov.ua</t>
+  </si>
+  <si>
+    <t>https://nasbu.edu.ua</t>
+  </si>
+  <si>
+    <t>Черняк Андрій Миколайович</t>
+  </si>
+  <si>
+    <t>Національна академія статистики, обліку та аудиту</t>
+  </si>
+  <si>
+    <t>НАСОА</t>
+  </si>
+  <si>
+    <t>The National Academy of Statistics, Accounting and Audit</t>
+  </si>
+  <si>
+    <t>01.01.1986</t>
+  </si>
+  <si>
+    <t>Державна служба статистики України</t>
+  </si>
+  <si>
+    <t>04107</t>
+  </si>
+  <si>
+    <t>вул. Підгірна, 1</t>
+  </si>
+  <si>
+    <t>(044) 484 49 41, (044) 484 47 78</t>
+  </si>
+  <si>
+    <t>info@nasoa.edu.ua</t>
+  </si>
+  <si>
+    <t>http://nasoa.edu.ua</t>
+  </si>
+  <si>
+    <t>Осауленко Олександр Григорович</t>
+  </si>
+  <si>
+    <t>НАЦІОНАЛЬНА МУЗИЧНА АКАДЕМІЯ УКРАЇНИ</t>
+  </si>
+  <si>
+    <t>НМАУ "Київська консерваторія"</t>
+  </si>
+  <si>
+    <t>NATIONAL MUSICAL ACADEMY OF UKRAINE</t>
+  </si>
+  <si>
+    <t>03.11.1913</t>
+  </si>
+  <si>
+    <t>вул. Городецького, 1-3/11</t>
+  </si>
+  <si>
+    <t>+38(044)-279-07-92</t>
+  </si>
+  <si>
+    <t>cancelyariya@knmau.соm.ua.</t>
+  </si>
+  <si>
+    <t>www.knmau.com.ua</t>
+  </si>
+  <si>
+    <t>Тимошенко Максим Олегович</t>
+  </si>
+  <si>
+    <t>Національний авіаційний університет</t>
+  </si>
+  <si>
+    <t>НАУ</t>
+  </si>
+  <si>
+    <t>National Aviation University</t>
+  </si>
+  <si>
+    <t>01.01.1933</t>
+  </si>
+  <si>
+    <t>просп. Гузара Любомира, 1</t>
+  </si>
+  <si>
+    <t>(044) 497-41-05, 406-70-38, 497-51-51, 408-30-27</t>
+  </si>
+  <si>
+    <t>post@nau.edu.ua</t>
+  </si>
+  <si>
+    <t>http://www.nau.edu.ua</t>
+  </si>
+  <si>
+    <t>Семенова Ксенія Ігорівна</t>
+  </si>
+  <si>
+    <t>19.11.2024</t>
+  </si>
+  <si>
+    <t>Національний медичний університет імені О.О. Богомольця</t>
+  </si>
+  <si>
+    <t>НМУ імені О.О. Богомольця</t>
+  </si>
+  <si>
+    <t>Bogomolets National Medical University</t>
+  </si>
+  <si>
+    <t>23.09.1841</t>
+  </si>
+  <si>
+    <t>Міністерство охорони здоров`я України</t>
+  </si>
+  <si>
+    <t>бульв. Тараса Шевченка, 13</t>
+  </si>
+  <si>
+    <t>+380442349276; +380442355254;</t>
+  </si>
+  <si>
+    <t>kancnmu@gmail.com</t>
+  </si>
+  <si>
+    <t>Кучин Юрій Леонідович</t>
+  </si>
+  <si>
+    <t>Національний педагогічний університет імені М.П. Драгоманова</t>
+  </si>
+  <si>
+    <t>НПУ імені М.П. Драгоманова</t>
+  </si>
+  <si>
+    <t>National Pedagogical Dragomanov University</t>
+  </si>
+  <si>
+    <t>01030</t>
+  </si>
+  <si>
+    <t>вул. Пирогова, 9</t>
+  </si>
+  <si>
+    <t>(044)2393031</t>
+  </si>
+  <si>
+    <t>pk@npu.edu.ua</t>
+  </si>
+  <si>
+    <t>http://www.npu.edu.ua</t>
+  </si>
+  <si>
+    <t>Андрущенко Віктор Петрович</t>
+  </si>
+  <si>
+    <t>06.02.2023</t>
+  </si>
+  <si>
+    <t>Національний технічний університет України «Київський політехнічний інститут імені Ігоря Сікорського»</t>
+  </si>
+  <si>
+    <t>КПІ ім. Ігоря Сікорського</t>
+  </si>
+  <si>
+    <t>National Technical University of Ukraine «Igor Sikorsky Kyiv Polytechnic Institute»</t>
+  </si>
+  <si>
+    <t>01.01.1898</t>
+  </si>
+  <si>
+    <t>03056</t>
+  </si>
+  <si>
+    <t>просп. Берестейський, 37</t>
+  </si>
+  <si>
+    <t>(044) 204-82-82</t>
+  </si>
+  <si>
+    <t>mail@kpi.ua</t>
+  </si>
+  <si>
+    <t>http://kpi.ua</t>
+  </si>
+  <si>
+    <t>Мельниченко Анатолій Анатолійович</t>
+  </si>
+  <si>
+    <t>Національний транспортний університет</t>
+  </si>
+  <si>
+    <t>НТУ</t>
+  </si>
+  <si>
+    <t>National Transport University</t>
+  </si>
+  <si>
+    <t>07.11.1944</t>
+  </si>
+  <si>
+    <t>01010</t>
+  </si>
+  <si>
+    <t>вул. Омеляновича-Павленка, 1</t>
+  </si>
+  <si>
+    <t>+38(044)-280-82-03</t>
+  </si>
+  <si>
+    <t>general@ntu.edu.ua</t>
+  </si>
+  <si>
+    <t>Грищук Олександр Казимирович</t>
+  </si>
+  <si>
+    <t>Національний університет «Київський авіаційний інститут»</t>
+  </si>
+  <si>
+    <t>КАІ</t>
+  </si>
+  <si>
+    <t>National University «Kyiv Aviation Institute»</t>
+  </si>
+  <si>
+    <t>25.08.1933</t>
+  </si>
+  <si>
+    <t>044 497-51-51</t>
+  </si>
+  <si>
+    <t>post@kai.edu.ua</t>
+  </si>
+  <si>
+    <t>Національний університет біоресурсів і природокористування України</t>
+  </si>
+  <si>
+    <t>НУБіП України</t>
+  </si>
+  <si>
+    <t>National University of Life and Environmental Sciences of Ukraine</t>
+  </si>
+  <si>
+    <t>01.07.1954</t>
+  </si>
+  <si>
+    <t>03041</t>
+  </si>
+  <si>
+    <t>вул. Героїв Оборони, 15</t>
+  </si>
+  <si>
+    <t>(044) 5278242, 2584263</t>
+  </si>
+  <si>
+    <t>rectorat@nubip.edu.ua</t>
+  </si>
+  <si>
+    <t>http://www.nubip.edu.ua/</t>
+  </si>
+  <si>
+    <t>Ткачук Вадим Анатолійович</t>
+  </si>
+  <si>
+    <t>Національний університет "Києво-Могилянська академія"</t>
+  </si>
+  <si>
+    <t>НаУКМА</t>
+  </si>
+  <si>
+    <t>National University of Kyiv-Mohyla Academy</t>
+  </si>
+  <si>
+    <t>01.01.1991</t>
+  </si>
+  <si>
+    <t>04070</t>
+  </si>
+  <si>
+    <t>вул. Григорія Сковороди, 2</t>
+  </si>
+  <si>
+    <t>(044) 463-70-67, 425-60-59, 463-67-83</t>
+  </si>
+  <si>
+    <t>vkd@ukma.edu.ua</t>
+  </si>
+  <si>
+    <t>http://www.ukma.edu.ua</t>
+  </si>
+  <si>
+    <t>Квіт Сергій Миронович</t>
+  </si>
+  <si>
+    <t>Національний університет оборони України</t>
+  </si>
+  <si>
+    <t>НАОУ</t>
+  </si>
+  <si>
+    <t>National Defence University of Ukraine</t>
+  </si>
+  <si>
+    <t>просп. Повітряних Сил, 28</t>
+  </si>
+  <si>
+    <t>+380442481076;</t>
+  </si>
+  <si>
+    <t>info@nuou.org.ua</t>
+  </si>
+  <si>
+    <t>Коваль Михайло Володимирович</t>
+  </si>
+  <si>
+    <t>Національний університет охорони здоров’я України імені П. Л. Шупика</t>
+  </si>
+  <si>
+    <t>НУОЗ України імені П. Л. Шупика</t>
+  </si>
+  <si>
+    <t>Shupyk National Healthcare University of Ukraine</t>
+  </si>
+  <si>
+    <t>27.03.2006</t>
+  </si>
+  <si>
+    <t>вул. Дорогожицька, 9</t>
+  </si>
+  <si>
+    <t>(044) 205-48-10, 205-48-11, 205-48-62</t>
+  </si>
+  <si>
+    <t>office@nuozu.edu.ua</t>
+  </si>
+  <si>
+    <t>www.nuozu.edu.ua</t>
+  </si>
+  <si>
+    <t>Камінський В`ячеслав Володимирович</t>
+  </si>
+  <si>
+    <t>Національний університет фізичного виховання і спорту України</t>
+  </si>
+  <si>
+    <t>НУФВСУ</t>
+  </si>
+  <si>
+    <t>National University of Ukraine on Physical Education and Sport</t>
+  </si>
+  <si>
+    <t>20.05.1930</t>
+  </si>
+  <si>
+    <t>Міністерство молоді та спорту України</t>
+  </si>
+  <si>
+    <t>вул. Фізкультури, 1</t>
+  </si>
+  <si>
+    <t>+380(44)-287-61-91</t>
+  </si>
+  <si>
+    <t>rectorat@uni-sport.edu.ua</t>
+  </si>
+  <si>
+    <t>www.uni-sport.edu.ua</t>
+  </si>
+  <si>
+    <t>Васильчук Геннадій Миколайович</t>
+  </si>
+  <si>
+    <t>Національний університет харчових технологій</t>
+  </si>
+  <si>
+    <t>НУХТ</t>
+  </si>
+  <si>
+    <t>National University of Food Technologies</t>
+  </si>
+  <si>
+    <t>12.06.1930</t>
+  </si>
+  <si>
+    <t>01033</t>
+  </si>
+  <si>
+    <t>вул. Володимирська, 68</t>
+  </si>
+  <si>
+    <t>+38(044) 289-95-55</t>
+  </si>
+  <si>
+    <t>info@nuft.edu.ua</t>
+  </si>
+  <si>
+    <t>www.nuft.edu.ua</t>
+  </si>
+  <si>
+    <t>Шевченко Олександр Юхимович</t>
+  </si>
+  <si>
+    <t>Приватна установа "Університет "Київська школа економіки"</t>
+  </si>
+  <si>
+    <t>Київська школа економіки</t>
+  </si>
+  <si>
+    <t>Private institution “University “Kyiv School of Economics”</t>
+  </si>
+  <si>
+    <t>16.08.2016</t>
+  </si>
+  <si>
+    <t>вул. Шпака Миколи, 3</t>
+  </si>
+  <si>
+    <t>492-80-12</t>
+  </si>
+  <si>
+    <t>infovnz@kse.org.ua</t>
+  </si>
+  <si>
+    <t>https://university.kse.ua/</t>
+  </si>
+  <si>
+    <t>Брік Тимофій Дмитрович</t>
+  </si>
+  <si>
+    <t>Приватна установа "Університет науки, підприємництва та технологій"</t>
+  </si>
+  <si>
+    <t>ПУ "УНПТ", Університет науки підприємництва та технологій</t>
+  </si>
+  <si>
+    <t>Science Entrepreneurship Technology University</t>
+  </si>
+  <si>
+    <t>09.02.2022</t>
+  </si>
+  <si>
+    <t>(050)910-10-43</t>
+  </si>
+  <si>
+    <t>o.lastovska@setuniversity.edu.ua</t>
+  </si>
+  <si>
+    <t>https://academ.setuniversity.edu.ua</t>
+  </si>
+  <si>
+    <t>Почебут Максим</t>
+  </si>
+  <si>
+    <t>Приватне акціонерне товариство «Українсько-Польський вищий навчальний заклад "Центрально-Європейський університет»</t>
+  </si>
+  <si>
+    <t>ПРАТ "УП ВНЗ ЦЄУ"</t>
+  </si>
+  <si>
+    <t>Private Joint Stock Company “Ukrainian-Polish Higher Educational Establishment “University of Central Europe”</t>
+  </si>
+  <si>
+    <t>вул. Козацька, 120/4</t>
+  </si>
+  <si>
+    <t>+38 044 278-24-73, +38 044 278-18-92, +38 044 278-84-92</t>
+  </si>
+  <si>
+    <t>referent.ceu.info@gmail.com</t>
+  </si>
+  <si>
+    <t>www.c-e-u.info</t>
+  </si>
+  <si>
+    <t>Перший проректор</t>
+  </si>
+  <si>
+    <t>Шепелюк Олександр Юрійович</t>
+  </si>
+  <si>
+    <t>Приватне акціонерне товариство "Вищий навчальний заклад "Міжрегіональна Академія управління персоналом"</t>
+  </si>
+  <si>
+    <t>ПрАТ "ВНЗ "МАУП"</t>
+  </si>
+  <si>
+    <t>Private Joint-Stock Company "Higher education institution "Interregional Academy of Personnel Management"</t>
+  </si>
+  <si>
+    <t>04.04.1989</t>
+  </si>
+  <si>
+    <t>03039</t>
+  </si>
+  <si>
+    <t>вул. Фрометівська, 2</t>
+  </si>
+  <si>
+    <t>490-95-00, 490-95-05</t>
+  </si>
+  <si>
+    <t>iapm@iapm.edu.ua</t>
+  </si>
+  <si>
+    <t>www.maup.com.ua</t>
+  </si>
+  <si>
+    <t>Щокін Ростислав Георгійович</t>
+  </si>
+  <si>
+    <t>Приватне акціонерне товариство "Вищий навчальний заклад "Національна академія управління"</t>
+  </si>
+  <si>
+    <t>ПРАТ ВНЗ "НАУ"</t>
+  </si>
+  <si>
+    <t>Higher Education Institution "National Academy of Management"</t>
+  </si>
+  <si>
+    <t>22.04.1992</t>
+  </si>
+  <si>
+    <t>03148</t>
+  </si>
+  <si>
+    <t>вул. Гната Юри, 9</t>
+  </si>
+  <si>
+    <t>+38(044)-242-24-46</t>
+  </si>
+  <si>
+    <t>office@nam.kyiv.ua</t>
+  </si>
+  <si>
+    <t>https://nam.kyiv.ua/</t>
+  </si>
+  <si>
+    <t>Єрохін Сергій Аркадійович</t>
+  </si>
+  <si>
+    <t>Приватне підприємство "Сигма"</t>
+  </si>
+  <si>
+    <t>ПП</t>
+  </si>
+  <si>
+    <t>25.04.2001</t>
+  </si>
+  <si>
+    <t>вул. Межигірська, 5</t>
+  </si>
+  <si>
+    <t>(050)657-37-87</t>
+  </si>
+  <si>
+    <t>sigmavip2@gmail.com</t>
+  </si>
+  <si>
+    <t>https://mediland.ua/</t>
+  </si>
+  <si>
+    <t>Генеральний директор</t>
+  </si>
+  <si>
+    <t>Міщенко Катерина Михайлівна</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Деснянський економіко-правовий коледж при Міжрегіональній Академії управління персоналом"</t>
+  </si>
+  <si>
+    <t>Деснянський економіко-правовий коледж при МАУП</t>
+  </si>
+  <si>
+    <t>Private higher educational establishment "Desnianskyi College of Economics and Law" of "Interregional Academy of Personnel Management"</t>
+  </si>
+  <si>
+    <t>07.08.2003</t>
+  </si>
+  <si>
+    <t>02217</t>
+  </si>
+  <si>
+    <t>вул. Миколи Закревського, 45-Б</t>
+  </si>
+  <si>
+    <t>5156163</t>
+  </si>
+  <si>
+    <t>desn_ept@ukr.net</t>
+  </si>
+  <si>
+    <t>dcmaup.com.ua</t>
+  </si>
+  <si>
+    <t>Васильконова Еліна Олександрівна</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Європейський університет"</t>
+  </si>
+  <si>
+    <t>ПВНЗ "Європейський університет"</t>
+  </si>
+  <si>
+    <t>Private Higher Educational Establishment «European University»</t>
+  </si>
+  <si>
+    <t>UA80000000000875983</t>
+  </si>
+  <si>
+    <t>бульв. Академіка Вернадського, 16-в</t>
+  </si>
+  <si>
+    <t>+38(044)-334-53-04</t>
+  </si>
+  <si>
+    <t>office@e-u.edu.ua</t>
+  </si>
+  <si>
+    <t>http://www.e-u.edu.ua/</t>
+  </si>
+  <si>
+    <t>Тимошенко Олена Іванівна</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Інститут екології економіки і права"</t>
+  </si>
+  <si>
+    <t>ПВНЗ "Інститут екології економіки і права"</t>
+  </si>
+  <si>
+    <t>Institute for Ecology Economy and Law</t>
+  </si>
+  <si>
+    <t>09.09.2004</t>
+  </si>
+  <si>
+    <t>(044) 486-0763, 234-1108</t>
+  </si>
+  <si>
+    <t>ieep@ukr.net</t>
+  </si>
+  <si>
+    <t>ieep.org.ua</t>
+  </si>
+  <si>
+    <t>Маляр Станіслав Анатолійович</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Київський коледж бізнесу"</t>
+  </si>
+  <si>
+    <t>ПВНЗ ККБ</t>
+  </si>
+  <si>
+    <t>вул. Народного ополчення, 7, кв. 116-117</t>
+  </si>
+  <si>
+    <t>560-22-21</t>
+  </si>
+  <si>
+    <t>kkb@kcbiz.kiev.ua</t>
+  </si>
+  <si>
+    <t>www.kcbiz.kiev.ua</t>
+  </si>
+  <si>
+    <t>Перова Вікторія Вікторівна</t>
+  </si>
+  <si>
+    <t>ПРИВАТНИЙ ВИЩИЙ НАВЧАЛЬНИЙ ЗАКЛАД "КИЇВСЬКИЙ МЕДИЧНИЙ УНІВЕРСИТЕТ"</t>
+  </si>
+  <si>
+    <t>ПВНЗ "КИЇВСЬКИЙ МЕДИЧНИЙ УНІВЕРСИТЕТ"</t>
+  </si>
+  <si>
+    <t>PRIVATE HIGHER EDUCATIONAL ESTABLISHMENT "KYIV MEDICAL UNIVERSITY"</t>
+  </si>
+  <si>
+    <t>10.04.1992</t>
+  </si>
+  <si>
+    <t>01004</t>
+  </si>
+  <si>
+    <t>вул. Велика Васильківська, 17 А</t>
+  </si>
+  <si>
+    <t>+38 (044) 567-29-29, +38 (044) 234-99-92</t>
+  </si>
+  <si>
+    <t>info@kmu.edu.ua</t>
+  </si>
+  <si>
+    <t>http://kmu.edu.ua</t>
+  </si>
+  <si>
+    <t>Поканевич Олександр Валерійович</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Київський університет культури"</t>
+  </si>
+  <si>
+    <t>Київський університет культури</t>
+  </si>
+  <si>
+    <t>Private Higher Educational Institution “Kyiv University of Culture”</t>
+  </si>
+  <si>
+    <t>25.07.2000</t>
+  </si>
+  <si>
+    <t>вул. Дорошенка Дмитра, 20</t>
+  </si>
+  <si>
+    <t>+38(044)-285-00-36</t>
+  </si>
+  <si>
+    <t>https://kuk.edu.ua/</t>
+  </si>
+  <si>
+    <t>Пилипів Володимир Іванович</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Міжнародна академія екології та медицини"</t>
+  </si>
+  <si>
+    <t>ПВНЗ "Міжнародна академія екології та медицини"</t>
+  </si>
+  <si>
+    <t>International academy of ecology and medicine</t>
+  </si>
+  <si>
+    <t>12.09.2011</t>
+  </si>
+  <si>
+    <t>02091</t>
+  </si>
+  <si>
+    <t>Харківське шосе , 121</t>
+  </si>
+  <si>
+    <t>+38(097)-070-11-00</t>
+  </si>
+  <si>
+    <t>rector@maem.edu.ua</t>
+  </si>
+  <si>
+    <t>https://maem.edu.ua</t>
+  </si>
+  <si>
+    <t>Виконуючий обов’язки ректора</t>
+  </si>
+  <si>
+    <t>Савицький Іван Володимирович</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Міжнародна академія сертифікації бухгалтерів і аудиторів"</t>
+  </si>
+  <si>
+    <t>ПВНЗ "МАСБА"</t>
+  </si>
+  <si>
+    <t>"INTERNATIONAL ACADEMY OF CERTIFICATION OF ACCOUNTANTS AND AUDITORS" PRIVATE INSTITUTION OF HIGHER EDUCATION</t>
+  </si>
+  <si>
+    <t>вул. Малопідвальна, 10</t>
+  </si>
+  <si>
+    <t>+380(44)-279-00-00</t>
+  </si>
+  <si>
+    <t>chief@amsfo.com</t>
+  </si>
+  <si>
+    <t>Чумак Оксана Володимирівна</t>
+  </si>
+  <si>
+    <t>15.06.2022</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Міжнародний інститут бізнесу"</t>
+  </si>
+  <si>
+    <t>МІБ</t>
+  </si>
+  <si>
+    <t>Private Higher Educational Institution "International Institute of Business"</t>
+  </si>
+  <si>
+    <t>16.03.2001</t>
+  </si>
+  <si>
+    <t>Брест-Литовське шосе , 8-А</t>
+  </si>
+  <si>
+    <t>(044)5850033; 5900848</t>
+  </si>
+  <si>
+    <t>info@iib.com.ua</t>
+  </si>
+  <si>
+    <t>www.iib.com.ua</t>
+  </si>
+  <si>
+    <t>Савченко Олександр Володимирович</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Міжнародний інститут менеджменту (МІМ-Київ)"</t>
+  </si>
+  <si>
+    <t>Міжнародний інститут менеджменту (МІМ-Київ)</t>
+  </si>
+  <si>
+    <t>Private Higher Educational Institution "International Management Institute (MIM-Kyiv)"</t>
+  </si>
+  <si>
+    <t>04116</t>
+  </si>
+  <si>
+    <t>вул. Шулявська, 10/12в</t>
+  </si>
+  <si>
+    <t>585 02 65</t>
+  </si>
+  <si>
+    <t>n.stryzh@mim.kyiv.ua - (приймальня Президента); m.grozinska@mim.kyiv.ua - (завідувач науково-методичного відділу)</t>
+  </si>
+  <si>
+    <t>mim.kyiv.ua</t>
+  </si>
+  <si>
+    <t>тимчасовий виконувач обов'язків</t>
+  </si>
+  <si>
+    <t>Виноградов Олексій Анатолійович</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Міжнародний коледж медицини"</t>
+  </si>
+  <si>
+    <t>ПВНЗ "МКМ"</t>
+  </si>
+  <si>
+    <t>27.05.2011</t>
+  </si>
+  <si>
+    <t>02660</t>
+  </si>
+  <si>
+    <t>вул. В. Шимановського, 2/1</t>
+  </si>
+  <si>
+    <t>+066(70)-775-14</t>
+  </si>
+  <si>
+    <t>pvnzmkm@ukr.net</t>
+  </si>
+  <si>
+    <t>Федорова Тамара Григорівна</t>
+  </si>
+  <si>
+    <t>20.08.2019</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Міжнародний коледж Святого Луки"</t>
+  </si>
+  <si>
+    <t>ПВНЗ "Міжнародний коледж Святого Луки"</t>
+  </si>
+  <si>
+    <t>Private higher educational institution "International College of St. Luka"</t>
+  </si>
+  <si>
+    <t>07.02.2012</t>
+  </si>
+  <si>
+    <t>Харківське шосе , 121/3</t>
+  </si>
+  <si>
+    <t>+044(56)-082-16</t>
+  </si>
+  <si>
+    <t>svluka@ukr.net</t>
+  </si>
+  <si>
+    <t>http://medcollege.kyiv.ua</t>
+  </si>
+  <si>
+    <t>Луценко Євген Валентинович</t>
+  </si>
+  <si>
+    <t>16.02.2021</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад Університет новітніх технологій</t>
+  </si>
+  <si>
+    <t>ПВНЗ УНТ</t>
+  </si>
+  <si>
+    <t>Private higher educational establishment University of emerging technologies</t>
+  </si>
+  <si>
+    <t>01.08.1996</t>
+  </si>
+  <si>
+    <t>03068</t>
+  </si>
+  <si>
+    <t>пров. Машинобудівний, 28</t>
+  </si>
+  <si>
+    <t>0502272886; 0732272886</t>
+  </si>
+  <si>
+    <t>office@unt.edu.ua</t>
+  </si>
+  <si>
+    <t>unt.edu.ua</t>
+  </si>
+  <si>
+    <t>Гура Світлана Миколаївна</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Університет сучасних знань"</t>
+  </si>
+  <si>
+    <t>Університет сучасних знань</t>
+  </si>
+  <si>
+    <t>Private Higher Education Institution “University of Modern Knowledge”</t>
+  </si>
+  <si>
+    <t>(050)-322-71-88</t>
+  </si>
+  <si>
+    <t>Кушерець Василь Іванович</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Фінансово-правовий коледж"</t>
+  </si>
+  <si>
+    <t>ПВНЗ "ФПК"</t>
+  </si>
+  <si>
+    <t>Private Higher Educational Institution “Financial-Legal College”</t>
+  </si>
+  <si>
+    <t>10.10.1994</t>
+  </si>
+  <si>
+    <t>03087</t>
+  </si>
+  <si>
+    <t>вул. Лондонська, 5-А</t>
+  </si>
+  <si>
+    <t>0442434293;</t>
+  </si>
+  <si>
+    <t>f_p_college@meta.ua</t>
+  </si>
+  <si>
+    <t>www.fpk.in.ua</t>
+  </si>
+  <si>
+    <t>Губанова Тамара Олексіївна</t>
+  </si>
+  <si>
     <t>Приватний вищий навчальний заклад-інститут "Українсько-американський університет Конкордія"</t>
   </si>
   <si>
     <t>УАУК</t>
   </si>
   <si>
     <t>Private Higher Educational Establishment-Institute "Ukrainian-American Concordia University“</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>16.01.1997</t>
   </si>
   <si>
-    <t>Заклад вищої освіти</t>
-[...16 lines deleted...]
-  <si>
     <t>+38(044)486-06-66, +38(044)236-19-16</t>
   </si>
   <si>
     <t>info@uacu.edu.ua</t>
   </si>
   <si>
     <t>http://www.concordia.edu.ua</t>
   </si>
   <si>
-    <t>Ректор</t>
-[...1 lines deleted...]
-  <si>
     <t>Романовський Олександр Олексійович</t>
   </si>
   <si>
-    <t>Національний університет біоресурсів і природокористування України</t>
-[...77 lines deleted...]
-    <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+    <t>ПРИВАТНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "АКАДЕМІЯ ДОБРОБУТ"</t>
+  </si>
+  <si>
+    <t>ПЗВО "АКАДЕМІЯ ДОБРОБУТ"</t>
+  </si>
+  <si>
+    <t>вул. Васильківська, 30Д</t>
+  </si>
+  <si>
+    <t>+380(67)-322-75-78</t>
+  </si>
+  <si>
+    <t>dobrobutacademy@med.dobrobut.com</t>
+  </si>
+  <si>
+    <t>https://dobrobutacademy.org</t>
+  </si>
+  <si>
+    <t>Войтенко Нана Володимирівна</t>
+  </si>
+  <si>
+    <t>Приватний заклад вищої освіти "Академія кіно та нових медіа"</t>
+  </si>
+  <si>
+    <t>ПЗВО "АКНМ"</t>
+  </si>
+  <si>
+    <t>Private establishment of higher education "Film and new media academy"</t>
+  </si>
+  <si>
+    <t>27.01.2004</t>
+  </si>
+  <si>
+    <t>вул. Саксаганського, 6</t>
+  </si>
+  <si>
+    <t>(093)1189093</t>
+  </si>
+  <si>
+    <t>fnma.kyiv@gmail.com</t>
+  </si>
+  <si>
+    <t>https://fnma.education/</t>
+  </si>
+  <si>
+    <t>Петренко Анна Сергіївна</t>
+  </si>
+  <si>
+    <t>Приватний заклад вищої освіти "Арт академія сучасного мистецтва імені Сальвадора Далі"</t>
+  </si>
+  <si>
+    <t>ПЗВО "Арт академія сучасного мистецтва ім. Сальвадора Далі"</t>
+  </si>
+  <si>
+    <t>Private Institution of Higher Education «Salvador Dali Academy of Contemporary Arts»</t>
+  </si>
+  <si>
+    <t>13.09.2004</t>
+  </si>
+  <si>
+    <t>вул. Братиславська, 8</t>
+  </si>
+  <si>
+    <t>(067) 218-17-77, (067) 548-17-77</t>
+  </si>
+  <si>
+    <t>art-dali@ukr.net</t>
+  </si>
+  <si>
+    <t>http://www.mixmd.edu.ua</t>
+  </si>
+  <si>
+    <t>Оружа Лариса Володимирівна</t>
+  </si>
+  <si>
+    <t>Приватний заклад вищої освіти "Київський міжнародний університет"</t>
+  </si>
+  <si>
+    <t>ПЗВО "КИЇВСЬКИЙ МІЖНАРОДНИЙ УНІВЕРСИТЕТ"</t>
+  </si>
+  <si>
+    <t>Private Institution of Higher Education "Kyiv International University"</t>
+  </si>
+  <si>
+    <t>18.04.1994</t>
+  </si>
+  <si>
+    <t>вул. Львівська, 49</t>
+  </si>
+  <si>
+    <t>+380(44) 594-03-04; +38 (097) 594-03-04</t>
+  </si>
+  <si>
+    <t>info@kymu.edu.ua</t>
+  </si>
+  <si>
+    <t>http://kymu.edu.ua/</t>
+  </si>
+  <si>
+    <t>Хачатурян Хачатур Володимирович</t>
+  </si>
+  <si>
+    <t>ПРИВАТНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "МІЖНАРОДНИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ"</t>
+  </si>
+  <si>
+    <t>МІЖНАРОДНИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ</t>
+  </si>
+  <si>
+    <t>PRIVATE HIGHER EDUCATION INSTITUTION "INTERNATIONAL EUROPEAN UNIVERSITY"</t>
+  </si>
+  <si>
+    <t>11.04.2019</t>
+  </si>
+  <si>
+    <t>03187</t>
+  </si>
+  <si>
+    <t>просп. Академіка Глушкова, 42</t>
+  </si>
+  <si>
+    <t>+38(044)-338-00-42</t>
+  </si>
+  <si>
+    <t>rector@ieu.edu.ua</t>
+  </si>
+  <si>
+    <t>https://www.ieu.edu.ua</t>
+  </si>
+  <si>
+    <t>Грицан Іванна Ігорівна</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>ПРИВАТНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "ПЕРШИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ"</t>
+  </si>
+  <si>
+    <t>ПЕРШИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ</t>
+  </si>
+  <si>
+    <t>PRIVATE HIGHER EDUCATION INSTITUTION "FIRST EUROPEAN UNIVERSITY"</t>
+  </si>
+  <si>
+    <t>24.09.2025</t>
+  </si>
+  <si>
+    <t>+38(063)-075-28-56</t>
+  </si>
+  <si>
+    <t>rector@feu.edu.ua</t>
+  </si>
+  <si>
+    <t>https://europeanmedicaluniversity.com/</t>
+  </si>
+  <si>
+    <t>Мерза Ярослав Михайлович</t>
+  </si>
+  <si>
+    <t>Приватний заклад вищої освіти "Університет Київ"</t>
+  </si>
+  <si>
+    <t>ПЗВО "УК"</t>
+  </si>
+  <si>
+    <t>просп. Глушкова Академіка, 40</t>
+  </si>
+  <si>
+    <t>+380(67)-323-93-92</t>
+  </si>
+  <si>
+    <t>kyivuni@gmail.com</t>
+  </si>
+  <si>
+    <t>Рижкова Юлія Євгенівна</t>
+  </si>
+  <si>
+    <t>Приватний заклад "Київський кооперативний інститут бізнесу і права"</t>
+  </si>
+  <si>
+    <t>Private Institute "Kyiv Cooperative Institute of Business and Law"</t>
+  </si>
+  <si>
+    <t>25.06.2010</t>
+  </si>
+  <si>
+    <t>вул. Здановської Юлії, 18</t>
+  </si>
+  <si>
+    <t>+38(044)-257-70-91</t>
+  </si>
+  <si>
+    <t>rector@kkibp.edu.ua</t>
+  </si>
+  <si>
+    <t>http://kkibp.edu.ua</t>
+  </si>
+  <si>
+    <t>В.о.ректора</t>
+  </si>
+  <si>
+    <t>Гіджеліцький Віталій Миколайович</t>
+  </si>
+  <si>
+    <t>РЕЛІГІЙНА ОРГАНІЗАЦІЯ "УКРАЇНСЬКА ЄВАНГЕЛЬСЬКА ТЕОЛОГІЧНА СЕМІНАРІЯ СОЮЗУ ВІЛЬНИХ ЦЕРКОВ ХРИСТИЯН ЄВАНГЕЛЬСЬКОЇ ВІРИ УКРАЇНИ"</t>
+  </si>
+  <si>
+    <t>УКРАЇНСЬКА ЄВАНГЕЛЬСЬКА ТЕОЛОГІЧНА СЕМІНАРІЯ</t>
+  </si>
+  <si>
+    <t>RELIGIOUS ORGANIZATION "UKRAINIAN EVANGELICAL THEOLOGICAL SEMINARY"</t>
+  </si>
+  <si>
+    <t>09.09.1992</t>
+  </si>
+  <si>
+    <t>04075</t>
+  </si>
+  <si>
+    <t>вул. Квітки Цісик, 57</t>
+  </si>
+  <si>
+    <t>(044) 4318241, 4318284, 4318242, 4018241</t>
+  </si>
+  <si>
+    <t>secretary@uets.net</t>
+  </si>
+  <si>
+    <t>www.uets.net</t>
+  </si>
+  <si>
+    <t>Русин Іван Іванович</t>
+  </si>
+  <si>
+    <t>Східноукраїнський національний університет імені Володимира Даля</t>
+  </si>
+  <si>
+    <t>СНУ ім. В.Даля</t>
+  </si>
+  <si>
+    <t>Volodymyr Dahl East Ukrainian National University</t>
+  </si>
+  <si>
+    <t>вул. Іоанна Павла ІІ, 17</t>
+  </si>
+  <si>
+    <t>+380953123846</t>
+  </si>
+  <si>
+    <t>uni@snu.edu.ua</t>
+  </si>
+  <si>
+    <t>http://snu.edu.ua</t>
+  </si>
+  <si>
+    <t>Марченко Дмитро Миколайович</t>
+  </si>
+  <si>
+    <t>Таврійський національний університет імені В.І.Вернадського</t>
+  </si>
+  <si>
+    <t>ТНУ ім. В.І.Вернадського</t>
+  </si>
+  <si>
+    <t>V.I. Vernadsky Taurida National University</t>
+  </si>
+  <si>
+    <t>14.10.1918</t>
+  </si>
+  <si>
+    <t>01135</t>
+  </si>
+  <si>
+    <t>просп. Перемоги, 10</t>
+  </si>
+  <si>
+    <t>+380(44)-529-05-16</t>
+  </si>
+  <si>
+    <t>crimea.tnu@gmail.com</t>
+  </si>
+  <si>
+    <t>www.tnu.edu.ua</t>
+  </si>
+  <si>
+    <t>Бортняк Валерій Анатолійович</t>
+  </si>
+  <si>
+    <t>Товариство з обмеженою відповідальністю "Академія адвокатури України"</t>
+  </si>
+  <si>
+    <t>ААУ</t>
+  </si>
+  <si>
+    <t>The Academy of Advocacy of Ukraine</t>
+  </si>
+  <si>
+    <t>24.07.1995</t>
+  </si>
+  <si>
+    <t>бульв. Тараса Шевченка, 27</t>
+  </si>
+  <si>
+    <t>(044) 246-57-88</t>
+  </si>
+  <si>
+    <t>referent@aau.edu.ua</t>
+  </si>
+  <si>
+    <t>www.aau.edu.ua</t>
+  </si>
+  <si>
+    <t>Варфоломеєва Тетяна Вікторівна</t>
+  </si>
+  <si>
+    <t>Товариство з обмеженою відповідальністю "Академія професійного розвитку"</t>
+  </si>
+  <si>
+    <t>Академія професійного розвитку</t>
+  </si>
+  <si>
+    <t>вул. Гончара Олеся, 79 кв 19</t>
+  </si>
+  <si>
+    <t>+38(095)-026-93-26;</t>
+  </si>
+  <si>
+    <t>Гаркавенко Зоя Олександрівна</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>Товариство з обмеженою відповідальністю "Вищий навчальний заклад "АМЕРІКАН ЮНІВЕРСІТІ КИЇВ"</t>
+  </si>
+  <si>
+    <t>ТОВ "ВНЗ "АМЕРІКАН ЮНІВЕРСІТІ КИЇВ"</t>
+  </si>
+  <si>
+    <t>Limited Liability Company “Higher Educational Establishment “AMERICAN UNIVERSITY KYIV”</t>
+  </si>
+  <si>
+    <t>пл. Поштова, 3</t>
+  </si>
+  <si>
+    <t>+38(044) 496 15 15</t>
+  </si>
+  <si>
+    <t>info@auk.edu.ua</t>
+  </si>
+  <si>
+    <t>https://auk.edu.ua/</t>
+  </si>
+  <si>
+    <t>Т.в.о. Віцепрезидента з адміністративних питань</t>
+  </si>
+  <si>
+    <t>Лисютін Ігор Олексійович</t>
+  </si>
+  <si>
+    <t>Товариство з обмеженою відповідальністю "ЗІҐМУНД ФРОЙД УНІВЕРСИТЕТ УКРАЇНА"</t>
+  </si>
+  <si>
+    <t>ТОВ "ЗФУУ"</t>
+  </si>
+  <si>
+    <t>LIMITED LIABILITY COMPANY "UKRAINE SIGMUND FREUD UNIVERSITY"</t>
+  </si>
+  <si>
+    <t>16.09.2022</t>
+  </si>
+  <si>
+    <t>вул. Верхогляда Андрія, 16Б, офіс 42</t>
+  </si>
+  <si>
+    <t>(050)355-24-07</t>
+  </si>
+  <si>
+    <t>office@usfu.edu.ua</t>
+  </si>
+  <si>
+    <t>https://usfu.edu.ua</t>
+  </si>
+  <si>
+    <t>Писаренко Тетяна Володимирівна</t>
+  </si>
+  <si>
+    <t>Товариство з обмеженою відповідальністю "Київський інститут банківської справи"</t>
+  </si>
+  <si>
+    <t>ТОВ "КІБС"</t>
+  </si>
+  <si>
+    <t>Limited liability company «Kyiv banking institute»</t>
+  </si>
+  <si>
+    <t>10.10.1997</t>
+  </si>
+  <si>
+    <t>пров. Шевченка, 12</t>
+  </si>
+  <si>
+    <t>(044) 290 44 92</t>
+  </si>
+  <si>
+    <t>kibs_dekanat@ukr.net</t>
+  </si>
+  <si>
+    <t>www.kibs.kiev.ua</t>
+  </si>
+  <si>
+    <t>Тутік Лариса Іонівна</t>
+  </si>
+  <si>
+    <t>20.05.2020</t>
+  </si>
+  <si>
+    <t>Товариство з обмеженою відповідальністю "Київський інститут сучасної психології та психотерапії"</t>
+  </si>
+  <si>
+    <t>ТОВ "КІСПП"</t>
+  </si>
+  <si>
+    <t>Limited Liability Company "Kyiv Institute of Modern Psychology and Psychotherapy"</t>
+  </si>
+  <si>
+    <t>09.06.2010</t>
+  </si>
+  <si>
+    <t>01113</t>
+  </si>
+  <si>
+    <t>бульв. Лесі Українки, 26</t>
+  </si>
+  <si>
+    <t>(044) 585-46-78</t>
+  </si>
+  <si>
+    <t>kispp@kispp.com</t>
+  </si>
+  <si>
+    <t>kispp.com</t>
+  </si>
+  <si>
+    <t>Херсонський Борис Григорович</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ УНІВЕРСИТЕТ АВІАЦІЙНИХ ТА ІНФОРМАЦІЙНИХ ТЕХНОЛОГІЙ"</t>
+  </si>
+  <si>
+    <t>ТОВ "КУАІТ"</t>
+  </si>
+  <si>
+    <t>Limited Liability Company "Kyiv University of Aviation and Information Technologies"</t>
+  </si>
+  <si>
+    <t>13.06.2024</t>
+  </si>
+  <si>
+    <t>вул. Борщагівська, 154</t>
+  </si>
+  <si>
+    <t>+38 (050) 077 78 11</t>
+  </si>
+  <si>
+    <t>kuait@kuait.eu</t>
+  </si>
+  <si>
+    <t>https://www.kuait.eu</t>
+  </si>
+  <si>
+    <t>Хращевський Рімвідас Вілімович</t>
+  </si>
+  <si>
+    <t>Товариство з обмеженою відповідальністю "Перший косметологічний коледж"</t>
+  </si>
+  <si>
+    <t>ТОВ "Перший косметологічний коледж"</t>
+  </si>
+  <si>
+    <t>вул. Ломоносова, 18</t>
+  </si>
+  <si>
+    <t>(044) 2216038; 5288282</t>
+  </si>
+  <si>
+    <t>medkolledg2@ukr.net</t>
+  </si>
+  <si>
+    <t>Барчукова Тетяна Вікторівна</t>
+  </si>
+  <si>
+    <t>05.02.2026</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ ПРИВАТНИЙ ВИЩИЙ НАВЧАЛЬНИЙ ЗАКЛАД "УНІВЕРСИТЕТ СУЧАСНИХ ТЕХНОЛОГІЙ"</t>
+  </si>
+  <si>
+    <t>«УНІВЕРСИТЕТ СУЧАСНИХ ТЕХНОЛОГІЙ»</t>
+  </si>
+  <si>
+    <t>LIMITED LIABILITY COMPANY PRIVATE HIGHER EDUCATION INSTITUTION "UNIVERSITY OF MODERN TECHNOLOGIES"</t>
+  </si>
+  <si>
+    <t>26.02.2024</t>
+  </si>
+  <si>
+    <t>вул. Максимовича Михайла, 28-Г</t>
+  </si>
+  <si>
+    <t>0503247699; 0673098486</t>
+  </si>
+  <si>
+    <t>info@neoversity.com.ua</t>
+  </si>
+  <si>
+    <t>http://neoversity.com.ua/</t>
+  </si>
+  <si>
+    <t>Чорний Антон Валерійович</t>
   </si>
   <si>
     <t>Товариство з обмеженою відповідальністю "Університет міжнародних інноваційних ідей"</t>
   </si>
   <si>
     <t>ТОВ "УМІІ"</t>
   </si>
   <si>
     <t>LIMITED LIABILITY COMPANY “UNIVERSITY OF INTERNATIONAL INNOVATIONS”</t>
   </si>
   <si>
     <t>16.01.1992</t>
   </si>
   <si>
-    <t>03056</t>
-[...1 lines deleted...]
-  <si>
     <t>пров. Ковальський, 19, офіс 139 літера А</t>
   </si>
   <si>
     <t>(044) 4530093; 4530094;</t>
   </si>
   <si>
     <t>universityinnovationideas@gmail.com</t>
   </si>
   <si>
     <t>mii.university</t>
   </si>
   <si>
     <t>Родзинський Анатолій Анатолійович</t>
   </si>
   <si>
-    <t>21.05.2026</t>
-[...605 lines deleted...]
-    <t>04.07.2018</t>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "УНІВЕРСИТЕТ МІЖНАРОДНОЇ ОСВІТИ"</t>
+  </si>
+  <si>
+    <t>ТОВ "УНІВЕРСИТЕТ МІЖНАРОДНОЇ ОСВІТИ"</t>
+  </si>
+  <si>
+    <t>21.08.2023</t>
+  </si>
+  <si>
+    <t>вул. Солом'янська, 3</t>
+  </si>
+  <si>
+    <t>(098)234-36-46</t>
+  </si>
+  <si>
+    <t>umo73789@gmail.com</t>
+  </si>
+  <si>
+    <t>Орловська Оксана Василівна</t>
+  </si>
+  <si>
+    <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "УНІВЕРСИТЕТ "ОПТІМА"</t>
+  </si>
+  <si>
+    <t>ТОВ " УНІВЕРСИТЕТ "ОПТІМА"</t>
+  </si>
+  <si>
+    <t>23.01.2026</t>
+  </si>
+  <si>
+    <t>пров. Тбіліський, 4/10, кімната 19</t>
+  </si>
+  <si>
+    <t>(067)481-98-60</t>
+  </si>
+  <si>
+    <t>office@optima.university</t>
+  </si>
+  <si>
+    <t>optima.university</t>
+  </si>
+  <si>
+    <t>Могиляста Світлана Миколаївна</t>
+  </si>
+  <si>
+    <t>Українська академія перукарської майстерності та декоративної косметики Київського університету культури</t>
+  </si>
+  <si>
+    <t>Українська академія ПМ ДК КУК</t>
+  </si>
+  <si>
+    <t>Ukrainian Academy of Hairdressing and Decorative Cosmetics of Kyiv University of Culture</t>
+  </si>
+  <si>
+    <t>20.09.2002</t>
+  </si>
+  <si>
+    <t>(044)2846404; 5853740</t>
+  </si>
+  <si>
+    <t>Дихнич Людмила Петрівна</t>
+  </si>
+  <si>
+    <t>Українська військово-медична академія</t>
+  </si>
+  <si>
+    <t>УВМА</t>
+  </si>
+  <si>
+    <t>Military medical academy of Ukraine</t>
+  </si>
+  <si>
+    <t>вул. Курська, 13-А</t>
+  </si>
+  <si>
+    <t>044 280 0143</t>
+  </si>
+  <si>
+    <t>umma@online.ua</t>
+  </si>
+  <si>
+    <t>http://uvma.mil.gov.ua/</t>
+  </si>
+  <si>
+    <t>Начальник Української військово-медичної академії</t>
+  </si>
+  <si>
+    <t>Савицький Валерій Леонідович</t>
+  </si>
+  <si>
+    <t>Український державний університет імені Михайла Драгоманова</t>
+  </si>
+  <si>
+    <t>УДУ імені Михайла Драгоманова</t>
+  </si>
+  <si>
+    <t>Dragomanov Ukrainian State University</t>
+  </si>
+  <si>
+    <t>08.11.2022</t>
+  </si>
+  <si>
+    <t>+380(44)-234-11-08</t>
+  </si>
+  <si>
+    <t>shef-npu@ukr.net</t>
   </si>
   <si>
     <t>Український державний університет фінансів та міжнародної торгівлі</t>
   </si>
   <si>
     <t>УДУФМТ</t>
   </si>
   <si>
     <t>Ukrainian State University of Finance and International Trade</t>
   </si>
   <si>
     <t>14.03.2007</t>
   </si>
   <si>
     <t>вул. Чигоріна, 57</t>
   </si>
   <si>
     <t>(044) 5292555; 2262672</t>
   </si>
   <si>
     <t>vstup@usufit.org.ua</t>
   </si>
   <si>
     <t>usufit.edu.ua</t>
   </si>
   <si>
     <t>Гвоздецький Віктор Демидович</t>
   </si>
   <si>
     <t>10.06.2016</t>
   </si>
   <si>
-    <t>Київська державна академія водного транспорту імені гетьмана Петра Конашевича-Сагайдачного</t>
-[...1106 lines deleted...]
-    <t>Васильконова Еліна Олександрівна</t>
+    <t>Університет штучного інтелекту та цифровізації</t>
+  </si>
+  <si>
+    <t>Університет АІ та цифровізації</t>
+  </si>
+  <si>
+    <t>University of artificial intelligence and digitalization</t>
+  </si>
+  <si>
+    <t>вул. Січових Стрільців, 23-А</t>
+  </si>
+  <si>
+    <t>+380982009191</t>
+  </si>
+  <si>
+    <t>ai.of.university@gmail.com</t>
+  </si>
+  <si>
+    <t>https://ai-university.com.ua/</t>
+  </si>
+  <si>
+    <t>Кушерець Дарина Василівна</t>
+  </si>
+  <si>
+    <t>15.03.2024</t>
+  </si>
+  <si>
+    <t>Фаховий коледж ТОВ "Університет міжнародних відносин"</t>
+  </si>
+  <si>
+    <t>+098(23)-436-46</t>
+  </si>
+  <si>
+    <t>Якубовська Анна Ігорівна</t>
+  </si>
+  <si>
+    <t>Філія "Академія бізнесу та інновацій Приватного вищого навчального закладу "Європейський університет"</t>
+  </si>
+  <si>
+    <t>Academy of Business and Innovations of the Private Higher Education Establishment "European University"</t>
+  </si>
+  <si>
+    <t>вул. Депутатська, 15/17</t>
+  </si>
+  <si>
+    <t>Тимошенко Юлія Олександрівна</t>
+  </si>
+  <si>
+    <t>Дунайський навчально-консультативний пункт Київської державної академії водного транспорту імені гетьмана Петра Конашевича-Сагайдачного</t>
+  </si>
+  <si>
+    <t>завідувач</t>
+  </si>
+  <si>
+    <t>21.05.2015</t>
+  </si>
+  <si>
+    <t>Приватний вищий навчальний заклад "Інститут психології і підприємництва"</t>
+  </si>
+  <si>
+    <t>ПВНЗ "Інститут психології і підприємництва"</t>
+  </si>
+  <si>
+    <t>PRIVATE HIGHER EDUCATIONAL INSTITUTION "INSTITUTE OF PSYCHOLOGY AND ENTREPRENEURSHIP"</t>
+  </si>
+  <si>
+    <t>28.08.2017</t>
+  </si>
+  <si>
+    <t>02099</t>
+  </si>
+  <si>
+    <t>вул. Ялтинська, 5 б</t>
+  </si>
+  <si>
+    <t>+38 (067) 519-75-77</t>
+  </si>
+  <si>
+    <t>edu@ipp.edu.ua</t>
+  </si>
+  <si>
+    <t>ipp.edu.ua</t>
+  </si>
+  <si>
+    <t>Заволокіна Ельзара Діляверівна</t>
+  </si>
+  <si>
+    <t>Волинська філія Національної академії статистики, обліку та аудиту</t>
+  </si>
+  <si>
+    <t>Волинська філія НАСОА</t>
+  </si>
+  <si>
+    <t>25.06.1999</t>
+  </si>
+  <si>
+    <t>(0332)24-20-17</t>
+  </si>
+  <si>
+    <t>vfisoa@privat-online.net</t>
+  </si>
+  <si>
+    <t>http://finacademy.16mb.com</t>
+  </si>
+  <si>
+    <t>10.01.2014</t>
+  </si>
+  <si>
+    <t>Миколаївський факультет морського та річкового транспорту Державного університету інфраструктури та технологій</t>
+  </si>
+  <si>
+    <t>МФМРТ ДУІТ</t>
+  </si>
+  <si>
+    <t>Mykolaiv Faculty of Marine and River Transport of State University of Infrastructure and Technologies</t>
+  </si>
+  <si>
+    <t>06.08.2017</t>
+  </si>
+  <si>
+    <t>В.о. декана</t>
+  </si>
+  <si>
+    <t>Костюченко Віталій іванович</t>
+  </si>
+  <si>
+    <t>Миколаївський факультет морського та річкового транспорту Київської державної академії водного транспорту ім. гетьмана П. Конашевича-Сагайдачного</t>
+  </si>
+  <si>
+    <t>31.10.2011</t>
+  </si>
+  <si>
+    <t>в.о. декана</t>
   </si>
   <si>
     <t>Надвірнянський коледж Національного транспортного університету</t>
   </si>
   <si>
     <t>НКНТУ</t>
   </si>
   <si>
     <t>22.06.1962</t>
   </si>
   <si>
     <t>вул. Суворова, 1</t>
   </si>
   <si>
     <t>(03475)20752</t>
   </si>
   <si>
     <t>nadvirna_college@rambler.ru</t>
   </si>
   <si>
     <t>ncntu.com.ua</t>
   </si>
   <si>
-    <t>директор</t>
-[...1 lines deleted...]
-  <si>
     <t>Нагорний Ростислав Васильович</t>
   </si>
   <si>
     <t>07.07.2014</t>
   </si>
   <si>
     <t>Придніпровський гуманітарно-економічний коледж (м. Нікополь) вищого навчального закладу "Відкритий міжнародний університет розвитку людини "Україна"</t>
   </si>
   <si>
     <t>Придніпровський ГЕК</t>
   </si>
   <si>
     <t>Prydniprovskyi Humanitarian and Economic College (Nikopol) of Higher Educational Institution 'Open International University of Human Development 'Ukraine'</t>
   </si>
   <si>
     <t>20.01.2006</t>
   </si>
   <si>
     <t>0566-691601</t>
   </si>
   <si>
     <t>pge.koleg@gmail.com</t>
   </si>
   <si>
     <t>http://www.pgek.net.ua</t>
   </si>
   <si>
     <t>Шевякова Наталія Леонідівна</t>
   </si>
   <si>
     <t>21.11.2025</t>
-  </si>
-[...2263 lines deleted...]
-    <t>Мерза Ярослав Михайлович</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4805,10403 +4805,10401 @@
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="2">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C2" s="3"/>
+        <v>8</v>
+      </c>
+      <c r="C2" s="2">
+        <v>82</v>
+      </c>
       <c r="D2" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G2" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G2" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I2" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I2" s="3" t="s">
+      <c r="J2" s="3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N2" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O2" s="3" t="s">
         <v>32</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>33</v>
       </c>
       <c r="Q2" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3" t="s">
         <v>35</v>
       </c>
       <c r="S2" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U2" s="3" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="V2" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B3" s="2">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="C3" s="3"/>
+        <v>1390</v>
+      </c>
+      <c r="C3" s="2">
+        <v>217</v>
+      </c>
       <c r="D3" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K3" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="K3" s="3" t="s">
+      <c r="L3" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="L3" s="3" t="s">
+      <c r="P3" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="M3" s="3" t="s">
-[...5 lines deleted...]
-      <c r="O3" s="3" t="s">
+      <c r="Q3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="R3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="S3" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="P3" s="3" t="s">
+      <c r="T3" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="Q3" s="3" t="s">
+      <c r="U3" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="R3" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="V3" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="2">
+        <v>152</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E4" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="2">
-[...5 lines deleted...]
-      <c r="D4" s="3" t="s">
+      <c r="F4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="E4" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G4" s="3" t="s">
+      <c r="H4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="H4" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J4" s="3" t="s">
+      <c r="K4" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="L4" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="M4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="M4" s="3" t="s">
-[...5 lines deleted...]
-      <c r="O4" s="3" t="s">
+      <c r="P4" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="P4" s="3" t="s">
+      <c r="Q4" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="Q4" s="3" t="s">
+      <c r="R4" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="R4" s="3" t="s">
+      <c r="S4" s="3" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="T4" s="3" t="s">
         <v>62</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>63</v>
       </c>
       <c r="V4" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B5" s="2">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E5" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="3" t="s">
+      <c r="H5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="H5" s="3" t="s">
-[...8 lines deleted...]
-      <c r="K5" s="3" t="s">
+      <c r="L5" s="3" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>70</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>71</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>73</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U5" s="3" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="V5" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B6" s="2">
-        <v>19</v>
+        <v>865</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="E6" s="3" t="s">
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="F6" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K6" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="L6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O6" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="L6" s="3" t="s">
-[...8 lines deleted...]
-      <c r="O6" s="3" t="s">
+      <c r="P6" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="P6" s="3" t="s">
+      <c r="Q6" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="Q6" s="3" t="s">
+      <c r="R6" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="R6" s="3" t="s">
+      <c r="S6" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="S6" s="3" t="s">
+      <c r="T6" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="T6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U6" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V6" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B7" s="2">
-        <v>21</v>
+        <v>251</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E7" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="F7" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K7" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="L7" s="3" t="s">
+      <c r="P7" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="M7" s="3" t="s">
-[...5 lines deleted...]
-      <c r="O7" s="3" t="s">
+      <c r="Q7" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="P7" s="3" t="s">
+      <c r="R7" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="Q7" s="3" t="s">
+      <c r="S7" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="T7" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="R7" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U7" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V7" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B8" s="2">
-        <v>24</v>
+        <v>866</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K8" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="P8" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="L8" s="3" t="s">
-[...8 lines deleted...]
-      <c r="O8" s="3" t="s">
+      <c r="Q8" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="P8" s="3" t="s">
+      <c r="R8" s="3" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T8" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="U8" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V8" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B9" s="2">
-        <v>25</v>
+        <v>318</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E9" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="E9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="L9" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="M9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O9" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="K9" s="3" t="s">
+      <c r="P9" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="L9" s="3" t="s">
-[...8 lines deleted...]
-      <c r="O9" s="3" t="s">
+      <c r="Q9" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="P9" s="3" t="s">
+      <c r="R9" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="Q9" s="3" t="s">
+      <c r="S9" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="R9" s="3" t="s">
+      <c r="T9" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="S9" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U9" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V9" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B10" s="2">
+        <v>7185</v>
+      </c>
+      <c r="C10" s="2">
+        <v>217</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="B10" s="2">
-[...3 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="E10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="E10" s="3" t="s">
+      <c r="H10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K10" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="F10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="3" t="s">
+      <c r="L10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O10" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="H10" s="3" t="s">
-[...8 lines deleted...]
-      <c r="K10" s="3" t="s">
+      <c r="P10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="R10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="S10" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="T10" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="L10" s="3" t="s">
+      <c r="U10" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="M10" s="3" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="V10" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B11" s="2">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="C11" s="3"/>
+        <v>356</v>
+      </c>
+      <c r="C11" s="2">
+        <v>217</v>
+      </c>
       <c r="D11" s="3" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="R11" s="3" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="T11" s="3" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="U11" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V11" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B12" s="2">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="C12" s="3"/>
+        <v>117</v>
+      </c>
+      <c r="C12" s="2">
+        <v>217</v>
+      </c>
       <c r="D12" s="3" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K12" s="3" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="R12" s="3" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="T12" s="3" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="U12" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V12" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B13" s="2">
+        <v>2118</v>
+      </c>
+      <c r="C13" s="2">
+        <v>127</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N13" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q13" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="B13" s="2">
-[...3 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="R13" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="E13" s="3" t="s">
+      <c r="S13" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="T13" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="F13" s="3" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="U13" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V13" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="B14" s="2">
-        <v>56</v>
+        <v>2731</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="H14" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I14" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" s="3" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>169</v>
+        <v>24</v>
       </c>
       <c r="R14" s="3" t="s">
-        <v>170</v>
+        <v>24</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>171</v>
+        <v>47</v>
       </c>
       <c r="T14" s="3" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="U14" s="3" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="V14" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B15" s="2">
+        <v>3555</v>
+      </c>
+      <c r="C15" s="2">
+        <v>228</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N15" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="P15" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="Q15" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="R15" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="S15" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="T15" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="U15" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="B15" s="2">
-[...56 lines deleted...]
-      </c>
       <c r="V15" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="B16" s="2">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C16" s="3"/>
+        <v>2910</v>
+      </c>
+      <c r="C16" s="2">
+        <v>82</v>
+      </c>
       <c r="D16" s="3" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>185</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="H16" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I16" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J16" s="3" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>36</v>
+        <v>183</v>
       </c>
       <c r="T16" s="3" t="s">
-        <v>193</v>
+        <v>24</v>
       </c>
       <c r="U16" s="3" t="s">
-        <v>25</v>
+        <v>184</v>
       </c>
       <c r="V16" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="B17" s="2">
-        <v>79</v>
+        <v>3196</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="H17" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I17" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J17" s="3" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>198</v>
+        <v>178</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="T17" s="3" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="U17" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V17" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="B18" s="2">
-        <v>82</v>
+        <v>6698</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>206</v>
+        <v>119</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="H18" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I18" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J18" s="3" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>210</v>
+        <v>30</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>213</v>
+        <v>24</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>214</v>
+        <v>24</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>36</v>
+        <v>198</v>
       </c>
       <c r="T18" s="3" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="U18" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V18" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="B19" s="2">
-        <v>93</v>
+        <v>2899</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>217</v>
+        <v>119</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
       <c r="H19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I19" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J19" s="3" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K19" s="3" t="s">
-        <v>220</v>
+        <v>195</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>210</v>
+        <v>30</v>
       </c>
       <c r="M19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>224</v>
+        <v>24</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>225</v>
+        <v>206</v>
       </c>
       <c r="T19" s="3" t="s">
-        <v>226</v>
+        <v>199</v>
       </c>
       <c r="U19" s="3" t="s">
-        <v>227</v>
+        <v>194</v>
       </c>
       <c r="V19" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="B20" s="2">
-        <v>117</v>
+        <v>271</v>
       </c>
       <c r="C20" s="2">
         <v>217</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>229</v>
+        <v>208</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>230</v>
+        <v>209</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>231</v>
+        <v>137</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>57</v>
+        <v>210</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>233</v>
+        <v>122</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>234</v>
+        <v>211</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>235</v>
+        <v>212</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>236</v>
+        <v>213</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>237</v>
+        <v>214</v>
       </c>
       <c r="T20" s="3" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="U20" s="3" t="s">
-        <v>25</v>
+        <v>216</v>
       </c>
       <c r="V20" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>239</v>
+        <v>217</v>
       </c>
       <c r="B21" s="2">
-        <v>127</v>
+        <v>7385</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>240</v>
+        <v>218</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>242</v>
+        <v>220</v>
       </c>
       <c r="H21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I21" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J21" s="3" t="s">
-        <v>44</v>
+        <v>221</v>
       </c>
       <c r="K21" s="3" t="s">
-        <v>80</v>
+        <v>222</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
       <c r="M21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>243</v>
+        <v>223</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>246</v>
+        <v>226</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>36</v>
+        <v>227</v>
       </c>
       <c r="T21" s="3" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="U21" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V21" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="B22" s="2">
-        <v>132</v>
+        <v>454</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>250</v>
+        <v>24</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>251</v>
+        <v>231</v>
       </c>
       <c r="H22" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I22" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J22" s="3" t="s">
-        <v>252</v>
+        <v>54</v>
       </c>
       <c r="K22" s="3" t="s">
-        <v>253</v>
+        <v>232</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="M22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>255</v>
+        <v>234</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>257</v>
+        <v>236</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>36</v>
+        <v>237</v>
       </c>
       <c r="T22" s="3" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
       <c r="U22" s="3" t="s">
-        <v>25</v>
+        <v>239</v>
       </c>
       <c r="V22" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="B23" s="2">
-        <v>149</v>
+        <v>93</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="H23" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I23" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J23" s="3" t="s">
-        <v>263</v>
+        <v>54</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>134</v>
+        <v>244</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="M23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>25</v>
+        <v>248</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>36</v>
+        <v>249</v>
       </c>
       <c r="T23" s="3" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="U23" s="3" t="s">
-        <v>25</v>
+        <v>251</v>
       </c>
       <c r="V23" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="B24" s="2">
-        <v>152</v>
+        <v>1395</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="H24" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I24" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J24" s="3" t="s">
-        <v>44</v>
+        <v>256</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>91</v>
+        <v>257</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="M24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="T24" s="3" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="U24" s="3" t="s">
-        <v>277</v>
+        <v>24</v>
       </c>
       <c r="V24" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
       <c r="B25" s="2">
-        <v>159</v>
+        <v>2876</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="H25" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I25" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J25" s="3" t="s">
-        <v>44</v>
+        <v>267</v>
       </c>
       <c r="K25" s="3" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>92</v>
+        <v>147</v>
       </c>
       <c r="M25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="T25" s="3" t="s">
-        <v>286</v>
+        <v>228</v>
       </c>
       <c r="U25" s="3" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="V25" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
       <c r="B26" s="2">
-        <v>170</v>
+        <v>5739</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>290</v>
+        <v>24</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>291</v>
+        <v>24</v>
       </c>
       <c r="H26" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I26" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J26" s="3" t="s">
-        <v>44</v>
+        <v>275</v>
       </c>
       <c r="K26" s="3" t="s">
-        <v>232</v>
+        <v>195</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>292</v>
+        <v>30</v>
       </c>
       <c r="M26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>294</v>
+        <v>277</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>295</v>
+        <v>24</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>296</v>
+        <v>24</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="T26" s="3" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="U26" s="3" t="s">
-        <v>227</v>
+        <v>24</v>
       </c>
       <c r="V26" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
       <c r="B27" s="2">
-        <v>174</v>
+        <v>863</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>299</v>
+        <v>280</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>300</v>
+        <v>24</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>301</v>
+        <v>281</v>
       </c>
       <c r="H27" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I27" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I27" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J27" s="3" t="s">
-        <v>44</v>
+        <v>282</v>
       </c>
       <c r="K27" s="3" t="s">
-        <v>69</v>
+        <v>283</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="T27" s="3" t="s">
-        <v>306</v>
+        <v>24</v>
       </c>
       <c r="U27" s="3" t="s">
-        <v>25</v>
+        <v>288</v>
       </c>
       <c r="V27" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="B28" s="2">
-        <v>176</v>
+        <v>6594</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>111</v>
+        <v>293</v>
       </c>
       <c r="H28" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I28" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J28" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K28" s="3" t="s">
-        <v>56</v>
+        <v>294</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>312</v>
+        <v>297</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>314</v>
+        <v>36</v>
       </c>
       <c r="T28" s="3" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="U28" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V28" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
-        <v>316</v>
+        <v>300</v>
       </c>
       <c r="B29" s="2">
-        <v>180</v>
+        <v>82</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>41</v>
+        <v>292</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="H29" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I29" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J29" s="3" t="s">
-        <v>320</v>
+        <v>54</v>
       </c>
       <c r="K29" s="3" t="s">
-        <v>321</v>
+        <v>304</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>92</v>
+        <v>147</v>
       </c>
       <c r="M29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>324</v>
+        <v>307</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>326</v>
+        <v>36</v>
       </c>
       <c r="T29" s="3" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="U29" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V29" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="B30" s="2">
-        <v>183</v>
+        <v>3969</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="H30" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I30" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J30" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="K30" s="3" t="s">
-        <v>332</v>
+        <v>121</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>210</v>
       </c>
       <c r="M30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>333</v>
+        <v>314</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>334</v>
+        <v>315</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>335</v>
+        <v>316</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>336</v>
+        <v>317</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="T30" s="3" t="s">
-        <v>337</v>
+        <v>250</v>
       </c>
       <c r="U30" s="3" t="s">
-        <v>338</v>
+        <v>318</v>
       </c>
       <c r="V30" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
-        <v>339</v>
+        <v>319</v>
       </c>
       <c r="B31" s="2">
-        <v>194</v>
+        <v>1257</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>340</v>
+        <v>320</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>341</v>
+        <v>321</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>133</v>
+        <v>42</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K31" s="3" t="s">
-        <v>29</v>
+        <v>322</v>
       </c>
       <c r="L31" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>32</v>
+        <v>323</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>342</v>
+        <v>324</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>344</v>
+        <v>326</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="T31" s="3" t="s">
-        <v>345</v>
+        <v>327</v>
       </c>
       <c r="U31" s="3" t="s">
-        <v>346</v>
+        <v>24</v>
       </c>
       <c r="V31" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
-        <v>347</v>
+        <v>328</v>
       </c>
       <c r="B32" s="2">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>348</v>
+        <v>329</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>350</v>
+        <v>331</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K32" s="3" t="s">
-        <v>351</v>
+        <v>167</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>352</v>
+        <v>332</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>353</v>
+        <v>333</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>354</v>
+        <v>334</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>355</v>
+        <v>335</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>203</v>
+        <v>116</v>
       </c>
       <c r="T32" s="3" t="s">
-        <v>356</v>
+        <v>123</v>
       </c>
       <c r="U32" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V32" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
-        <v>357</v>
+        <v>336</v>
       </c>
       <c r="B33" s="2">
-        <v>196</v>
+        <v>289</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>358</v>
+        <v>337</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>359</v>
+        <v>338</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>360</v>
+        <v>89</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K33" s="3" t="s">
-        <v>361</v>
+        <v>339</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>124</v>
+        <v>56</v>
       </c>
       <c r="M33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>362</v>
+        <v>340</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>363</v>
+        <v>341</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>364</v>
+        <v>342</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>365</v>
+        <v>343</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T33" s="3" t="s">
-        <v>366</v>
+        <v>344</v>
       </c>
       <c r="U33" s="3" t="s">
-        <v>367</v>
+        <v>24</v>
       </c>
       <c r="V33" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
-        <v>368</v>
+        <v>345</v>
       </c>
       <c r="B34" s="2">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>369</v>
+        <v>346</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>371</v>
+        <v>348</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K34" s="3" t="s">
-        <v>372</v>
+        <v>349</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="M34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>373</v>
+        <v>350</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>374</v>
+        <v>351</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>375</v>
+        <v>352</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>376</v>
+        <v>353</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>203</v>
+        <v>116</v>
       </c>
       <c r="T34" s="3" t="s">
-        <v>377</v>
+        <v>354</v>
       </c>
       <c r="U34" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V34" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>378</v>
+        <v>355</v>
       </c>
       <c r="B35" s="2">
-        <v>204</v>
+        <v>1258</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>379</v>
+        <v>356</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>380</v>
+        <v>357</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>381</v>
+        <v>358</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="K35" s="3" t="s">
-        <v>134</v>
+        <v>359</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>382</v>
+        <v>360</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>383</v>
+        <v>361</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>384</v>
+        <v>362</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>385</v>
+        <v>363</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="T35" s="3" t="s">
-        <v>386</v>
+        <v>364</v>
       </c>
       <c r="U35" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V35" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
-        <v>387</v>
+        <v>365</v>
       </c>
       <c r="B36" s="2">
-        <v>217</v>
+        <v>5652</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>388</v>
+        <v>366</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>389</v>
+        <v>367</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>390</v>
+        <v>24</v>
       </c>
       <c r="H36" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I36" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I36" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J36" s="3" t="s">
-        <v>25</v>
+        <v>368</v>
       </c>
       <c r="K36" s="3" t="s">
-        <v>391</v>
+        <v>369</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>392</v>
+        <v>370</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>393</v>
+        <v>371</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>394</v>
+        <v>372</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>395</v>
+        <v>373</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>203</v>
+        <v>374</v>
       </c>
       <c r="T36" s="3" t="s">
-        <v>396</v>
+        <v>375</v>
       </c>
       <c r="U36" s="3" t="s">
-        <v>25</v>
+        <v>376</v>
       </c>
       <c r="V36" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
-        <v>397</v>
+        <v>377</v>
       </c>
       <c r="B37" s="2">
-        <v>228</v>
+        <v>3025</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>398</v>
+        <v>378</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>399</v>
+        <v>379</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>197</v>
+        <v>42</v>
       </c>
       <c r="H37" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I37" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I37" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J37" s="3" t="s">
-        <v>25</v>
+        <v>368</v>
       </c>
       <c r="K37" s="3" t="s">
-        <v>391</v>
+        <v>369</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>400</v>
+        <v>210</v>
       </c>
       <c r="M37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>401</v>
+        <v>370</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>402</v>
+        <v>380</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>403</v>
+        <v>381</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>404</v>
+        <v>24</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>36</v>
+        <v>382</v>
       </c>
       <c r="T37" s="3" t="s">
-        <v>405</v>
+        <v>383</v>
       </c>
       <c r="U37" s="3" t="s">
-        <v>25</v>
+        <v>384</v>
       </c>
       <c r="V37" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
-        <v>406</v>
+        <v>385</v>
       </c>
       <c r="B38" s="2">
-        <v>240</v>
+        <v>345</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>407</v>
+        <v>386</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>408</v>
+        <v>387</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>409</v>
+        <v>388</v>
       </c>
       <c r="H38" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I38" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I38" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J38" s="3" t="s">
-        <v>410</v>
+        <v>389</v>
       </c>
       <c r="K38" s="3" t="s">
-        <v>411</v>
+        <v>390</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
       <c r="M38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>412</v>
+        <v>391</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>413</v>
+        <v>392</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>414</v>
+        <v>393</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>415</v>
+        <v>394</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>36</v>
+        <v>395</v>
       </c>
       <c r="T38" s="3" t="s">
-        <v>416</v>
+        <v>396</v>
       </c>
       <c r="U38" s="3" t="s">
-        <v>25</v>
+        <v>397</v>
       </c>
       <c r="V38" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
-        <v>417</v>
+        <v>398</v>
       </c>
       <c r="B39" s="2">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="C39" s="3"/>
+        <v>2743</v>
+      </c>
+      <c r="C39" s="2">
+        <v>47</v>
+      </c>
       <c r="D39" s="3" t="s">
-        <v>418</v>
+        <v>176</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>419</v>
+        <v>24</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>420</v>
+        <v>399</v>
       </c>
       <c r="H39" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I39" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I39" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J39" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K39" s="3" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="M39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>422</v>
+        <v>401</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>423</v>
+        <v>402</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>424</v>
+        <v>403</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>425</v>
+        <v>24</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="T39" s="3" t="s">
-        <v>426</v>
+        <v>24</v>
       </c>
       <c r="U39" s="3" t="s">
-        <v>25</v>
+        <v>404</v>
       </c>
       <c r="V39" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
-        <v>427</v>
+        <v>405</v>
       </c>
       <c r="B40" s="2">
-        <v>251</v>
+        <v>2749</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>428</v>
+        <v>406</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>429</v>
+        <v>24</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>176</v>
+        <v>407</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K40" s="3" t="s">
-        <v>430</v>
+        <v>408</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="M40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>431</v>
+        <v>409</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>432</v>
+        <v>410</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>433</v>
+        <v>411</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>434</v>
+        <v>412</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>85</v>
+        <v>413</v>
       </c>
       <c r="T40" s="3" t="s">
-        <v>435</v>
+        <v>414</v>
       </c>
       <c r="U40" s="3" t="s">
-        <v>25</v>
+        <v>415</v>
       </c>
       <c r="V40" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
-        <v>436</v>
+        <v>416</v>
       </c>
       <c r="B41" s="2">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>437</v>
+        <v>417</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>438</v>
+        <v>24</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>231</v>
+        <v>89</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K41" s="3" t="s">
-        <v>232</v>
+        <v>369</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>292</v>
+        <v>30</v>
       </c>
       <c r="M41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>439</v>
+        <v>418</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>440</v>
+        <v>419</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>441</v>
+        <v>420</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>442</v>
+        <v>421</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>443</v>
+        <v>36</v>
       </c>
       <c r="T41" s="3" t="s">
-        <v>444</v>
+        <v>24</v>
       </c>
       <c r="U41" s="3" t="s">
-        <v>445</v>
+        <v>422</v>
       </c>
       <c r="V41" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="42" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
-        <v>446</v>
+        <v>423</v>
       </c>
       <c r="B42" s="2">
-        <v>281</v>
+        <v>1250</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>447</v>
+        <v>424</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>448</v>
+        <v>425</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>381</v>
+        <v>426</v>
       </c>
       <c r="H42" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I42" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I42" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J42" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K42" s="3" t="s">
-        <v>321</v>
+        <v>427</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="M42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>449</v>
+        <v>428</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>450</v>
+        <v>429</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>451</v>
+        <v>430</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>452</v>
+        <v>24</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>85</v>
+        <v>431</v>
       </c>
       <c r="T42" s="3" t="s">
-        <v>453</v>
+        <v>432</v>
       </c>
       <c r="U42" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V42" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
-        <v>454</v>
+        <v>433</v>
       </c>
       <c r="B43" s="2">
-        <v>289</v>
+        <v>170</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>455</v>
+        <v>434</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>456</v>
+        <v>435</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>176</v>
+        <v>436</v>
       </c>
       <c r="H43" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I43" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I43" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J43" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K43" s="3" t="s">
-        <v>253</v>
+        <v>121</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>92</v>
+        <v>210</v>
       </c>
       <c r="M43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>457</v>
+        <v>437</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>458</v>
+        <v>438</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>460</v>
+        <v>440</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="T43" s="3" t="s">
-        <v>461</v>
+        <v>441</v>
       </c>
       <c r="U43" s="3" t="s">
-        <v>25</v>
+        <v>251</v>
       </c>
       <c r="V43" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
-        <v>462</v>
+        <v>442</v>
       </c>
       <c r="B44" s="2">
-        <v>297</v>
+        <v>132</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>463</v>
+        <v>443</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>464</v>
+        <v>444</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>41</v>
+        <v>292</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>465</v>
+        <v>445</v>
       </c>
       <c r="H44" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I44" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I44" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J44" s="3" t="s">
-        <v>252</v>
+        <v>446</v>
       </c>
       <c r="K44" s="3" t="s">
-        <v>166</v>
+        <v>339</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>467</v>
+        <v>448</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>468</v>
+        <v>449</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>469</v>
+        <v>450</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T44" s="3" t="s">
-        <v>470</v>
+        <v>451</v>
       </c>
       <c r="U44" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V44" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="B45" s="2">
-        <v>307</v>
+        <v>1282</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>473</v>
+        <v>454</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>242</v>
+        <v>455</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>43</v>
+        <v>456</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>44</v>
+        <v>457</v>
       </c>
       <c r="K45" s="3" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>475</v>
+        <v>459</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>477</v>
+        <v>461</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>478</v>
+        <v>462</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="T45" s="3" t="s">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="U45" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V45" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="B46" s="2">
-        <v>308</v>
+        <v>1065</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>43</v>
+        <v>456</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>44</v>
+        <v>457</v>
       </c>
       <c r="K46" s="3" t="s">
-        <v>484</v>
+        <v>458</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>92</v>
+        <v>69</v>
       </c>
       <c r="M46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="T46" s="3" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="U46" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V46" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="B47" s="2">
-        <v>310</v>
+        <v>2718</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K47" s="3" t="s">
-        <v>91</v>
+        <v>427</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="M47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>496</v>
+        <v>479</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="S47" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T47" s="3" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="U47" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V47" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="B48" s="2">
-        <v>315</v>
+        <v>6410</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>503</v>
+        <v>24</v>
       </c>
       <c r="H48" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I48" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I48" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J48" s="3" t="s">
-        <v>44</v>
+        <v>486</v>
       </c>
       <c r="K48" s="3" t="s">
-        <v>321</v>
+        <v>487</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="M48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>504</v>
+        <v>488</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>506</v>
+        <v>490</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>507</v>
+        <v>491</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>326</v>
+        <v>36</v>
       </c>
       <c r="T48" s="3" t="s">
-        <v>508</v>
+        <v>492</v>
       </c>
       <c r="U48" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V48" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
-        <v>509</v>
+        <v>493</v>
       </c>
       <c r="B49" s="2">
-        <v>318</v>
+        <v>6468</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>510</v>
+        <v>494</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>511</v>
+        <v>24</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
       <c r="H49" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I49" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I49" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J49" s="3" t="s">
-        <v>25</v>
+        <v>495</v>
       </c>
       <c r="K49" s="3" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M49" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N49" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>513</v>
+        <v>497</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>514</v>
+        <v>498</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>515</v>
+        <v>499</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>516</v>
+        <v>500</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>203</v>
+        <v>501</v>
       </c>
       <c r="T49" s="3" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="U49" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V49" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="B50" s="2">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="C50" s="3"/>
+        <v>1445</v>
+      </c>
+      <c r="C50" s="2">
+        <v>281</v>
+      </c>
       <c r="D50" s="3" t="s">
-        <v>519</v>
+        <v>24</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>520</v>
+        <v>24</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>521</v>
+        <v>504</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="K50" s="3" t="s">
-        <v>522</v>
+        <v>408</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="M50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>523</v>
+        <v>505</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>524</v>
+        <v>506</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>525</v>
+        <v>507</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>526</v>
+        <v>508</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>36</v>
+        <v>172</v>
       </c>
       <c r="T50" s="3" t="s">
-        <v>527</v>
+        <v>509</v>
       </c>
       <c r="U50" s="3" t="s">
-        <v>25</v>
+        <v>510</v>
       </c>
       <c r="V50" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="B51" s="2">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="C51" s="3"/>
+        <v>2555</v>
+      </c>
+      <c r="C51" s="2">
+        <v>223</v>
+      </c>
       <c r="D51" s="3" t="s">
-        <v>529</v>
+        <v>176</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>530</v>
+        <v>24</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>531</v>
+        <v>512</v>
       </c>
       <c r="H51" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I51" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I51" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J51" s="3" t="s">
-        <v>252</v>
+        <v>54</v>
       </c>
       <c r="K51" s="3" t="s">
-        <v>532</v>
+        <v>158</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="M51" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>533</v>
+        <v>513</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>534</v>
+        <v>514</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>535</v>
+        <v>515</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>536</v>
+        <v>516</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>36</v>
+        <v>517</v>
       </c>
       <c r="T51" s="3" t="s">
-        <v>537</v>
+        <v>518</v>
       </c>
       <c r="U51" s="3" t="s">
-        <v>25</v>
+        <v>519</v>
       </c>
       <c r="V51" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
-        <v>538</v>
+        <v>520</v>
       </c>
       <c r="B52" s="2">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C52" s="3"/>
+        <v>961</v>
+      </c>
+      <c r="C52" s="2">
+        <v>152</v>
+      </c>
       <c r="D52" s="3" t="s">
-        <v>539</v>
+        <v>521</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>540</v>
+        <v>522</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>541</v>
+        <v>523</v>
       </c>
       <c r="H52" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I52" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I52" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J52" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="K52" s="3" t="s">
-        <v>542</v>
+        <v>427</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="M52" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N52" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>543</v>
+        <v>524</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>544</v>
+        <v>525</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>545</v>
+        <v>526</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>546</v>
+        <v>527</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="T52" s="3" t="s">
-        <v>547</v>
+        <v>528</v>
       </c>
       <c r="U52" s="3" t="s">
-        <v>25</v>
+        <v>529</v>
       </c>
       <c r="V52" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
-        <v>548</v>
+        <v>530</v>
       </c>
       <c r="B53" s="2">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="C53" s="3"/>
+        <v>877</v>
+      </c>
+      <c r="C53" s="2">
+        <v>318</v>
+      </c>
       <c r="D53" s="3" t="s">
-        <v>549</v>
+        <v>24</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>550</v>
+        <v>24</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K53" s="3" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M53" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N53" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>553</v>
+        <v>533</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>555</v>
+        <v>114</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>556</v>
+        <v>24</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>36</v>
+        <v>172</v>
       </c>
       <c r="T53" s="3" t="s">
-        <v>557</v>
+        <v>24</v>
       </c>
       <c r="U53" s="3" t="s">
-        <v>25</v>
+        <v>535</v>
       </c>
       <c r="V53" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
-        <v>558</v>
+        <v>536</v>
       </c>
       <c r="B54" s="2">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>559</v>
+        <v>537</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>560</v>
+        <v>538</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>561</v>
+        <v>539</v>
       </c>
       <c r="H54" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I54" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I54" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J54" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K54" s="3" t="s">
-        <v>562</v>
+        <v>283</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>563</v>
+        <v>540</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>564</v>
+        <v>541</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>565</v>
+        <v>542</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>566</v>
+        <v>543</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>203</v>
+        <v>36</v>
       </c>
       <c r="T54" s="3" t="s">
-        <v>567</v>
+        <v>544</v>
       </c>
       <c r="U54" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V54" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>568</v>
+        <v>545</v>
       </c>
       <c r="B55" s="2">
-        <v>345</v>
+        <v>315</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
-        <v>569</v>
+        <v>546</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>570</v>
+        <v>547</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>571</v>
+        <v>548</v>
       </c>
       <c r="H55" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I55" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I55" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J55" s="3" t="s">
-        <v>572</v>
+        <v>54</v>
       </c>
       <c r="K55" s="3" t="s">
-        <v>573</v>
+        <v>408</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>210</v>
+        <v>56</v>
       </c>
       <c r="M55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>574</v>
+        <v>549</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>575</v>
+        <v>550</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>576</v>
+        <v>551</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>577</v>
+        <v>552</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>171</v>
+        <v>553</v>
       </c>
       <c r="T55" s="3" t="s">
-        <v>578</v>
+        <v>554</v>
       </c>
       <c r="U55" s="3" t="s">
-        <v>579</v>
+        <v>24</v>
       </c>
       <c r="V55" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
-        <v>580</v>
+        <v>555</v>
       </c>
       <c r="B56" s="2">
-        <v>354</v>
+        <v>196</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
-        <v>581</v>
+        <v>556</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>582</v>
+        <v>557</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>583</v>
+        <v>293</v>
       </c>
       <c r="H56" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I56" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I56" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J56" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K56" s="3" t="s">
-        <v>584</v>
+        <v>294</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>57</v>
+        <v>558</v>
       </c>
       <c r="M56" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N56" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>585</v>
+        <v>295</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>586</v>
+        <v>559</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>587</v>
+        <v>297</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>589</v>
+        <v>36</v>
       </c>
       <c r="T56" s="3" t="s">
-        <v>590</v>
+        <v>299</v>
       </c>
       <c r="U56" s="3" t="s">
-        <v>25</v>
+        <v>561</v>
       </c>
       <c r="V56" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="57" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
-        <v>591</v>
+        <v>562</v>
       </c>
       <c r="B57" s="2">
-        <v>356</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
-        <v>592</v>
+        <v>563</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>593</v>
+        <v>564</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>594</v>
+        <v>565</v>
       </c>
       <c r="H57" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I57" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I57" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J57" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K57" s="3" t="s">
-        <v>232</v>
+        <v>146</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M57" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>233</v>
+        <v>566</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>595</v>
+        <v>567</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>596</v>
+        <v>568</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>597</v>
+        <v>569</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>237</v>
+        <v>36</v>
       </c>
       <c r="T57" s="3" t="s">
-        <v>598</v>
+        <v>570</v>
       </c>
       <c r="U57" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V57" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
-        <v>599</v>
+        <v>571</v>
       </c>
       <c r="B58" s="2">
-        <v>357</v>
+        <v>41</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
-        <v>600</v>
+        <v>572</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>601</v>
+        <v>573</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>41</v>
+        <v>292</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>602</v>
+        <v>574</v>
       </c>
       <c r="H58" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I58" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I58" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J58" s="3" t="s">
-        <v>252</v>
+        <v>54</v>
       </c>
       <c r="K58" s="3" t="s">
-        <v>113</v>
+        <v>427</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="M58" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>603</v>
+        <v>428</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>604</v>
+        <v>575</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>605</v>
+        <v>576</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>606</v>
+        <v>577</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="T58" s="3" t="s">
-        <v>607</v>
+        <v>578</v>
       </c>
       <c r="U58" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V58" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
-        <v>608</v>
+        <v>579</v>
       </c>
       <c r="B59" s="2">
-        <v>364</v>
+        <v>308</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
-        <v>609</v>
+        <v>580</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>610</v>
+        <v>581</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>611</v>
+        <v>582</v>
       </c>
       <c r="H59" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I59" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I59" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J59" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K59" s="3" t="s">
-        <v>612</v>
+        <v>583</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>613</v>
+        <v>584</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>614</v>
+        <v>585</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>615</v>
+        <v>586</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>616</v>
+        <v>587</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>85</v>
+        <v>588</v>
       </c>
       <c r="T59" s="3" t="s">
-        <v>617</v>
+        <v>589</v>
       </c>
       <c r="U59" s="3" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="V59" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
-        <v>618</v>
+        <v>590</v>
       </c>
       <c r="B60" s="2">
-        <v>454</v>
+        <v>328</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
-        <v>619</v>
+        <v>591</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>25</v>
+        <v>592</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>620</v>
+        <v>593</v>
       </c>
       <c r="H60" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I60" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I60" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J60" s="3" t="s">
-        <v>44</v>
+        <v>446</v>
       </c>
       <c r="K60" s="3" t="s">
-        <v>621</v>
+        <v>594</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>622</v>
+        <v>595</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>623</v>
+        <v>596</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>624</v>
+        <v>597</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>625</v>
+        <v>598</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>626</v>
+        <v>36</v>
       </c>
       <c r="T60" s="3" t="s">
-        <v>627</v>
+        <v>599</v>
       </c>
       <c r="U60" s="3" t="s">
-        <v>628</v>
+        <v>24</v>
       </c>
       <c r="V60" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
-        <v>629</v>
+        <v>600</v>
       </c>
       <c r="B61" s="2">
-        <v>545</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
-        <v>630</v>
+        <v>601</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>25</v>
+        <v>602</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>631</v>
+        <v>565</v>
       </c>
       <c r="H61" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I61" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I61" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J61" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="K61" s="3" t="s">
-        <v>56</v>
+        <v>178</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>632</v>
+        <v>603</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>633</v>
+        <v>604</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>634</v>
+        <v>605</v>
       </c>
       <c r="R61" s="3" t="s">
-        <v>635</v>
+        <v>606</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>636</v>
+        <v>36</v>
       </c>
       <c r="T61" s="3" t="s">
-        <v>637</v>
+        <v>607</v>
       </c>
       <c r="U61" s="3" t="s">
-        <v>638</v>
+        <v>24</v>
       </c>
       <c r="V61" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
-        <v>639</v>
+        <v>608</v>
       </c>
       <c r="B62" s="2">
-        <v>553</v>
+        <v>6945</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
-        <v>25</v>
+        <v>609</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>25</v>
+        <v>610</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>640</v>
+        <v>611</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>43</v>
+        <v>456</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>44</v>
+        <v>612</v>
       </c>
       <c r="K62" s="3" t="s">
-        <v>641</v>
+        <v>257</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N62" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>642</v>
+        <v>613</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>643</v>
+        <v>614</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>644</v>
+        <v>615</v>
       </c>
       <c r="R62" s="3" t="s">
-        <v>645</v>
+        <v>616</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>646</v>
+        <v>61</v>
       </c>
       <c r="T62" s="3" t="s">
-        <v>647</v>
+        <v>617</v>
       </c>
       <c r="U62" s="3" t="s">
-        <v>648</v>
+        <v>24</v>
       </c>
       <c r="V62" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
-        <v>649</v>
+        <v>618</v>
       </c>
       <c r="B63" s="2">
-        <v>605</v>
+        <v>553</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
-        <v>650</v>
+        <v>24</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>651</v>
+        <v>24</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>652</v>
+        <v>619</v>
       </c>
       <c r="H63" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I63" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I63" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J63" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K63" s="3" t="s">
-        <v>123</v>
+        <v>158</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M63" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N63" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>653</v>
+        <v>620</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>654</v>
+        <v>621</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>655</v>
+        <v>622</v>
       </c>
       <c r="R63" s="3" t="s">
-        <v>656</v>
+        <v>623</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>237</v>
+        <v>624</v>
       </c>
       <c r="T63" s="3" t="s">
-        <v>657</v>
+        <v>625</v>
       </c>
       <c r="U63" s="3" t="s">
-        <v>25</v>
+        <v>626</v>
       </c>
       <c r="V63" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="64" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
-        <v>658</v>
+        <v>627</v>
       </c>
       <c r="B64" s="2">
-        <v>672</v>
+        <v>3974</v>
       </c>
       <c r="C64" s="2">
-        <v>24</v>
+        <v>3969</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>659</v>
+        <v>628</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>25</v>
+        <v>629</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>660</v>
+        <v>630</v>
       </c>
       <c r="H64" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I64" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I64" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J64" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="K64" s="3" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>57</v>
+        <v>210</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N64" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>661</v>
+        <v>314</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>662</v>
+        <v>631</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>663</v>
+        <v>439</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>664</v>
+        <v>632</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>665</v>
+        <v>227</v>
       </c>
       <c r="T64" s="3" t="s">
-        <v>666</v>
+        <v>633</v>
       </c>
       <c r="U64" s="3" t="s">
-        <v>667</v>
+        <v>634</v>
       </c>
       <c r="V64" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="65" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
-        <v>668</v>
+        <v>635</v>
       </c>
       <c r="B65" s="2">
-        <v>718</v>
+        <v>2624</v>
       </c>
       <c r="C65" s="2">
-        <v>217</v>
+        <v>170</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>669</v>
+        <v>119</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>670</v>
+        <v>636</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>671</v>
+        <v>637</v>
       </c>
       <c r="H65" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I65" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I65" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J65" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K65" s="3" t="s">
-        <v>391</v>
+        <v>158</v>
       </c>
       <c r="L65" s="3" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N65" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>392</v>
+        <v>620</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>672</v>
+        <v>638</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>673</v>
+        <v>24</v>
       </c>
       <c r="R65" s="3" t="s">
-        <v>674</v>
+        <v>639</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>237</v>
+        <v>47</v>
       </c>
       <c r="T65" s="3" t="s">
-        <v>675</v>
+        <v>633</v>
       </c>
       <c r="U65" s="3" t="s">
-        <v>676</v>
+        <v>251</v>
       </c>
       <c r="V65" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="66" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
-        <v>677</v>
+        <v>640</v>
       </c>
       <c r="B66" s="2">
-        <v>797</v>
+        <v>56</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
-        <v>678</v>
+        <v>609</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>679</v>
+        <v>641</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>680</v>
+        <v>642</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>28</v>
+        <v>456</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>25</v>
+        <v>643</v>
       </c>
       <c r="K66" s="3" t="s">
-        <v>681</v>
+        <v>257</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="M66" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N66" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>682</v>
+        <v>613</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>683</v>
+        <v>644</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>684</v>
+        <v>615</v>
       </c>
       <c r="R66" s="3" t="s">
-        <v>685</v>
+        <v>645</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>237</v>
+        <v>395</v>
       </c>
       <c r="T66" s="3" t="s">
-        <v>686</v>
+        <v>617</v>
       </c>
       <c r="U66" s="3" t="s">
-        <v>25</v>
+        <v>646</v>
       </c>
       <c r="V66" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="67" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>687</v>
+        <v>647</v>
       </c>
       <c r="B67" s="2">
-        <v>863</v>
+        <v>5691</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
-        <v>688</v>
+        <v>119</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>25</v>
+        <v>648</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>689</v>
+        <v>649</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>690</v>
+        <v>24</v>
       </c>
       <c r="K67" s="3" t="s">
-        <v>542</v>
+        <v>650</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>57</v>
+        <v>651</v>
       </c>
       <c r="M67" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N67" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>691</v>
+        <v>652</v>
       </c>
       <c r="P67" s="3" t="s">
-        <v>692</v>
+        <v>653</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>693</v>
+        <v>654</v>
       </c>
       <c r="R67" s="3" t="s">
-        <v>694</v>
+        <v>655</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>695</v>
+        <v>36</v>
       </c>
       <c r="T67" s="3" t="s">
-        <v>25</v>
+        <v>656</v>
       </c>
       <c r="U67" s="3" t="s">
-        <v>696</v>
+        <v>24</v>
       </c>
       <c r="V67" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
-        <v>697</v>
+        <v>657</v>
       </c>
       <c r="B68" s="2">
-        <v>865</v>
+        <v>25</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
-        <v>698</v>
+        <v>658</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>699</v>
+        <v>659</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>700</v>
+        <v>660</v>
       </c>
       <c r="H68" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I68" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I68" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J68" s="3" t="s">
-        <v>25</v>
+        <v>661</v>
       </c>
       <c r="K68" s="3" t="s">
-        <v>701</v>
+        <v>662</v>
       </c>
       <c r="L68" s="3" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="M68" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N68" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>702</v>
+        <v>663</v>
       </c>
       <c r="P68" s="3" t="s">
-        <v>703</v>
+        <v>664</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>704</v>
+        <v>665</v>
       </c>
       <c r="R68" s="3" t="s">
-        <v>705</v>
+        <v>666</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>695</v>
+        <v>36</v>
       </c>
       <c r="T68" s="3" t="s">
-        <v>706</v>
+        <v>667</v>
       </c>
       <c r="U68" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V68" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
-        <v>707</v>
+        <v>668</v>
       </c>
       <c r="B69" s="2">
-        <v>866</v>
+        <v>1274</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
-        <v>708</v>
+        <v>669</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>709</v>
+        <v>670</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>710</v>
+        <v>671</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K69" s="3" t="s">
-        <v>711</v>
+        <v>672</v>
       </c>
       <c r="L69" s="3" t="s">
-        <v>712</v>
+        <v>101</v>
       </c>
       <c r="M69" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N69" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>713</v>
+        <v>673</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>714</v>
+        <v>674</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>715</v>
+        <v>675</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>716</v>
+        <v>676</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="T69" s="3" t="s">
-        <v>717</v>
+        <v>677</v>
       </c>
       <c r="U69" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V69" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
-        <v>718</v>
+        <v>678</v>
       </c>
       <c r="B70" s="2">
-        <v>877</v>
+        <v>2812</v>
       </c>
       <c r="C70" s="2">
-        <v>318</v>
+        <v>281</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>25</v>
+        <v>119</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>25</v>
+        <v>679</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>719</v>
+        <v>504</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K70" s="3" t="s">
-        <v>720</v>
+        <v>408</v>
       </c>
       <c r="L70" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M70" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N70" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>721</v>
+        <v>680</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>722</v>
+        <v>681</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="R70" s="3" t="s">
-        <v>25</v>
+        <v>682</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>665</v>
+        <v>227</v>
       </c>
       <c r="T70" s="3" t="s">
-        <v>25</v>
+        <v>683</v>
       </c>
       <c r="U70" s="3" t="s">
-        <v>723</v>
+        <v>24</v>
       </c>
       <c r="V70" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A71" s="2" t="s">
-        <v>724</v>
+        <v>684</v>
       </c>
       <c r="B71" s="2">
-        <v>878</v>
+        <v>545</v>
       </c>
       <c r="C71" s="2">
-        <v>318</v>
+        <v>41</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>25</v>
+        <v>685</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>725</v>
+        <v>24</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>719</v>
+        <v>686</v>
       </c>
       <c r="H71" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I71" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I71" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J71" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K71" s="3" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="L71" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M71" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N71" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>721</v>
+        <v>687</v>
       </c>
       <c r="P71" s="3" t="s">
-        <v>25</v>
+        <v>688</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>25</v>
+        <v>689</v>
       </c>
       <c r="R71" s="3" t="s">
-        <v>25</v>
+        <v>690</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>237</v>
+        <v>691</v>
       </c>
       <c r="T71" s="3" t="s">
-        <v>25</v>
+        <v>692</v>
       </c>
       <c r="U71" s="3" t="s">
-        <v>723</v>
+        <v>693</v>
       </c>
       <c r="V71" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="72" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
-        <v>726</v>
+        <v>694</v>
       </c>
       <c r="B72" s="2">
-        <v>892</v>
-[...1 lines deleted...]
-      <c r="C72" s="3"/>
+        <v>917</v>
+      </c>
+      <c r="C72" s="2">
+        <v>337</v>
+      </c>
       <c r="D72" s="3" t="s">
-        <v>727</v>
+        <v>695</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>728</v>
+        <v>696</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>729</v>
+        <v>697</v>
       </c>
       <c r="H72" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I72" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I72" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J72" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="K72" s="3" t="s">
-        <v>730</v>
+        <v>283</v>
       </c>
       <c r="L72" s="3" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="M72" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N72" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>731</v>
+        <v>284</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>732</v>
+        <v>698</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>733</v>
+        <v>699</v>
       </c>
       <c r="R72" s="3" t="s">
-        <v>734</v>
+        <v>700</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="T72" s="3" t="s">
-        <v>735</v>
+        <v>701</v>
       </c>
       <c r="U72" s="3" t="s">
-        <v>25</v>
+        <v>702</v>
       </c>
       <c r="V72" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="73" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A73" s="2" t="s">
-        <v>736</v>
+        <v>703</v>
       </c>
       <c r="B73" s="2">
-        <v>915</v>
+        <v>878</v>
       </c>
       <c r="C73" s="2">
-        <v>170</v>
+        <v>318</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>737</v>
+        <v>24</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>738</v>
+        <v>704</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>739</v>
+        <v>531</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K73" s="3" t="s">
-        <v>740</v>
+        <v>24</v>
       </c>
       <c r="L73" s="3" t="s">
-        <v>741</v>
+        <v>30</v>
       </c>
       <c r="M73" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N73" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>742</v>
+        <v>533</v>
       </c>
       <c r="P73" s="3" t="s">
-        <v>743</v>
+        <v>24</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>744</v>
+        <v>24</v>
       </c>
       <c r="R73" s="3" t="s">
-        <v>745</v>
+        <v>24</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>746</v>
+        <v>47</v>
       </c>
       <c r="T73" s="3" t="s">
-        <v>747</v>
+        <v>24</v>
       </c>
       <c r="U73" s="3" t="s">
-        <v>227</v>
+        <v>535</v>
       </c>
       <c r="V73" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="74" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A74" s="2" t="s">
-        <v>748</v>
+        <v>705</v>
       </c>
       <c r="B74" s="2">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="C74" s="2">
-        <v>337</v>
+        <v>170</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>749</v>
+        <v>706</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>750</v>
+        <v>707</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>751</v>
+        <v>708</v>
       </c>
       <c r="H74" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I74" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I74" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J74" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="K74" s="3" t="s">
-        <v>542</v>
+        <v>709</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>210</v>
+        <v>710</v>
       </c>
       <c r="M74" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N74" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="P74" s="3" t="s">
-        <v>752</v>
+        <v>712</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>753</v>
+        <v>713</v>
       </c>
       <c r="R74" s="3" t="s">
-        <v>754</v>
+        <v>714</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>237</v>
+        <v>715</v>
       </c>
       <c r="T74" s="3" t="s">
-        <v>755</v>
+        <v>716</v>
       </c>
       <c r="U74" s="3" t="s">
-        <v>756</v>
+        <v>251</v>
       </c>
       <c r="V74" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="75" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A75" s="2" t="s">
-        <v>757</v>
+        <v>717</v>
       </c>
       <c r="B75" s="2">
-        <v>953</v>
-[...1 lines deleted...]
-      <c r="C75" s="3"/>
+        <v>1522</v>
+      </c>
+      <c r="C75" s="2">
+        <v>310</v>
+      </c>
       <c r="D75" s="3" t="s">
-        <v>758</v>
+        <v>119</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>759</v>
+        <v>718</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>760</v>
+        <v>719</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="K75" s="3" t="s">
-        <v>761</v>
+        <v>583</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>124</v>
+        <v>56</v>
       </c>
       <c r="M75" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>762</v>
+        <v>720</v>
       </c>
       <c r="P75" s="3" t="s">
-        <v>763</v>
+        <v>721</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>764</v>
+        <v>722</v>
       </c>
       <c r="R75" s="3" t="s">
-        <v>765</v>
+        <v>24</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>237</v>
+        <v>47</v>
       </c>
       <c r="T75" s="3" t="s">
-        <v>766</v>
+        <v>723</v>
       </c>
       <c r="U75" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V75" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A76" s="2" t="s">
-        <v>767</v>
+        <v>724</v>
       </c>
       <c r="B76" s="2">
-        <v>961</v>
-[...3 lines deleted...]
-      </c>
+        <v>953</v>
+      </c>
+      <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
-        <v>768</v>
+        <v>725</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>769</v>
+        <v>726</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>770</v>
+        <v>727</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>43</v>
+        <v>456</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>44</v>
+        <v>643</v>
       </c>
       <c r="K76" s="3" t="s">
-        <v>134</v>
+        <v>728</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>92</v>
+        <v>558</v>
       </c>
       <c r="M76" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N76" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>771</v>
+        <v>729</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>772</v>
+        <v>730</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>773</v>
+        <v>731</v>
       </c>
       <c r="R76" s="3" t="s">
-        <v>774</v>
+        <v>732</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>237</v>
+        <v>47</v>
       </c>
       <c r="T76" s="3" t="s">
-        <v>775</v>
+        <v>733</v>
       </c>
       <c r="U76" s="3" t="s">
-        <v>776</v>
+        <v>24</v>
       </c>
       <c r="V76" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
-        <v>777</v>
+        <v>734</v>
       </c>
       <c r="B77" s="2">
-        <v>1065</v>
+        <v>204</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
-        <v>778</v>
+        <v>735</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>779</v>
+        <v>736</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>780</v>
+        <v>737</v>
       </c>
       <c r="H77" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I77" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I77" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J77" s="3" t="s">
-        <v>781</v>
+        <v>446</v>
       </c>
       <c r="K77" s="3" t="s">
-        <v>612</v>
+        <v>427</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="M77" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N77" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>782</v>
+        <v>738</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>783</v>
+        <v>739</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>784</v>
+        <v>740</v>
       </c>
       <c r="R77" s="3" t="s">
-        <v>785</v>
+        <v>741</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>786</v>
+        <v>61</v>
       </c>
       <c r="T77" s="3" t="s">
-        <v>787</v>
+        <v>742</v>
       </c>
       <c r="U77" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V77" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
-        <v>788</v>
+        <v>743</v>
       </c>
       <c r="B78" s="2">
-        <v>1093</v>
+        <v>19</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
-        <v>789</v>
+        <v>744</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>790</v>
+        <v>745</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>791</v>
+        <v>746</v>
       </c>
       <c r="H78" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I78" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I78" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J78" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K78" s="3" t="s">
-        <v>562</v>
+        <v>146</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>400</v>
+        <v>30</v>
       </c>
       <c r="M78" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N78" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>792</v>
+        <v>747</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>793</v>
+        <v>748</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>794</v>
+        <v>749</v>
       </c>
       <c r="R78" s="3" t="s">
-        <v>795</v>
+        <v>750</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>203</v>
+        <v>61</v>
       </c>
       <c r="T78" s="3" t="s">
-        <v>796</v>
+        <v>751</v>
       </c>
       <c r="U78" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V78" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
-        <v>797</v>
+        <v>752</v>
       </c>
       <c r="B79" s="2">
-        <v>1106</v>
+        <v>1389</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
-        <v>798</v>
+        <v>753</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>25</v>
+        <v>754</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>799</v>
+        <v>755</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>28</v>
+        <v>456</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>25</v>
+        <v>756</v>
       </c>
       <c r="K79" s="3" t="s">
-        <v>641</v>
+        <v>757</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>210</v>
+        <v>710</v>
       </c>
       <c r="M79" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N79" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>800</v>
+        <v>758</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>801</v>
+        <v>759</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>802</v>
+        <v>760</v>
       </c>
       <c r="R79" s="3" t="s">
-        <v>803</v>
+        <v>761</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>237</v>
+        <v>762</v>
       </c>
       <c r="T79" s="3" t="s">
-        <v>804</v>
+        <v>617</v>
       </c>
       <c r="U79" s="3" t="s">
-        <v>805</v>
+        <v>646</v>
       </c>
       <c r="V79" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="80" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>806</v>
+        <v>763</v>
       </c>
       <c r="B80" s="2">
-        <v>1117</v>
-[...3 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
-        <v>807</v>
+        <v>764</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>25</v>
+        <v>765</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>808</v>
+        <v>766</v>
       </c>
       <c r="H80" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I80" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I80" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J80" s="3" t="s">
-        <v>187</v>
+        <v>495</v>
       </c>
       <c r="K80" s="3" t="s">
-        <v>188</v>
+        <v>222</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M80" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N80" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>189</v>
+        <v>767</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>809</v>
+        <v>768</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>810</v>
+        <v>769</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>811</v>
+        <v>770</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>665</v>
+        <v>36</v>
       </c>
       <c r="T80" s="3" t="s">
-        <v>25</v>
+        <v>771</v>
       </c>
       <c r="U80" s="3" t="s">
-        <v>812</v>
+        <v>24</v>
       </c>
       <c r="V80" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="81" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A81" s="2" t="s">
-        <v>813</v>
+        <v>772</v>
       </c>
       <c r="B81" s="2">
-        <v>1145</v>
-[...3 lines deleted...]
-      </c>
+        <v>1476</v>
+      </c>
+      <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
-        <v>813</v>
+        <v>773</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>814</v>
+        <v>24</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>799</v>
+        <v>774</v>
       </c>
       <c r="H81" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I81" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I81" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J81" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K81" s="3" t="s">
-        <v>391</v>
+        <v>283</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="M81" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N81" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>815</v>
+        <v>775</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>25</v>
+        <v>776</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>25</v>
+        <v>777</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>25</v>
+        <v>778</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>237</v>
+        <v>779</v>
       </c>
       <c r="T81" s="3" t="s">
-        <v>816</v>
+        <v>780</v>
       </c>
       <c r="U81" s="3" t="s">
-        <v>25</v>
+        <v>781</v>
       </c>
       <c r="V81" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="82" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
-        <v>817</v>
+        <v>782</v>
       </c>
       <c r="B82" s="2">
-        <v>1159</v>
+        <v>332</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
-        <v>818</v>
+        <v>783</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>819</v>
+        <v>784</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>799</v>
+        <v>785</v>
       </c>
       <c r="H82" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I82" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I82" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J82" s="3" t="s">
-        <v>55</v>
+        <v>446</v>
       </c>
       <c r="K82" s="3" t="s">
-        <v>220</v>
+        <v>786</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M82" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N82" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>820</v>
+        <v>787</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>821</v>
+        <v>788</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>822</v>
+        <v>789</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>25</v>
+        <v>790</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>823</v>
+        <v>36</v>
       </c>
       <c r="T82" s="3" t="s">
-        <v>824</v>
+        <v>791</v>
       </c>
       <c r="U82" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V82" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
-        <v>825</v>
+        <v>792</v>
       </c>
       <c r="B83" s="2">
-        <v>1178</v>
+        <v>297</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
-        <v>826</v>
+        <v>793</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>827</v>
+        <v>794</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>153</v>
+        <v>795</v>
       </c>
       <c r="H83" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I83" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I83" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J83" s="3" t="s">
-        <v>25</v>
+        <v>446</v>
       </c>
       <c r="K83" s="3" t="s">
-        <v>828</v>
+        <v>257</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M83" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N83" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>829</v>
+        <v>796</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>830</v>
+        <v>797</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>831</v>
+        <v>798</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>832</v>
+        <v>799</v>
       </c>
       <c r="S83" s="3" t="s">
-        <v>203</v>
+        <v>36</v>
       </c>
       <c r="T83" s="3" t="s">
-        <v>833</v>
+        <v>800</v>
       </c>
       <c r="U83" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V83" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
-        <v>834</v>
+        <v>801</v>
       </c>
       <c r="B84" s="2">
-        <v>1250</v>
+        <v>1339</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
-        <v>835</v>
+        <v>802</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>836</v>
+        <v>803</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>837</v>
+        <v>804</v>
       </c>
       <c r="H84" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I84" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I84" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J84" s="3" t="s">
-        <v>44</v>
+        <v>805</v>
       </c>
       <c r="K84" s="3" t="s">
-        <v>134</v>
+        <v>806</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="M84" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N84" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>135</v>
+        <v>807</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>838</v>
+        <v>808</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>839</v>
+        <v>809</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>25</v>
+        <v>810</v>
       </c>
       <c r="S84" s="3" t="s">
-        <v>823</v>
+        <v>36</v>
       </c>
       <c r="T84" s="3" t="s">
-        <v>840</v>
+        <v>811</v>
       </c>
       <c r="U84" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V84" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
-        <v>841</v>
+        <v>812</v>
       </c>
       <c r="B85" s="2">
-        <v>1257</v>
+        <v>67</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
-        <v>842</v>
+        <v>813</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>843</v>
+        <v>814</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>799</v>
+        <v>815</v>
       </c>
       <c r="H85" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I85" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I85" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J85" s="3" t="s">
-        <v>25</v>
+        <v>816</v>
       </c>
       <c r="K85" s="3" t="s">
-        <v>332</v>
+        <v>817</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="M85" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N85" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>844</v>
+        <v>818</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>845</v>
+        <v>819</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>846</v>
+        <v>820</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>847</v>
+        <v>821</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>237</v>
+        <v>36</v>
       </c>
       <c r="T85" s="3" t="s">
-        <v>848</v>
+        <v>822</v>
       </c>
       <c r="U85" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V85" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A86" s="2" t="s">
-        <v>849</v>
+        <v>823</v>
       </c>
       <c r="B86" s="2">
-        <v>1258</v>
+        <v>357</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3" t="s">
-        <v>850</v>
+        <v>824</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>851</v>
+        <v>825</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>852</v>
+        <v>826</v>
       </c>
       <c r="H86" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I86" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I86" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J86" s="3" t="s">
-        <v>25</v>
+        <v>446</v>
       </c>
       <c r="K86" s="3" t="s">
-        <v>853</v>
+        <v>662</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M86" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N86" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>854</v>
+        <v>827</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>855</v>
+        <v>828</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>856</v>
+        <v>829</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>857</v>
+        <v>830</v>
       </c>
       <c r="S86" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T86" s="3" t="s">
-        <v>858</v>
+        <v>831</v>
       </c>
       <c r="U86" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V86" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
-        <v>859</v>
+        <v>832</v>
       </c>
       <c r="B87" s="2">
-        <v>1262</v>
+        <v>183</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
-        <v>860</v>
+        <v>833</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>861</v>
+        <v>834</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>862</v>
+        <v>835</v>
       </c>
       <c r="H87" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I87" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I87" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J87" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K87" s="3" t="s">
-        <v>863</v>
+        <v>322</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>92</v>
+        <v>147</v>
       </c>
       <c r="M87" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>864</v>
+        <v>836</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>865</v>
+        <v>837</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>866</v>
+        <v>838</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>867</v>
+        <v>839</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="T87" s="3" t="s">
-        <v>868</v>
+        <v>840</v>
       </c>
       <c r="U87" s="3" t="s">
-        <v>25</v>
+        <v>841</v>
       </c>
       <c r="V87" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="88" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
-        <v>869</v>
+        <v>842</v>
       </c>
       <c r="B88" s="2">
-        <v>1268</v>
+        <v>149</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
-        <v>870</v>
+        <v>843</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>871</v>
+        <v>844</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>872</v>
+        <v>845</v>
       </c>
       <c r="H88" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I88" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I88" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J88" s="3" t="s">
-        <v>25</v>
+        <v>846</v>
       </c>
       <c r="K88" s="3" t="s">
-        <v>144</v>
+        <v>427</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="M88" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N88" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>873</v>
+        <v>847</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>874</v>
+        <v>848</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>875</v>
+        <v>849</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>876</v>
+        <v>24</v>
       </c>
       <c r="S88" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T88" s="3" t="s">
-        <v>877</v>
+        <v>850</v>
       </c>
       <c r="U88" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V88" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
-        <v>878</v>
+        <v>851</v>
       </c>
       <c r="B89" s="2">
-        <v>1274</v>
+        <v>194</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
-        <v>879</v>
+        <v>852</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>880</v>
+        <v>853</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>881</v>
+        <v>574</v>
       </c>
       <c r="H89" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I89" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I89" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J89" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K89" s="3" t="s">
-        <v>882</v>
+        <v>854</v>
       </c>
       <c r="L89" s="3" t="s">
-        <v>712</v>
+        <v>30</v>
       </c>
       <c r="M89" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N89" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>883</v>
+        <v>855</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>884</v>
+        <v>856</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>885</v>
+        <v>857</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>886</v>
+        <v>858</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>237</v>
+        <v>36</v>
       </c>
       <c r="T89" s="3" t="s">
-        <v>887</v>
+        <v>859</v>
       </c>
       <c r="U89" s="3" t="s">
-        <v>25</v>
+        <v>860</v>
       </c>
       <c r="V89" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="90" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A90" s="2" t="s">
-        <v>888</v>
+        <v>861</v>
       </c>
       <c r="B90" s="2">
-        <v>1282</v>
+        <v>174</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3" t="s">
-        <v>889</v>
+        <v>862</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>890</v>
+        <v>863</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>891</v>
+        <v>864</v>
       </c>
       <c r="H90" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I90" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I90" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J90" s="3" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="K90" s="3" t="s">
-        <v>612</v>
+        <v>865</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M90" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N90" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>892</v>
+        <v>866</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>893</v>
+        <v>867</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>894</v>
+        <v>868</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>895</v>
+        <v>869</v>
       </c>
       <c r="S90" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T90" s="3" t="s">
-        <v>896</v>
+        <v>870</v>
       </c>
       <c r="U90" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V90" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A91" s="2" t="s">
-        <v>897</v>
+        <v>871</v>
       </c>
       <c r="B91" s="2">
-        <v>1292</v>
+        <v>24</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
-        <v>898</v>
+        <v>872</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>899</v>
+        <v>873</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>900</v>
+        <v>874</v>
       </c>
       <c r="H91" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I91" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I91" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J91" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K91" s="3" t="s">
-        <v>901</v>
+        <v>875</v>
       </c>
       <c r="L91" s="3" t="s">
-        <v>902</v>
+        <v>56</v>
       </c>
       <c r="M91" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N91" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>903</v>
+        <v>876</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>904</v>
+        <v>877</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>905</v>
+        <v>878</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>906</v>
+        <v>24</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>907</v>
+        <v>36</v>
       </c>
       <c r="T91" s="3" t="s">
-        <v>908</v>
+        <v>879</v>
       </c>
       <c r="U91" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V91" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A92" s="2" t="s">
-        <v>909</v>
+        <v>880</v>
       </c>
       <c r="B92" s="2">
-        <v>1325</v>
+        <v>7208</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
-        <v>910</v>
+        <v>881</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>911</v>
+        <v>882</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>912</v>
+        <v>883</v>
       </c>
       <c r="H92" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I92" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I92" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J92" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K92" s="3" t="s">
-        <v>29</v>
+        <v>322</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="M92" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N92" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>32</v>
+        <v>836</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>913</v>
+        <v>884</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>914</v>
+        <v>885</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>915</v>
+        <v>839</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="T92" s="3" t="s">
-        <v>916</v>
+        <v>840</v>
       </c>
       <c r="U92" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V92" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A93" s="2" t="s">
-        <v>917</v>
+        <v>886</v>
       </c>
       <c r="B93" s="2">
-        <v>1339</v>
+        <v>7</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3" t="s">
-        <v>918</v>
+        <v>887</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>919</v>
+        <v>888</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>920</v>
+        <v>889</v>
       </c>
       <c r="H93" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I93" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I93" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J93" s="3" t="s">
-        <v>921</v>
+        <v>54</v>
       </c>
       <c r="K93" s="3" t="s">
-        <v>922</v>
+        <v>890</v>
       </c>
       <c r="L93" s="3" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="M93" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N93" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>923</v>
+        <v>891</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>924</v>
+        <v>892</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>925</v>
+        <v>893</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>926</v>
+        <v>894</v>
       </c>
       <c r="S93" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T93" s="3" t="s">
-        <v>927</v>
+        <v>895</v>
       </c>
       <c r="U93" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V93" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A94" s="2" t="s">
-        <v>928</v>
+        <v>896</v>
       </c>
       <c r="B94" s="2">
-        <v>1372</v>
+        <v>79</v>
       </c>
       <c r="C94" s="3"/>
       <c r="D94" s="3" t="s">
-        <v>929</v>
+        <v>897</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>930</v>
+        <v>898</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>931</v>
+        <v>899</v>
       </c>
       <c r="H94" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I94" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I94" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J94" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K94" s="3" t="s">
-        <v>113</v>
+        <v>900</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M94" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N94" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>932</v>
+        <v>901</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>933</v>
+        <v>902</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>934</v>
+        <v>903</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>935</v>
+        <v>904</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>786</v>
+        <v>116</v>
       </c>
       <c r="T94" s="3" t="s">
-        <v>936</v>
+        <v>905</v>
       </c>
       <c r="U94" s="3" t="s">
-        <v>937</v>
+        <v>24</v>
       </c>
       <c r="V94" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A95" s="2" t="s">
-        <v>938</v>
+        <v>906</v>
       </c>
       <c r="B95" s="2">
-        <v>1389</v>
+        <v>1159</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
-        <v>939</v>
+        <v>907</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>940</v>
+        <v>908</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>941</v>
+        <v>42</v>
       </c>
       <c r="H95" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I95" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I95" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J95" s="3" t="s">
-        <v>942</v>
+        <v>28</v>
       </c>
       <c r="K95" s="3" t="s">
-        <v>943</v>
+        <v>244</v>
       </c>
       <c r="L95" s="3" t="s">
-        <v>741</v>
+        <v>30</v>
       </c>
       <c r="M95" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N95" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>944</v>
+        <v>909</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>945</v>
+        <v>910</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>946</v>
+        <v>911</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>947</v>
+        <v>24</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>948</v>
+        <v>431</v>
       </c>
       <c r="T95" s="3" t="s">
-        <v>172</v>
+        <v>912</v>
       </c>
       <c r="U95" s="3" t="s">
-        <v>173</v>
+        <v>24</v>
       </c>
       <c r="V95" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A96" s="2" t="s">
-        <v>949</v>
+        <v>913</v>
       </c>
       <c r="B96" s="2">
-        <v>1390</v>
-[...3 lines deleted...]
-      </c>
+        <v>2833</v>
+      </c>
+      <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
-        <v>950</v>
+        <v>914</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>25</v>
+        <v>915</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>799</v>
+        <v>916</v>
       </c>
       <c r="H96" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I96" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I96" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J96" s="3" t="s">
-        <v>25</v>
+        <v>846</v>
       </c>
       <c r="K96" s="3" t="s">
-        <v>951</v>
+        <v>232</v>
       </c>
       <c r="L96" s="3" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="M96" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N96" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>952</v>
+        <v>917</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>953</v>
+        <v>918</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>25</v>
+        <v>919</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>25</v>
+        <v>920</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>237</v>
+        <v>36</v>
       </c>
       <c r="T96" s="3" t="s">
-        <v>954</v>
+        <v>921</v>
       </c>
       <c r="U96" s="3" t="s">
-        <v>805</v>
+        <v>24</v>
       </c>
       <c r="V96" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A97" s="2" t="s">
-        <v>955</v>
+        <v>922</v>
       </c>
       <c r="B97" s="2">
-        <v>1391</v>
+        <v>180</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
-        <v>956</v>
+        <v>923</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>957</v>
+        <v>924</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>958</v>
+        <v>925</v>
       </c>
       <c r="H97" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I97" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I97" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J97" s="3" t="s">
-        <v>25</v>
+        <v>926</v>
       </c>
       <c r="K97" s="3" t="s">
-        <v>959</v>
+        <v>408</v>
       </c>
       <c r="L97" s="3" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="M97" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N97" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>960</v>
+        <v>927</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>961</v>
+        <v>928</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>962</v>
+        <v>929</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>963</v>
+        <v>930</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>36</v>
+        <v>553</v>
       </c>
       <c r="T97" s="3" t="s">
-        <v>964</v>
+        <v>931</v>
       </c>
       <c r="U97" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V97" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A98" s="2" t="s">
-        <v>965</v>
+        <v>932</v>
       </c>
       <c r="B98" s="2">
-        <v>1395</v>
+        <v>47</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3" t="s">
-        <v>966</v>
+        <v>933</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>967</v>
+        <v>934</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>968</v>
+        <v>935</v>
       </c>
       <c r="H98" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I98" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I98" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J98" s="3" t="s">
-        <v>969</v>
+        <v>54</v>
       </c>
       <c r="K98" s="3" t="s">
-        <v>166</v>
+        <v>936</v>
       </c>
       <c r="L98" s="3" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="M98" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N98" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>970</v>
+        <v>937</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>971</v>
+        <v>938</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>972</v>
+        <v>939</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>973</v>
+        <v>940</v>
       </c>
       <c r="S98" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T98" s="3" t="s">
-        <v>974</v>
+        <v>941</v>
       </c>
       <c r="U98" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V98" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A99" s="2" t="s">
-        <v>975</v>
+        <v>942</v>
       </c>
       <c r="B99" s="2">
-        <v>1445</v>
-[...3 lines deleted...]
-      </c>
+        <v>3924</v>
+      </c>
+      <c r="C99" s="3"/>
       <c r="D99" s="3" t="s">
-        <v>25</v>
+        <v>943</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>25</v>
+        <v>944</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>976</v>
+        <v>945</v>
       </c>
       <c r="H99" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I99" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J99" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K99" s="3" t="s">
-        <v>321</v>
+        <v>110</v>
       </c>
       <c r="L99" s="3" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="M99" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N99" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>977</v>
+        <v>946</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>978</v>
+        <v>947</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>451</v>
+        <v>948</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>979</v>
+        <v>949</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>665</v>
+        <v>36</v>
       </c>
       <c r="T99" s="3" t="s">
-        <v>980</v>
+        <v>950</v>
       </c>
       <c r="U99" s="3" t="s">
-        <v>981</v>
+        <v>24</v>
       </c>
       <c r="V99" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A100" s="2" t="s">
-        <v>982</v>
+        <v>951</v>
       </c>
       <c r="B100" s="2">
-        <v>1476</v>
+        <v>6664</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3" t="s">
-        <v>983</v>
+        <v>952</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>25</v>
+        <v>953</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>984</v>
+        <v>954</v>
       </c>
       <c r="H100" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J100" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K100" s="3" t="s">
-        <v>542</v>
+        <v>110</v>
       </c>
       <c r="L100" s="3" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="M100" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N100" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>985</v>
+        <v>946</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>986</v>
+        <v>955</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>987</v>
+        <v>956</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>988</v>
+        <v>957</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>989</v>
+        <v>36</v>
       </c>
       <c r="T100" s="3" t="s">
-        <v>990</v>
+        <v>958</v>
       </c>
       <c r="U100" s="3" t="s">
-        <v>991</v>
+        <v>24</v>
       </c>
       <c r="V100" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A101" s="2" t="s">
-        <v>992</v>
+        <v>959</v>
       </c>
       <c r="B101" s="2">
-        <v>1499</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="C101" s="3"/>
       <c r="D101" s="3" t="s">
-        <v>25</v>
+        <v>960</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>25</v>
+        <v>961</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>799</v>
+        <v>660</v>
       </c>
       <c r="H101" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J101" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K101" s="3" t="s">
-        <v>232</v>
+        <v>29</v>
       </c>
       <c r="L101" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M101" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N101" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>293</v>
+        <v>962</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>25</v>
+        <v>963</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>25</v>
+        <v>964</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>25</v>
+        <v>965</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>993</v>
+        <v>966</v>
       </c>
       <c r="T101" s="3" t="s">
-        <v>25</v>
+        <v>967</v>
       </c>
       <c r="U101" s="3" t="s">
-        <v>994</v>
+        <v>24</v>
       </c>
       <c r="V101" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
-        <v>995</v>
+        <v>968</v>
       </c>
       <c r="B102" s="2">
-        <v>1512</v>
+        <v>249</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3" t="s">
-        <v>996</v>
+        <v>969</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>997</v>
+        <v>970</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>998</v>
+        <v>971</v>
       </c>
       <c r="H102" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J102" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K102" s="3" t="s">
-        <v>999</v>
+        <v>972</v>
       </c>
       <c r="L102" s="3" t="s">
-        <v>741</v>
+        <v>69</v>
       </c>
       <c r="M102" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N102" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>1000</v>
+        <v>973</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>1001</v>
+        <v>974</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>1002</v>
+        <v>975</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>1003</v>
+        <v>976</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="T102" s="3" t="s">
-        <v>1004</v>
+        <v>977</v>
       </c>
       <c r="U102" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V102" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A103" s="2" t="s">
-        <v>1005</v>
+        <v>978</v>
       </c>
       <c r="B103" s="2">
-        <v>1522</v>
-[...3 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="C103" s="3"/>
       <c r="D103" s="3" t="s">
-        <v>581</v>
+        <v>979</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>1006</v>
+        <v>980</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>1007</v>
+        <v>981</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J103" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K103" s="3" t="s">
-        <v>484</v>
+        <v>982</v>
       </c>
       <c r="L103" s="3" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="M103" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N103" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>1008</v>
+        <v>983</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>1009</v>
+        <v>984</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>497</v>
+        <v>985</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>25</v>
+        <v>986</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>237</v>
+        <v>36</v>
       </c>
       <c r="T103" s="3" t="s">
-        <v>1010</v>
+        <v>987</v>
       </c>
       <c r="U103" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V103" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A104" s="2" t="s">
-        <v>1011</v>
+        <v>988</v>
       </c>
       <c r="B104" s="2">
-        <v>1561</v>
-[...3 lines deleted...]
-      </c>
+        <v>6648</v>
+      </c>
+      <c r="C104" s="3"/>
       <c r="D104" s="3" t="s">
-        <v>1012</v>
+        <v>989</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>1013</v>
+        <v>24</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>1014</v>
+        <v>990</v>
       </c>
       <c r="H104" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J104" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K104" s="3" t="s">
-        <v>484</v>
+        <v>121</v>
       </c>
       <c r="L104" s="3" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="M104" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N104" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>1008</v>
+        <v>991</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>1015</v>
+        <v>992</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>497</v>
+        <v>993</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>25</v>
+        <v>994</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>36</v>
+        <v>995</v>
       </c>
       <c r="T104" s="3" t="s">
-        <v>1016</v>
+        <v>996</v>
       </c>
       <c r="U104" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V104" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A105" s="2" t="s">
-        <v>1017</v>
+        <v>997</v>
       </c>
       <c r="B105" s="2">
-        <v>1648</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="C105" s="3"/>
       <c r="D105" s="3" t="s">
-        <v>581</v>
+        <v>998</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>25</v>
+        <v>999</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>1018</v>
+        <v>1000</v>
       </c>
       <c r="H105" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J105" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K105" s="3" t="s">
-        <v>232</v>
+        <v>1001</v>
       </c>
       <c r="L105" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M105" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N105" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>293</v>
+        <v>1002</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>25</v>
+        <v>1003</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>25</v>
+        <v>1004</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>25</v>
+        <v>1005</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>1019</v>
+        <v>47</v>
       </c>
       <c r="T105" s="3" t="s">
-        <v>25</v>
+        <v>1006</v>
       </c>
       <c r="U105" s="3" t="s">
-        <v>227</v>
+        <v>24</v>
       </c>
       <c r="V105" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="B106" s="2">
-        <v>2118</v>
-[...3 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="C106" s="3"/>
       <c r="D106" s="3" t="s">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>1022</v>
+        <v>1009</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>1023</v>
+        <v>899</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J106" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K106" s="3" t="s">
-        <v>80</v>
+        <v>167</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>210</v>
+        <v>1010</v>
       </c>
       <c r="M106" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N106" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>1024</v>
+        <v>1011</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>1025</v>
+        <v>1012</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>1026</v>
+        <v>1013</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>1027</v>
+        <v>1014</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>237</v>
+        <v>36</v>
       </c>
       <c r="T106" s="3" t="s">
-        <v>1028</v>
+        <v>1015</v>
       </c>
       <c r="U106" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V106" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A107" s="2" t="s">
-        <v>1029</v>
+        <v>1016</v>
       </c>
       <c r="B107" s="2">
-        <v>2531</v>
+        <v>1325</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3" t="s">
-        <v>1030</v>
+        <v>1017</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>1031</v>
+        <v>1018</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>1032</v>
+        <v>1019</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I107" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J107" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K107" s="3" t="s">
-        <v>901</v>
+        <v>854</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>902</v>
+        <v>111</v>
       </c>
       <c r="M107" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N107" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>1033</v>
+        <v>855</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>1034</v>
+        <v>1020</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>1035</v>
+        <v>1021</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>1036</v>
+        <v>1022</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>237</v>
+        <v>36</v>
       </c>
       <c r="T107" s="3" t="s">
-        <v>1037</v>
+        <v>1023</v>
       </c>
       <c r="U107" s="3" t="s">
-        <v>1038</v>
+        <v>24</v>
       </c>
       <c r="V107" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A108" s="2" t="s">
-        <v>1039</v>
+        <v>1024</v>
       </c>
       <c r="B108" s="2">
-        <v>2555</v>
-[...3 lines deleted...]
-      </c>
+        <v>1106</v>
+      </c>
+      <c r="C108" s="3"/>
       <c r="D108" s="3" t="s">
-        <v>1040</v>
+        <v>1025</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>1041</v>
+        <v>42</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J108" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K108" s="3" t="s">
-        <v>641</v>
+        <v>158</v>
       </c>
       <c r="L108" s="3" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
       <c r="M108" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N108" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>1042</v>
+        <v>1026</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>1043</v>
+        <v>1027</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>1044</v>
+        <v>1028</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>1045</v>
+        <v>1029</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>1046</v>
+        <v>47</v>
       </c>
       <c r="T108" s="3" t="s">
-        <v>1047</v>
+        <v>1030</v>
       </c>
       <c r="U108" s="3" t="s">
-        <v>1048</v>
+        <v>49</v>
       </c>
       <c r="V108" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="109" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A109" s="2" t="s">
-        <v>1049</v>
+        <v>1031</v>
       </c>
       <c r="B109" s="2">
-        <v>2574</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="C109" s="3"/>
       <c r="D109" s="3" t="s">
-        <v>1050</v>
+        <v>1032</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>1051</v>
+        <v>1033</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>1052</v>
+        <v>1034</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J109" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K109" s="3" t="s">
-        <v>1053</v>
+        <v>1035</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>712</v>
+        <v>56</v>
       </c>
       <c r="M109" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N109" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>1054</v>
+        <v>1036</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>1055</v>
+        <v>1037</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>1056</v>
+        <v>1038</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>1057</v>
+        <v>1039</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>1058</v>
+        <v>116</v>
       </c>
       <c r="T109" s="3" t="s">
-        <v>1059</v>
+        <v>1040</v>
       </c>
       <c r="U109" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V109" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="110" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A110" s="2" t="s">
-        <v>1060</v>
+        <v>1041</v>
       </c>
       <c r="B110" s="2">
-        <v>2624</v>
-[...3 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="C110" s="3"/>
       <c r="D110" s="3" t="s">
-        <v>581</v>
+        <v>1042</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>1061</v>
+        <v>1043</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>1062</v>
+        <v>1044</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J110" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K110" s="3" t="s">
-        <v>641</v>
+        <v>55</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>210</v>
+        <v>56</v>
       </c>
       <c r="M110" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N110" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>642</v>
+        <v>1045</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>1063</v>
+        <v>1046</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>25</v>
+        <v>722</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>1064</v>
+        <v>1047</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>237</v>
+        <v>36</v>
       </c>
       <c r="T110" s="3" t="s">
-        <v>1065</v>
+        <v>1048</v>
       </c>
       <c r="U110" s="3" t="s">
-        <v>227</v>
+        <v>24</v>
       </c>
       <c r="V110" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A111" s="2" t="s">
-        <v>1066</v>
+        <v>1049</v>
       </c>
       <c r="B111" s="2">
-        <v>2718</v>
+        <v>1292</v>
       </c>
       <c r="C111" s="3"/>
       <c r="D111" s="3" t="s">
-        <v>1067</v>
+        <v>1050</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>1068</v>
+        <v>1051</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>1069</v>
+        <v>1052</v>
       </c>
       <c r="H111" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J111" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K111" s="3" t="s">
-        <v>134</v>
+        <v>1053</v>
       </c>
       <c r="L111" s="3" t="s">
-        <v>30</v>
+        <v>651</v>
       </c>
       <c r="M111" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N111" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>1070</v>
+        <v>1054</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>1071</v>
+        <v>1055</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>1072</v>
+        <v>1056</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>1073</v>
+        <v>1057</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>36</v>
+        <v>1058</v>
       </c>
       <c r="T111" s="3" t="s">
-        <v>1074</v>
+        <v>1059</v>
       </c>
       <c r="U111" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V111" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="112" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A112" s="2" t="s">
-        <v>1075</v>
+        <v>1060</v>
       </c>
       <c r="B112" s="2">
-        <v>2731</v>
+        <v>4032</v>
       </c>
       <c r="C112" s="3"/>
       <c r="D112" s="3" t="s">
-        <v>1076</v>
+        <v>1061</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>1077</v>
+        <v>1062</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>1078</v>
+        <v>24</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J112" s="3" t="s">
-        <v>1079</v>
+        <v>24</v>
       </c>
       <c r="K112" s="3" t="s">
-        <v>641</v>
+        <v>662</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M112" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N112" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>1080</v>
+        <v>1063</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>1081</v>
+        <v>1064</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>25</v>
+        <v>1065</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>237</v>
+        <v>61</v>
       </c>
       <c r="T112" s="3" t="s">
-        <v>1082</v>
+        <v>1066</v>
       </c>
       <c r="U112" s="3" t="s">
-        <v>1083</v>
+        <v>1067</v>
       </c>
       <c r="V112" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="113" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A113" s="2" t="s">
-        <v>1084</v>
+        <v>1068</v>
       </c>
       <c r="B113" s="2">
-        <v>2743</v>
-[...3 lines deleted...]
-      </c>
+        <v>1093</v>
+      </c>
+      <c r="C113" s="3"/>
       <c r="D113" s="3" t="s">
-        <v>1040</v>
+        <v>1069</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>25</v>
+        <v>1070</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>1085</v>
+        <v>1071</v>
       </c>
       <c r="H113" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J113" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K113" s="3" t="s">
-        <v>1086</v>
+        <v>496</v>
       </c>
       <c r="L113" s="3" t="s">
-        <v>57</v>
+        <v>1010</v>
       </c>
       <c r="M113" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N113" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>1087</v>
+        <v>1072</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>1088</v>
+        <v>1073</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>1089</v>
+        <v>1074</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>25</v>
+        <v>1075</v>
       </c>
       <c r="S113" s="3" t="s">
-        <v>665</v>
+        <v>116</v>
       </c>
       <c r="T113" s="3" t="s">
-        <v>25</v>
+        <v>1076</v>
       </c>
       <c r="U113" s="3" t="s">
-        <v>1090</v>
+        <v>24</v>
       </c>
       <c r="V113" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A114" s="2" t="s">
-        <v>1091</v>
+        <v>1077</v>
       </c>
       <c r="B114" s="2">
-        <v>2749</v>
+        <v>1178</v>
       </c>
       <c r="C114" s="3"/>
       <c r="D114" s="3" t="s">
-        <v>1092</v>
+        <v>1078</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>25</v>
+        <v>1079</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>1093</v>
+        <v>67</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J114" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K114" s="3" t="s">
-        <v>321</v>
+        <v>1080</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="M114" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N114" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>1094</v>
+        <v>1081</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>1095</v>
+        <v>1082</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>1096</v>
+        <v>1083</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>1097</v>
+        <v>1084</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>1098</v>
+        <v>1085</v>
       </c>
       <c r="T114" s="3" t="s">
-        <v>1099</v>
+        <v>1086</v>
       </c>
       <c r="U114" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V114" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
-        <v>1100</v>
+        <v>1087</v>
       </c>
       <c r="B115" s="2">
-        <v>2812</v>
-[...3 lines deleted...]
-      </c>
+        <v>3251</v>
+      </c>
+      <c r="C115" s="3"/>
       <c r="D115" s="3" t="s">
-        <v>581</v>
+        <v>1088</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>1101</v>
+        <v>24</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>976</v>
+        <v>1089</v>
       </c>
       <c r="H115" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I115" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J115" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K115" s="3" t="s">
-        <v>321</v>
+        <v>1090</v>
       </c>
       <c r="L115" s="3" t="s">
-        <v>57</v>
+        <v>101</v>
       </c>
       <c r="M115" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N115" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O115" s="3" t="s">
-        <v>449</v>
+        <v>1091</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>1102</v>
+        <v>1092</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>451</v>
+        <v>1093</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>452</v>
+        <v>24</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>1103</v>
+        <v>47</v>
       </c>
       <c r="T115" s="3" t="s">
-        <v>1104</v>
+        <v>1094</v>
       </c>
       <c r="U115" s="3" t="s">
-        <v>25</v>
+        <v>1095</v>
       </c>
       <c r="V115" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="116" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
-        <v>1105</v>
+        <v>1096</v>
       </c>
       <c r="B116" s="2">
-        <v>2833</v>
+        <v>2531</v>
       </c>
       <c r="C116" s="3"/>
       <c r="D116" s="3" t="s">
-        <v>1106</v>
+        <v>1097</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>1107</v>
+        <v>1098</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>1108</v>
+        <v>1099</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J116" s="3" t="s">
-        <v>263</v>
+        <v>24</v>
       </c>
       <c r="K116" s="3" t="s">
-        <v>621</v>
+        <v>1053</v>
       </c>
       <c r="L116" s="3" t="s">
-        <v>30</v>
+        <v>651</v>
       </c>
       <c r="M116" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N116" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>1110</v>
+        <v>1101</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>1111</v>
+        <v>1102</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>1112</v>
+        <v>1103</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="T116" s="3" t="s">
-        <v>1113</v>
+        <v>1104</v>
       </c>
       <c r="U116" s="3" t="s">
-        <v>25</v>
+        <v>1105</v>
       </c>
       <c r="V116" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="117" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A117" s="2" t="s">
-        <v>1114</v>
+        <v>1106</v>
       </c>
       <c r="B117" s="2">
-        <v>2876</v>
+        <v>1262</v>
       </c>
       <c r="C117" s="3"/>
       <c r="D117" s="3" t="s">
-        <v>1115</v>
+        <v>1107</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>1116</v>
+        <v>1108</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>1117</v>
+        <v>1109</v>
       </c>
       <c r="H117" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J117" s="3" t="s">
-        <v>1118</v>
+        <v>24</v>
       </c>
       <c r="K117" s="3" t="s">
-        <v>411</v>
+        <v>1110</v>
       </c>
       <c r="L117" s="3" t="s">
-        <v>210</v>
+        <v>56</v>
       </c>
       <c r="M117" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N117" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>1119</v>
+        <v>1111</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>1120</v>
+        <v>1112</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>1121</v>
+        <v>1113</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>1122</v>
+        <v>1114</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="T117" s="3" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="U117" s="3" t="s">
-        <v>1124</v>
+        <v>24</v>
       </c>
       <c r="V117" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A118" s="2" t="s">
-        <v>1125</v>
+        <v>1116</v>
       </c>
       <c r="B118" s="2">
-        <v>2895</v>
+        <v>281</v>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3" t="s">
-        <v>1126</v>
+        <v>1117</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>25</v>
+        <v>1118</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>799</v>
+        <v>737</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J118" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K118" s="3" t="s">
-        <v>584</v>
+        <v>408</v>
       </c>
       <c r="L118" s="3" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="M118" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N118" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>1127</v>
+        <v>680</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>1128</v>
+        <v>1119</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>1129</v>
+        <v>507</v>
       </c>
       <c r="R118" s="3" t="s">
-        <v>25</v>
+        <v>682</v>
       </c>
       <c r="S118" s="3" t="s">
-        <v>237</v>
+        <v>61</v>
       </c>
       <c r="T118" s="3" t="s">
-        <v>1130</v>
+        <v>1120</v>
       </c>
       <c r="U118" s="3" t="s">
-        <v>1131</v>
+        <v>24</v>
       </c>
       <c r="V118" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A119" s="2" t="s">
-        <v>1132</v>
+        <v>1121</v>
       </c>
       <c r="B119" s="2">
-        <v>2899</v>
+        <v>797</v>
       </c>
       <c r="C119" s="3"/>
       <c r="D119" s="3" t="s">
-        <v>581</v>
+        <v>1122</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>1133</v>
+        <v>1123</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>1134</v>
+        <v>1124</v>
       </c>
       <c r="H119" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J119" s="3" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="K119" s="3" t="s">
-        <v>1135</v>
+        <v>1125</v>
       </c>
       <c r="L119" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M119" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N119" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O119" s="3" t="s">
-        <v>1136</v>
+        <v>1126</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>1137</v>
+        <v>1127</v>
       </c>
       <c r="Q119" s="3" t="s">
-        <v>1138</v>
+        <v>1128</v>
       </c>
       <c r="R119" s="3" t="s">
-        <v>25</v>
+        <v>1129</v>
       </c>
       <c r="S119" s="3" t="s">
-        <v>1139</v>
+        <v>47</v>
       </c>
       <c r="T119" s="3" t="s">
-        <v>1140</v>
+        <v>1130</v>
       </c>
       <c r="U119" s="3" t="s">
-        <v>1141</v>
+        <v>24</v>
       </c>
       <c r="V119" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A120" s="2" t="s">
-        <v>1142</v>
+        <v>1131</v>
       </c>
       <c r="B120" s="2">
-        <v>2910</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C120" s="3"/>
       <c r="D120" s="3" t="s">
-        <v>1040</v>
+        <v>1132</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>25</v>
+        <v>1133</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>1143</v>
+        <v>1134</v>
       </c>
       <c r="H120" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J120" s="3" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="K120" s="3" t="s">
-        <v>474</v>
+        <v>854</v>
       </c>
       <c r="L120" s="3" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="M120" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N120" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>1144</v>
+        <v>855</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>1145</v>
+        <v>1135</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>1146</v>
+        <v>1136</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>1147</v>
+        <v>1137</v>
       </c>
       <c r="S120" s="3" t="s">
-        <v>1148</v>
+        <v>36</v>
       </c>
       <c r="T120" s="3" t="s">
-        <v>25</v>
+        <v>1138</v>
       </c>
       <c r="U120" s="3" t="s">
-        <v>1149</v>
+        <v>24</v>
       </c>
       <c r="V120" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A121" s="2" t="s">
-        <v>1150</v>
+        <v>1139</v>
       </c>
       <c r="B121" s="2">
-        <v>2975</v>
+        <v>6491</v>
       </c>
       <c r="C121" s="3"/>
       <c r="D121" s="3" t="s">
-        <v>1151</v>
+        <v>1140</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>1152</v>
+        <v>24</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>799</v>
+        <v>24</v>
       </c>
       <c r="H121" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J121" s="3" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="K121" s="3" t="s">
-        <v>220</v>
+        <v>487</v>
       </c>
       <c r="L121" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M121" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N121" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>1153</v>
+        <v>1141</v>
       </c>
       <c r="P121" s="3" t="s">
-        <v>1154</v>
+        <v>1142</v>
       </c>
       <c r="Q121" s="3" t="s">
-        <v>1155</v>
+        <v>1143</v>
       </c>
       <c r="R121" s="3" t="s">
-        <v>1156</v>
+        <v>1144</v>
       </c>
       <c r="S121" s="3" t="s">
-        <v>1157</v>
+        <v>36</v>
       </c>
       <c r="T121" s="3" t="s">
-        <v>1158</v>
+        <v>1145</v>
       </c>
       <c r="U121" s="3" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="V121" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A122" s="2" t="s">
-        <v>1159</v>
+        <v>1146</v>
       </c>
       <c r="B122" s="2">
-        <v>3025</v>
+        <v>1268</v>
       </c>
       <c r="C122" s="3"/>
       <c r="D122" s="3" t="s">
-        <v>1160</v>
+        <v>1147</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>1161</v>
+        <v>1148</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>799</v>
+        <v>1149</v>
       </c>
       <c r="H122" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J122" s="3" t="s">
-        <v>1162</v>
+        <v>24</v>
       </c>
       <c r="K122" s="3" t="s">
-        <v>177</v>
+        <v>936</v>
       </c>
       <c r="L122" s="3" t="s">
-        <v>292</v>
+        <v>30</v>
       </c>
       <c r="M122" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N122" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>1163</v>
+        <v>1150</v>
       </c>
       <c r="P122" s="3" t="s">
-        <v>1164</v>
+        <v>1151</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>1165</v>
+        <v>1152</v>
       </c>
       <c r="R122" s="3" t="s">
-        <v>25</v>
+        <v>1153</v>
       </c>
       <c r="S122" s="3" t="s">
-        <v>1166</v>
+        <v>36</v>
       </c>
       <c r="T122" s="3" t="s">
-        <v>1167</v>
+        <v>1154</v>
       </c>
       <c r="U122" s="3" t="s">
-        <v>1168</v>
+        <v>24</v>
       </c>
       <c r="V122" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A123" s="2" t="s">
-        <v>1169</v>
+        <v>1155</v>
       </c>
       <c r="B123" s="2">
-        <v>3196</v>
+        <v>26</v>
       </c>
       <c r="C123" s="3"/>
       <c r="D123" s="3" t="s">
-        <v>1170</v>
+        <v>1156</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>1171</v>
+        <v>1157</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>1172</v>
+        <v>1158</v>
       </c>
       <c r="H123" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J123" s="3" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="K123" s="3" t="s">
-        <v>474</v>
+        <v>1001</v>
       </c>
       <c r="L123" s="3" t="s">
-        <v>92</v>
+        <v>558</v>
       </c>
       <c r="M123" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N123" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O123" s="3" t="s">
-        <v>1173</v>
+        <v>1159</v>
       </c>
       <c r="P123" s="3" t="s">
-        <v>1145</v>
+        <v>1160</v>
       </c>
       <c r="Q123" s="3" t="s">
-        <v>1146</v>
+        <v>1161</v>
       </c>
       <c r="R123" s="3" t="s">
-        <v>1147</v>
+        <v>1162</v>
       </c>
       <c r="S123" s="3" t="s">
-        <v>1174</v>
+        <v>36</v>
       </c>
       <c r="T123" s="3" t="s">
-        <v>1175</v>
+        <v>1163</v>
       </c>
       <c r="U123" s="3" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="V123" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A124" s="2" t="s">
-        <v>1176</v>
+        <v>1164</v>
       </c>
       <c r="B124" s="2">
-        <v>3251</v>
+        <v>344</v>
       </c>
       <c r="C124" s="3"/>
       <c r="D124" s="3" t="s">
-        <v>1177</v>
+        <v>1165</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>25</v>
+        <v>1166</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>1178</v>
+        <v>1167</v>
       </c>
       <c r="H124" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I124" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J124" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K124" s="3" t="s">
-        <v>1053</v>
+        <v>496</v>
       </c>
       <c r="L124" s="3" t="s">
-        <v>712</v>
+        <v>30</v>
       </c>
       <c r="M124" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N124" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>1179</v>
+        <v>1168</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>1180</v>
+        <v>1169</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>1181</v>
+        <v>1170</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>25</v>
+        <v>1171</v>
       </c>
       <c r="S124" s="3" t="s">
-        <v>237</v>
+        <v>116</v>
       </c>
       <c r="T124" s="3" t="s">
-        <v>1182</v>
+        <v>1172</v>
       </c>
       <c r="U124" s="3" t="s">
-        <v>1183</v>
+        <v>24</v>
       </c>
       <c r="V124" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A125" s="2" t="s">
-        <v>1184</v>
+        <v>1173</v>
       </c>
       <c r="B125" s="2">
-        <v>3555</v>
-[...3 lines deleted...]
-      </c>
+        <v>4374</v>
+      </c>
+      <c r="C125" s="3"/>
       <c r="D125" s="3" t="s">
-        <v>1185</v>
+        <v>1174</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>1186</v>
+        <v>1175</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>1187</v>
+        <v>1176</v>
       </c>
       <c r="H125" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I125" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J125" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K125" s="3" t="s">
-        <v>391</v>
+        <v>1177</v>
       </c>
       <c r="L125" s="3" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="M125" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N125" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>1188</v>
+        <v>1178</v>
       </c>
       <c r="P125" s="3" t="s">
-        <v>1189</v>
+        <v>1179</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="R125" s="3" t="s">
-        <v>1191</v>
+        <v>1181</v>
       </c>
       <c r="S125" s="3" t="s">
-        <v>665</v>
+        <v>116</v>
       </c>
       <c r="T125" s="3" t="s">
-        <v>1192</v>
+        <v>1182</v>
       </c>
       <c r="U125" s="3" t="s">
-        <v>1193</v>
+        <v>1183</v>
       </c>
       <c r="V125" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="126" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A126" s="2" t="s">
-        <v>1194</v>
+        <v>1184</v>
       </c>
       <c r="B126" s="2">
-        <v>3924</v>
+        <v>7411</v>
       </c>
       <c r="C126" s="3"/>
       <c r="D126" s="3" t="s">
-        <v>1195</v>
+        <v>1185</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>1196</v>
+        <v>1186</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>1197</v>
+        <v>1187</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J126" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K126" s="3" t="s">
-        <v>512</v>
+        <v>1177</v>
       </c>
       <c r="L126" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M126" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N126" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O126" s="3" t="s">
-        <v>1198</v>
+        <v>1178</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>1199</v>
+        <v>1188</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>1200</v>
+        <v>1189</v>
       </c>
       <c r="R126" s="3" t="s">
-        <v>1201</v>
+        <v>1190</v>
       </c>
       <c r="S126" s="3" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="T126" s="3" t="s">
-        <v>1202</v>
+        <v>1191</v>
       </c>
       <c r="U126" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V126" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="127" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A127" s="2" t="s">
-        <v>1203</v>
+        <v>1192</v>
       </c>
       <c r="B127" s="2">
-        <v>3969</v>
+        <v>6439</v>
       </c>
       <c r="C127" s="3"/>
       <c r="D127" s="3" t="s">
-        <v>1204</v>
+        <v>1193</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>1205</v>
+        <v>24</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>1206</v>
+        <v>24</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J127" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K127" s="3" t="s">
-        <v>232</v>
+        <v>1177</v>
       </c>
       <c r="L127" s="3" t="s">
-        <v>292</v>
+        <v>30</v>
       </c>
       <c r="M127" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N127" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O127" s="3" t="s">
-        <v>1207</v>
+        <v>1194</v>
       </c>
       <c r="P127" s="3" t="s">
-        <v>1208</v>
+        <v>1195</v>
       </c>
       <c r="Q127" s="3" t="s">
-        <v>1209</v>
+        <v>1196</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>1210</v>
+        <v>24</v>
       </c>
       <c r="S127" s="3" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="T127" s="3" t="s">
-        <v>226</v>
+        <v>1197</v>
       </c>
       <c r="U127" s="3" t="s">
-        <v>1211</v>
+        <v>24</v>
       </c>
       <c r="V127" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="128" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A128" s="2" t="s">
-        <v>1212</v>
+        <v>1198</v>
       </c>
       <c r="B128" s="2">
-        <v>3970</v>
-[...3 lines deleted...]
-      </c>
+        <v>354</v>
+      </c>
+      <c r="C128" s="3"/>
       <c r="D128" s="3" t="s">
-        <v>1213</v>
+        <v>119</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>1214</v>
+        <v>1199</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>1215</v>
+        <v>1200</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J128" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K128" s="3" t="s">
-        <v>232</v>
+        <v>487</v>
       </c>
       <c r="L128" s="3" t="s">
-        <v>292</v>
+        <v>30</v>
       </c>
       <c r="M128" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N128" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O128" s="3" t="s">
-        <v>1207</v>
+        <v>1201</v>
       </c>
       <c r="P128" s="3" t="s">
-        <v>1216</v>
+        <v>1202</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>295</v>
+        <v>1203</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>1217</v>
+        <v>1204</v>
       </c>
       <c r="S128" s="3" t="s">
-        <v>1218</v>
+        <v>1205</v>
       </c>
       <c r="T128" s="3" t="s">
-        <v>1219</v>
+        <v>1206</v>
       </c>
       <c r="U128" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V128" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A129" s="2" t="s">
-        <v>1220</v>
+        <v>1207</v>
       </c>
       <c r="B129" s="2">
-        <v>3974</v>
-[...3 lines deleted...]
-      </c>
+        <v>1512</v>
+      </c>
+      <c r="C129" s="3"/>
       <c r="D129" s="3" t="s">
-        <v>1221</v>
+        <v>1208</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>1222</v>
+        <v>1209</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>90</v>
+        <v>1210</v>
       </c>
       <c r="H129" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J129" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K129" s="3" t="s">
-        <v>232</v>
+        <v>1211</v>
       </c>
       <c r="L129" s="3" t="s">
-        <v>292</v>
+        <v>710</v>
       </c>
       <c r="M129" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N129" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="P129" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="Q129" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="R129" s="3" t="s">
+        <v>1215</v>
+      </c>
+      <c r="S129" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="T129" s="3" t="s">
         <v>1216</v>
       </c>
-      <c r="Q129" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U129" s="3" t="s">
-        <v>1223</v>
+        <v>24</v>
       </c>
       <c r="V129" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>1224</v>
+        <v>1217</v>
       </c>
       <c r="B130" s="2">
-        <v>4032</v>
+        <v>21</v>
       </c>
       <c r="C130" s="3"/>
       <c r="D130" s="3" t="s">
-        <v>1225</v>
+        <v>1218</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>25</v>
+        <v>630</v>
       </c>
       <c r="H130" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I130" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I130" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J130" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K130" s="3" t="s">
-        <v>113</v>
+        <v>55</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M130" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N130" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>1227</v>
+        <v>1220</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>1228</v>
+        <v>1221</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>25</v>
+        <v>1223</v>
       </c>
       <c r="S130" s="3" t="s">
-        <v>85</v>
+        <v>1058</v>
       </c>
       <c r="T130" s="3" t="s">
-        <v>1230</v>
+        <v>1224</v>
       </c>
       <c r="U130" s="3" t="s">
-        <v>1231</v>
+        <v>24</v>
       </c>
       <c r="V130" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="131" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A131" s="2" t="s">
-        <v>1232</v>
+        <v>1225</v>
       </c>
       <c r="B131" s="2">
-        <v>4104</v>
+        <v>892</v>
       </c>
       <c r="C131" s="3"/>
       <c r="D131" s="3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="K131" s="3" t="s">
+        <v>1229</v>
+      </c>
+      <c r="L131" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="M131" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N131" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O131" s="3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="P131" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="Q131" s="3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="R131" s="3" t="s">
         <v>1233</v>
       </c>
-      <c r="E131" s="3" t="s">
+      <c r="S131" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="T131" s="3" t="s">
         <v>1234</v>
       </c>
-      <c r="F131" s="3" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="U131" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V131" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="132" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A132" s="2" t="s">
-        <v>1242</v>
+        <v>1235</v>
       </c>
       <c r="B132" s="2">
-        <v>4374</v>
+        <v>364</v>
       </c>
       <c r="C132" s="3"/>
       <c r="D132" s="3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K132" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="L132" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M132" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N132" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O132" s="3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="P132" s="3" t="s">
+        <v>1240</v>
+      </c>
+      <c r="Q132" s="3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="R132" s="3" t="s">
+        <v>1242</v>
+      </c>
+      <c r="S132" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="T132" s="3" t="s">
         <v>1243</v>
       </c>
-      <c r="E132" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="U132" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V132" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="133" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A133" s="2" t="s">
-        <v>1252</v>
+        <v>1244</v>
       </c>
       <c r="B133" s="2">
-        <v>5652</v>
+        <v>6372</v>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3" t="s">
-        <v>1253</v>
+        <v>1245</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>1254</v>
+        <v>24</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H133" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J133" s="3" t="s">
-        <v>1162</v>
+        <v>24</v>
       </c>
       <c r="K133" s="3" t="s">
-        <v>177</v>
+        <v>594</v>
       </c>
       <c r="L133" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M133" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N133" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O133" s="3" t="s">
-        <v>1163</v>
+        <v>1246</v>
       </c>
       <c r="P133" s="3" t="s">
-        <v>1255</v>
+        <v>1247</v>
       </c>
       <c r="Q133" s="3" t="s">
-        <v>1256</v>
+        <v>24</v>
       </c>
       <c r="R133" s="3" t="s">
-        <v>1257</v>
+        <v>24</v>
       </c>
       <c r="S133" s="3" t="s">
-        <v>1258</v>
+        <v>116</v>
       </c>
       <c r="T133" s="3" t="s">
-        <v>1259</v>
+        <v>1248</v>
       </c>
       <c r="U133" s="3" t="s">
-        <v>1260</v>
+        <v>1249</v>
       </c>
       <c r="V133" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="134" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A134" s="2" t="s">
-        <v>1261</v>
+        <v>1250</v>
       </c>
       <c r="B134" s="2">
-        <v>5691</v>
+        <v>5752</v>
       </c>
       <c r="C134" s="3"/>
       <c r="D134" s="3" t="s">
-        <v>581</v>
+        <v>1251</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>1262</v>
+        <v>1252</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>1263</v>
+        <v>24</v>
       </c>
       <c r="H134" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I134" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J134" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K134" s="3" t="s">
-        <v>1264</v>
+        <v>900</v>
       </c>
       <c r="L134" s="3" t="s">
-        <v>902</v>
+        <v>30</v>
       </c>
       <c r="M134" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N134" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O134" s="3" t="s">
-        <v>1265</v>
+        <v>1253</v>
       </c>
       <c r="P134" s="3" t="s">
-        <v>1266</v>
+        <v>1254</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>1267</v>
+        <v>1255</v>
       </c>
       <c r="R134" s="3" t="s">
-        <v>1268</v>
+        <v>1256</v>
       </c>
       <c r="S134" s="3" t="s">
-        <v>36</v>
+        <v>1257</v>
       </c>
       <c r="T134" s="3" t="s">
-        <v>1269</v>
+        <v>1258</v>
       </c>
       <c r="U134" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V134" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A135" s="2" t="s">
-        <v>1270</v>
+        <v>1259</v>
       </c>
       <c r="B135" s="2">
-        <v>5739</v>
+        <v>6774</v>
       </c>
       <c r="C135" s="3"/>
       <c r="D135" s="3" t="s">
-        <v>1271</v>
+        <v>1260</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>25</v>
+        <v>1261</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>25</v>
+        <v>1262</v>
       </c>
       <c r="H135" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J135" s="3" t="s">
-        <v>1272</v>
+        <v>24</v>
       </c>
       <c r="K135" s="3" t="s">
-        <v>1135</v>
+        <v>339</v>
       </c>
       <c r="L135" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M135" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N135" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O135" s="3" t="s">
-        <v>1273</v>
+        <v>1263</v>
       </c>
       <c r="P135" s="3" t="s">
-        <v>1274</v>
+        <v>1264</v>
       </c>
       <c r="Q135" s="3" t="s">
-        <v>25</v>
+        <v>1265</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>25</v>
+        <v>1266</v>
       </c>
       <c r="S135" s="3" t="s">
-        <v>237</v>
+        <v>36</v>
       </c>
       <c r="T135" s="3" t="s">
-        <v>1275</v>
+        <v>1267</v>
       </c>
       <c r="U135" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V135" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="136" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A136" s="2" t="s">
-        <v>1276</v>
+        <v>1268</v>
       </c>
       <c r="B136" s="2">
-        <v>5752</v>
+        <v>1372</v>
       </c>
       <c r="C136" s="3"/>
       <c r="D136" s="3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K136" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="L136" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="M136" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N136" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O136" s="3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="P136" s="3" t="s">
+        <v>1273</v>
+      </c>
+      <c r="Q136" s="3" t="s">
+        <v>1274</v>
+      </c>
+      <c r="R136" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="S136" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="T136" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="U136" s="3" t="s">
         <v>1277</v>
       </c>
-      <c r="E136" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="V136" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="137" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A137" s="2" t="s">
-        <v>1285</v>
+        <v>1278</v>
       </c>
       <c r="B137" s="2">
-        <v>5778</v>
+        <v>1391</v>
       </c>
       <c r="C137" s="3"/>
       <c r="D137" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K137" s="3" t="s">
+        <v>1282</v>
+      </c>
+      <c r="L137" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M137" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N137" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O137" s="3" t="s">
+        <v>1283</v>
+      </c>
+      <c r="P137" s="3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="Q137" s="3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="R137" s="3" t="s">
         <v>1286</v>
-      </c>
-[...40 lines deleted...]
-        <v>1291</v>
       </c>
       <c r="S137" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T137" s="3" t="s">
-        <v>1292</v>
+        <v>1287</v>
       </c>
       <c r="U137" s="3" t="s">
-        <v>1293</v>
+        <v>24</v>
       </c>
       <c r="V137" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A138" s="2" t="s">
-        <v>1294</v>
+        <v>1288</v>
       </c>
       <c r="B138" s="2">
-        <v>6372</v>
+        <v>7165</v>
       </c>
       <c r="C138" s="3"/>
       <c r="D138" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K138" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="L138" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M138" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N138" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O138" s="3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="P138" s="3" t="s">
+        <v>1293</v>
+      </c>
+      <c r="Q138" s="3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="R138" s="3" t="s">
         <v>1295</v>
       </c>
-      <c r="E138" s="3" t="s">
-[...29 lines deleted...]
-      <c r="O138" s="3" t="s">
+      <c r="S138" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="T138" s="3" t="s">
         <v>1296</v>
       </c>
-      <c r="P138" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="U138" s="3" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="V138" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A139" s="2" t="s">
-        <v>1299</v>
+        <v>1297</v>
       </c>
       <c r="B139" s="2">
-        <v>6410</v>
+        <v>2895</v>
       </c>
       <c r="C139" s="3"/>
       <c r="D139" s="3" t="s">
-        <v>1300</v>
+        <v>1298</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>1301</v>
+        <v>24</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="H139" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J139" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K139" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="L139" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="M139" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N139" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O139" s="3" t="s">
+        <v>1299</v>
+      </c>
+      <c r="P139" s="3" t="s">
+        <v>1300</v>
+      </c>
+      <c r="Q139" s="3" t="s">
+        <v>1301</v>
+      </c>
+      <c r="R139" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="S139" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="T139" s="3" t="s">
         <v>1302</v>
       </c>
-      <c r="K139" s="3" t="s">
-[...11 lines deleted...]
-      <c r="O139" s="3" t="s">
+      <c r="U139" s="3" t="s">
         <v>1303</v>
       </c>
-      <c r="P139" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="V139" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="140" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A140" s="2" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
       <c r="B140" s="2">
-        <v>6439</v>
+        <v>7012</v>
       </c>
       <c r="C140" s="3"/>
       <c r="D140" s="3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J140" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K140" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M140" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N140" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O140" s="3" t="s">
+        <v>1308</v>
+      </c>
+      <c r="P140" s="3" t="s">
         <v>1309</v>
       </c>
-      <c r="E140" s="3" t="s">
-[...29 lines deleted...]
-      <c r="O140" s="3" t="s">
+      <c r="Q140" s="3" t="s">
         <v>1310</v>
       </c>
-      <c r="P140" s="3" t="s">
+      <c r="R140" s="3" t="s">
         <v>1311</v>
       </c>
-      <c r="Q140" s="3" t="s">
+      <c r="S140" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="T140" s="3" t="s">
         <v>1312</v>
       </c>
-      <c r="R140" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U140" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V140" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A141" s="2" t="s">
-        <v>1314</v>
+        <v>1313</v>
       </c>
       <c r="B141" s="2">
-        <v>6468</v>
+        <v>14</v>
       </c>
       <c r="C141" s="3"/>
       <c r="D141" s="3" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E141" s="3" t="s">
         <v>1315</v>
       </c>
-      <c r="E141" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>25</v>
+        <v>1316</v>
       </c>
       <c r="H141" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J141" s="3" t="s">
-        <v>410</v>
+        <v>24</v>
       </c>
       <c r="K141" s="3" t="s">
-        <v>562</v>
+        <v>865</v>
       </c>
       <c r="L141" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M141" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N141" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O141" s="3" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="P141" s="3" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="S141" s="3" t="s">
-        <v>1320</v>
+        <v>36</v>
       </c>
       <c r="T141" s="3" t="s">
         <v>1321</v>
       </c>
       <c r="U141" s="3" t="s">
-        <v>25</v>
+        <v>1322</v>
       </c>
       <c r="V141" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="142" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A142" s="2" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="B142" s="2">
-        <v>6491</v>
+        <v>6877</v>
       </c>
       <c r="C142" s="3"/>
       <c r="D142" s="3" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F142" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>25</v>
+        <v>1325</v>
       </c>
       <c r="H142" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I142" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J142" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K142" s="3" t="s">
-        <v>584</v>
+        <v>304</v>
       </c>
       <c r="L142" s="3" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
       <c r="M142" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N142" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O142" s="3" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>1327</v>
+        <v>24</v>
       </c>
       <c r="S142" s="3" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="T142" s="3" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="U142" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V142" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A143" s="2" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B143" s="2">
-        <v>6594</v>
+        <v>7468</v>
       </c>
       <c r="C143" s="3"/>
       <c r="D143" s="3" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>1331</v>
+        <v>24</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>360</v>
+        <v>1332</v>
       </c>
       <c r="H143" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J143" s="3" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="K143" s="3" t="s">
-        <v>361</v>
+        <v>1080</v>
       </c>
       <c r="L143" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M143" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N143" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O143" s="3" t="s">
-        <v>362</v>
+        <v>1333</v>
       </c>
       <c r="P143" s="3" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="Q143" s="3" t="s">
-        <v>364</v>
+        <v>1335</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="S143" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T143" s="3" t="s">
-        <v>366</v>
+        <v>1337</v>
       </c>
       <c r="U143" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V143" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="144" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A144" s="2" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="B144" s="2">
-        <v>6648</v>
-[...1 lines deleted...]
-      <c r="C144" s="3"/>
+        <v>1561</v>
+      </c>
+      <c r="C144" s="2">
+        <v>310</v>
+      </c>
       <c r="D144" s="3" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>25</v>
+        <v>1340</v>
       </c>
       <c r="F144" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I144" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J144" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K144" s="3" t="s">
-        <v>232</v>
+        <v>583</v>
       </c>
       <c r="L144" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M144" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N144" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>1337</v>
+        <v>720</v>
       </c>
       <c r="P144" s="3" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>1339</v>
+        <v>722</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>1340</v>
+        <v>24</v>
       </c>
       <c r="S144" s="3" t="s">
-        <v>1341</v>
+        <v>36</v>
       </c>
       <c r="T144" s="3" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="U144" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V144" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="145" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A145" s="2" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B145" s="2">
-        <v>6664</v>
+        <v>2975</v>
       </c>
       <c r="C145" s="3"/>
       <c r="D145" s="3" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>1346</v>
+        <v>42</v>
       </c>
       <c r="H145" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I145" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I145" s="3" t="s">
+      <c r="J145" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="J145" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K145" s="3" t="s">
-        <v>512</v>
+        <v>244</v>
       </c>
       <c r="L145" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M145" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N145" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O145" s="3" t="s">
-        <v>1198</v>
+        <v>1347</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="S145" s="3" t="s">
-        <v>36</v>
+        <v>1351</v>
       </c>
       <c r="T145" s="3" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="U145" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V145" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="146" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A146" s="2" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B146" s="2">
-        <v>6698</v>
+        <v>6704</v>
       </c>
       <c r="C146" s="3"/>
       <c r="D146" s="3" t="s">
-        <v>581</v>
+        <v>1354</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>1141</v>
+        <v>1356</v>
       </c>
       <c r="H146" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I146" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I146" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J146" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K146" s="3" t="s">
-        <v>1135</v>
+        <v>427</v>
       </c>
       <c r="L146" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M146" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N146" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O146" s="3" t="s">
-        <v>1353</v>
+        <v>855</v>
       </c>
       <c r="P146" s="3" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>25</v>
+        <v>1358</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S146" s="3" t="s">
-        <v>1355</v>
+        <v>36</v>
       </c>
       <c r="T146" s="3" t="s">
-        <v>1140</v>
+        <v>859</v>
       </c>
       <c r="U146" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V146" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A147" s="2" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="B147" s="2">
-        <v>6704</v>
+        <v>159</v>
       </c>
       <c r="C147" s="3"/>
       <c r="D147" s="3" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="F147" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="H147" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I147" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I147" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J147" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="K147" s="3" t="s">
-        <v>134</v>
+        <v>427</v>
       </c>
       <c r="L147" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M147" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N147" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O147" s="3" t="s">
-        <v>32</v>
+        <v>1363</v>
       </c>
       <c r="P147" s="3" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>25</v>
+        <v>1366</v>
       </c>
       <c r="S147" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T147" s="3" t="s">
-        <v>345</v>
+        <v>1367</v>
       </c>
       <c r="U147" s="3" t="s">
-        <v>25</v>
+        <v>1368</v>
       </c>
       <c r="V147" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="148" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A148" s="2" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="B148" s="2">
-        <v>6774</v>
+        <v>5778</v>
       </c>
       <c r="C148" s="3"/>
       <c r="D148" s="3" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>1364</v>
+        <v>1371</v>
       </c>
       <c r="F148" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>1365</v>
+        <v>24</v>
       </c>
       <c r="H148" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I148" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J148" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K148" s="3" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="L148" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M148" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N148" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O148" s="3" t="s">
-        <v>1366</v>
+        <v>1372</v>
       </c>
       <c r="P148" s="3" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>1368</v>
+        <v>1374</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>1369</v>
+        <v>1375</v>
       </c>
       <c r="S148" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T148" s="3" t="s">
-        <v>1370</v>
+        <v>1376</v>
       </c>
       <c r="U148" s="3" t="s">
-        <v>25</v>
+        <v>1377</v>
       </c>
       <c r="V148" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="149" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A149" s="2" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
       <c r="B149" s="2">
+        <v>7121</v>
+      </c>
+      <c r="C149" s="2">
         <v>6877</v>
       </c>
-      <c r="C149" s="3"/>
       <c r="D149" s="3" t="s">
-        <v>1372</v>
+        <v>119</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F149" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>1373</v>
+        <v>24</v>
       </c>
       <c r="H149" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I149" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="J149" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K149" s="3" t="s">
-        <v>209</v>
+        <v>304</v>
       </c>
       <c r="L149" s="3" t="s">
-        <v>210</v>
+        <v>147</v>
       </c>
       <c r="M149" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N149" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O149" s="3" t="s">
-        <v>1374</v>
+        <v>1326</v>
       </c>
       <c r="P149" s="3" t="s">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>1376</v>
+        <v>24</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S149" s="3" t="s">
-        <v>85</v>
+        <v>227</v>
       </c>
       <c r="T149" s="3" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="U149" s="3" t="s">
-        <v>1378</v>
+        <v>24</v>
       </c>
       <c r="V149" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A150" s="2" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="B150" s="2">
-        <v>6945</v>
-[...1 lines deleted...]
-      <c r="C150" s="3"/>
+        <v>1145</v>
+      </c>
+      <c r="C150" s="2">
+        <v>228</v>
+      </c>
       <c r="D150" s="3" t="s">
-        <v>161</v>
+        <v>1381</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>1381</v>
+        <v>42</v>
       </c>
       <c r="H150" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I150" s="3" t="s">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="J150" s="3" t="s">
-        <v>1382</v>
+        <v>24</v>
       </c>
       <c r="K150" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L150" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M150" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N150" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>167</v>
+        <v>1383</v>
       </c>
       <c r="P150" s="3" t="s">
-        <v>1383</v>
+        <v>24</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>169</v>
+        <v>24</v>
       </c>
       <c r="R150" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="S150" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="T150" s="3" t="s">
         <v>1384</v>
       </c>
-      <c r="S150" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U150" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V150" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A151" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="B151" s="2">
-        <v>7012</v>
-[...1 lines deleted...]
-      <c r="C151" s="3"/>
+        <v>1499</v>
+      </c>
+      <c r="C151" s="2">
+        <v>170</v>
+      </c>
       <c r="D151" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J151" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="K151" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="L151" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M151" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N151" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O151" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="P151" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q151" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="R151" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="S151" s="3" t="s">
         <v>1386</v>
       </c>
-      <c r="E151" s="3" t="s">
+      <c r="T151" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="U151" s="3" t="s">
         <v>1387</v>
       </c>
-      <c r="F151" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="V151" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
     </row>
     <row r="152" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A152" s="2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B152" s="2">
+        <v>4104</v>
+      </c>
+      <c r="C152" s="3"/>
+      <c r="D152" s="3" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J152" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K152" s="3" t="s">
+        <v>1392</v>
+      </c>
+      <c r="L152" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="M152" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N152" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O152" s="3" t="s">
+        <v>1393</v>
+      </c>
+      <c r="P152" s="3" t="s">
         <v>1394</v>
       </c>
-      <c r="B152" s="2">
-[...41 lines deleted...]
-      <c r="P152" s="3" t="s">
+      <c r="Q152" s="3" t="s">
         <v>1395</v>
       </c>
-      <c r="Q152" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R152" s="3" t="s">
-        <v>25</v>
+        <v>1396</v>
       </c>
       <c r="S152" s="3" t="s">
-        <v>1103</v>
+        <v>249</v>
       </c>
       <c r="T152" s="3" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="U152" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="V152" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="153" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A153" s="2" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B153" s="2">
-        <v>7165</v>
-[...1 lines deleted...]
-      <c r="C153" s="3"/>
+        <v>1117</v>
+      </c>
+      <c r="C153" s="2">
+        <v>67</v>
+      </c>
       <c r="D153" s="3" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>1399</v>
+        <v>24</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>1400</v>
       </c>
       <c r="H153" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I153" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I153" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J153" s="3" t="s">
-        <v>25</v>
+        <v>816</v>
       </c>
       <c r="K153" s="3" t="s">
-        <v>69</v>
+        <v>817</v>
       </c>
       <c r="L153" s="3" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="M153" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N153" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O153" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="P153" s="3" t="s">
         <v>1401</v>
       </c>
-      <c r="P153" s="3" t="s">
+      <c r="Q153" s="3" t="s">
         <v>1402</v>
       </c>
-      <c r="Q153" s="3" t="s">
+      <c r="R153" s="3" t="s">
         <v>1403</v>
       </c>
-      <c r="R153" s="3" t="s">
+      <c r="S153" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="T153" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="U153" s="3" t="s">
         <v>1404</v>
       </c>
-      <c r="S153" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V153" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="154" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A154" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B154" s="2">
+        <v>3970</v>
+      </c>
+      <c r="C154" s="2">
+        <v>3969</v>
+      </c>
+      <c r="D154" s="3" t="s">
         <v>1406</v>
       </c>
-      <c r="B154" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="E154" s="3" t="s">
-        <v>25</v>
+        <v>1407</v>
       </c>
       <c r="F154" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="H154" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I154" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I154" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J154" s="3" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="K154" s="3" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
       <c r="L154" s="3" t="s">
-        <v>57</v>
+        <v>210</v>
       </c>
       <c r="M154" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N154" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O154" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="P154" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="Q154" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="P154" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R154" s="3" t="s">
-        <v>25</v>
+        <v>632</v>
       </c>
       <c r="S154" s="3" t="s">
-        <v>237</v>
+        <v>1409</v>
       </c>
       <c r="T154" s="3" t="s">
-        <v>396</v>
+        <v>1410</v>
       </c>
       <c r="U154" s="3" t="s">
-        <v>1408</v>
+        <v>24</v>
       </c>
       <c r="V154" s="3" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="155" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A155" s="2" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="B155" s="2">
-        <v>7208</v>
-[...1 lines deleted...]
-      <c r="C155" s="3"/>
+        <v>1648</v>
+      </c>
+      <c r="C155" s="2">
+        <v>170</v>
+      </c>
       <c r="D155" s="3" t="s">
-        <v>1410</v>
+        <v>119</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>1411</v>
+        <v>24</v>
       </c>
       <c r="F155" s="3" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>1412</v>
       </c>
       <c r="H155" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I155" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I155" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J155" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="K155" s="3" t="s">
-        <v>332</v>
+        <v>121</v>
       </c>
       <c r="L155" s="3" t="s">
-        <v>210</v>
+        <v>30</v>
       </c>
       <c r="M155" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N155" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O155" s="3" t="s">
-        <v>333</v>
+        <v>437</v>
       </c>
       <c r="P155" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q155" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="R155" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="S155" s="3" t="s">
         <v>1413</v>
       </c>
-      <c r="Q155" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T155" s="3" t="s">
-        <v>337</v>
+        <v>24</v>
       </c>
       <c r="U155" s="3" t="s">
-        <v>25</v>
+        <v>251</v>
       </c>
       <c r="V155" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="156" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B156" s="2">
+        <v>672</v>
+      </c>
+      <c r="C156" s="2">
+        <v>24</v>
+      </c>
+      <c r="D156" s="3" t="s">
         <v>1415</v>
       </c>
-      <c r="B156" s="2">
-[...3 lines deleted...]
-      <c r="D156" s="3" t="s">
+      <c r="E156" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G156" s="3" t="s">
         <v>1416</v>
       </c>
-      <c r="E156" s="3" t="s">
+      <c r="H156" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="K156" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="L156" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M156" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N156" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O156" s="3" t="s">
         <v>1417</v>
       </c>
-      <c r="F156" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G156" s="3" t="s">
+      <c r="P156" s="3" t="s">
         <v>1418</v>
       </c>
-      <c r="H156" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J156" s="3" t="s">
+      <c r="Q156" s="3" t="s">
         <v>1419</v>
       </c>
-      <c r="K156" s="3" t="s">
-[...11 lines deleted...]
-      <c r="O156" s="3" t="s">
+      <c r="R156" s="3" t="s">
         <v>1420</v>
       </c>
-      <c r="P156" s="3" t="s">
+      <c r="S156" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="T156" s="3" t="s">
         <v>1421</v>
       </c>
-      <c r="Q156" s="3" t="s">
+      <c r="U156" s="3" t="s">
         <v>1422</v>
       </c>
-      <c r="R156" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="V156" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="157" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A157" s="2" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B157" s="2">
+        <v>718</v>
+      </c>
+      <c r="C157" s="2">
+        <v>217</v>
+      </c>
+      <c r="D157" s="3" t="s">
         <v>1424</v>
       </c>
-      <c r="B157" s="2">
-[...3 lines deleted...]
-      <c r="D157" s="3" t="s">
+      <c r="E157" s="3" t="s">
         <v>1425</v>
       </c>
-      <c r="E157" s="3" t="s">
+      <c r="F157" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G157" s="3" t="s">
         <v>1426</v>
       </c>
-      <c r="F157" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G157" s="3" t="s">
+      <c r="H157" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J157" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K157" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="L157" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M157" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N157" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O157" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="P157" s="3" t="s">
         <v>1427</v>
       </c>
-      <c r="H157" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P157" s="3" t="s">
+      <c r="Q157" s="3" t="s">
         <v>1428</v>
       </c>
-      <c r="Q157" s="3" t="s">
+      <c r="R157" s="3" t="s">
         <v>1429</v>
       </c>
-      <c r="R157" s="3" t="s">
+      <c r="S157" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="T157" s="3" t="s">
         <v>1430</v>
       </c>
-      <c r="S157" s="3" t="s">
-[...2 lines deleted...]
-      <c r="T157" s="3" t="s">
+      <c r="U157" s="3" t="s">
         <v>1431</v>
       </c>
-      <c r="U157" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V157" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">