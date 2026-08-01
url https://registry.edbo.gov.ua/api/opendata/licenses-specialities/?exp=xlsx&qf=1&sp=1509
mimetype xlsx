--- v0 (2026-05-29)
+++ v1 (2026-08-01)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Ліцензовані спеціальності" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="44">
   <si>
     <t>Регіон</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва закладу освіти</t>
   </si>
   <si>
     <t>Код головного закладу</t>
   </si>
   <si>
     <t>Категорія закладу</t>
   </si>
   <si>
     <t>Тип закладу</t>
   </si>
   <si>
     <t>Форма власності</t>
   </si>
   <si>
     <t>Підпорядкування</t>
   </si>
   <si>
@@ -76,114 +76,114 @@
   <si>
     <t>Обсяг (на строк навчання)</t>
   </si>
   <si>
     <t>Обсяг (денна)</t>
   </si>
   <si>
     <t>Обсяг (заочна)</t>
   </si>
   <si>
     <t>Обсяг (вечірня)</t>
   </si>
   <si>
     <t>Акредитовано</t>
   </si>
   <si>
     <t>Сертифікат про акредитацію</t>
   </si>
   <si>
     <t>Дата закінчення дії</t>
   </si>
   <si>
     <t>Рішення про ліцензування</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
+    <t>Бакалавр</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>Інженерія програмного забезпечення</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Ні</t>
+  </si>
+  <si>
+    <t>Наказ МОН від 19.12.2016 № 1565</t>
+  </si>
+  <si>
+    <t>Дніпропетровська область</t>
+  </si>
+  <si>
+    <t>Криворізький економічний інститут Державного вищого навчального закладу "Київський національний економічний університет імені Вадима Гетьмана"</t>
+  </si>
+  <si>
+    <t>Заклад вищої освіти</t>
+  </si>
+  <si>
+    <t>Інститут</t>
+  </si>
+  <si>
+    <t>Державна</t>
+  </si>
+  <si>
+    <t>Міністерство освіти і науки України</t>
+  </si>
+  <si>
+    <t>Наказ МОН від 17.02.2017 № 32-л</t>
+  </si>
+  <si>
+    <t>Запорізька область</t>
+  </si>
+  <si>
+    <t>Запорізька державна інженерна академія</t>
+  </si>
+  <si>
+    <t>Академія</t>
+  </si>
+  <si>
+    <t>Івано-Франківська область</t>
+  </si>
+  <si>
+    <t>ПРИВАТНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "ГАЛИЦЬКА АКАДЕМІЯ"</t>
+  </si>
+  <si>
+    <t>Приватна</t>
+  </si>
+  <si>
     <t>Київ</t>
   </si>
   <si>
     <t>Київська державна академія водного транспорту імені гетьмана Петра Конашевича-Сагайдачного</t>
-  </si>
-[...58 lines deleted...]
-    <t>Наказ МОН від 17.02.2017 № 32-л</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -544,51 +544,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V5"/>
+  <dimension ref="A1:V7"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="4" max="4" width="23" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="17" customWidth="1"/>
     <col min="8" max="8" width="37" customWidth="1"/>
     <col min="9" max="9" width="33" customWidth="1"/>
     <col min="10" max="10" width="19" customWidth="1"/>
     <col min="11" max="11" width="36" customWidth="1"/>
     <col min="12" max="12" width="15" customWidth="1"/>
     <col min="13" max="13" width="18" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="27" customWidth="1"/>
     <col min="16" max="16" width="15" customWidth="1"/>
     <col min="17" max="17" width="16" customWidth="1"/>
     <col min="18" max="18" width="17" customWidth="1"/>
     <col min="19" max="19" width="14" customWidth="1"/>
     <col min="20" max="20" width="28" customWidth="1"/>
     <col min="21" max="21" width="21" customWidth="1"/>
     <col min="22" max="22" width="33" customWidth="1"/>
   </cols>
@@ -644,315 +644,451 @@
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="2">
-        <v>170</v>
+        <v>283</v>
       </c>
       <c r="C2" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I2" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="J2" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="K2" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="L2" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="M2" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="N2" s="2">
+        <v>20</v>
+      </c>
+      <c r="O2" s="2">
+        <v>0</v>
+      </c>
+      <c r="P2" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="2">
+        <v>0</v>
+      </c>
+      <c r="R2" s="2">
+        <v>0</v>
+      </c>
+      <c r="S2" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="T2" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="U2" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="V2" s="3" t="s">
         <v>28</v>
-      </c>
-[...40 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B3" s="2">
-        <v>336</v>
+        <v>2783</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="K3" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="L3" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G3" s="3" t="s">
-[...8 lines deleted...]
-      <c r="J3" s="3" t="s">
+      <c r="M3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="N3" s="2">
         <v>30</v>
       </c>
-      <c r="K3" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O3" s="2">
         <v>0</v>
       </c>
       <c r="P3" s="2">
         <v>0</v>
       </c>
       <c r="Q3" s="2">
         <v>0</v>
       </c>
       <c r="R3" s="2">
         <v>0</v>
       </c>
       <c r="S3" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="T3" s="3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="U3" s="3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="V3" s="3" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="B4" s="2">
-        <v>37</v>
+        <v>3802</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="2">
+        <v>337</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="K4" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="L4" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="M4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="N4" s="2">
+        <v>100</v>
+      </c>
+      <c r="O4" s="2">
+        <v>0</v>
+      </c>
+      <c r="P4" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>0</v>
+      </c>
+      <c r="R4" s="2">
+        <v>0</v>
+      </c>
+      <c r="S4" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="T4" s="3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="U4" s="3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="V4" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="2">
+        <v>37</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="N5" s="2">
+        <v>110</v>
+      </c>
+      <c r="O5" s="2">
+        <v>0</v>
+      </c>
+      <c r="P5" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="2">
+        <v>0</v>
+      </c>
+      <c r="R5" s="2">
+        <v>0</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="T5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="U5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="V5" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="2">
+        <v>336</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="2">
-[...2 lines deleted...]
-      <c r="C5" s="3" t="s">
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G6" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="2">
-[...2 lines deleted...]
-      <c r="E5" s="3" t="s">
+      <c r="H6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="L6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="N6" s="2">
+        <v>50</v>
+      </c>
+      <c r="O6" s="2">
+        <v>0</v>
+      </c>
+      <c r="P6" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="2">
+        <v>0</v>
+      </c>
+      <c r="R6" s="2">
+        <v>0</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="T6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="U6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="V6" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="B7" s="2">
+        <v>170</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="N7" s="2">
+        <v>100</v>
+      </c>
+      <c r="O7" s="2">
+        <v>0</v>
+      </c>
+      <c r="P7" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>0</v>
+      </c>
+      <c r="R7" s="2">
+        <v>0</v>
+      </c>
+      <c r="S7" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="T7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="U7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="V7" s="3" t="s">
         <v>28</v>
-      </c>
-[...40 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">