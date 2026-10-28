--- v1 (2026-08-01)
+++ v2 (2026-10-28)
@@ -571,51 +571,51 @@
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="4" max="4" width="23" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="17" customWidth="1"/>
     <col min="8" max="8" width="37" customWidth="1"/>
     <col min="9" max="9" width="33" customWidth="1"/>
     <col min="10" max="10" width="19" customWidth="1"/>
     <col min="11" max="11" width="36" customWidth="1"/>
     <col min="12" max="12" width="15" customWidth="1"/>
     <col min="13" max="13" width="18" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="27" customWidth="1"/>
     <col min="16" max="16" width="15" customWidth="1"/>
     <col min="17" max="17" width="16" customWidth="1"/>
     <col min="18" max="18" width="17" customWidth="1"/>
     <col min="19" max="19" width="14" customWidth="1"/>
     <col min="20" max="20" width="28" customWidth="1"/>
     <col min="21" max="21" width="21" customWidth="1"/>
     <col min="22" max="22" width="33" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="25" customHeight="1" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">