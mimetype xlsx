--- v0 (2026-06-19)
+++ v1 (2026-09-23)
@@ -505,51 +505,51 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L3"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="4" max="4" width="23" customWidth="1"/>
     <col min="5" max="5" width="17" customWidth="1"/>
     <col min="6" max="7" width="50" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="29" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="25" customHeight="1" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">