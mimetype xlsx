--- v2 (2026-03-03)
+++ v3 (2026-05-25)
@@ -1226,51 +1226,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Бояр Олексій Сергійович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>1320</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Київський державний художній ліцей імені Т.Г. Шевченка</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>143093</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>КДХЛ імені Т.Г. Шевченка</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1316,51 +1318,51 @@
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Міністерство культури України</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(044)4584121</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>school_art@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>http://dergartschool.kiev.ua/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Авраменко Олена Іванівна</t>
+          <t>В.о. директора Кахідзе Алевтина Томазівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
@@ -5714,51 +5716,51 @@
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю Київський ліцей "Еко Френдс Скул"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Київський ліцей "Еко Френдс Скул"</t>
         </is>
       </c>
       <c r="B49" s="5" t="n">
         <v>176826</v>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>ТОВ "Київський ліцей "Еко Френдс Скул"</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -6281,51 +6283,51 @@
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Приватна школа "Фокскул"</t>
         </is>
       </c>
       <c r="B54" s="5" t="n">
         <v>176591</v>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H54" s="6" t="inlineStr">
         <is>
           <t>8039100000</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
@@ -6394,51 +6396,51 @@
         </is>
       </c>
       <c r="Y54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "КИЇВСЬКА ПОЧАТКОВА ШКОЛА "КВАНТУМ"</t>
         </is>
       </c>
       <c r="B55" s="5" t="n">
         <v>176954</v>
       </c>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>ТОВ "ПЗЗСО "КПШ "КВАНТУМ"</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G55" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H55" s="6" t="inlineStr">
         <is>
           <t>8039100000</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
           <t>Київ</t>