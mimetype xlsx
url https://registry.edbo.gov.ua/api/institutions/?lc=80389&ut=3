--- v1 (2025-12-28)
+++ v2 (2026-04-03)
@@ -2160,51 +2160,51 @@
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
           <t>(044)2506475</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
           <t>school279@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4"/>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Подзюбанчук Мирослава Іванівна</t>
+          <t>Директор Ужицький Віктор Броніславович</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
@@ -4703,51 +4703,51 @@
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
           <t>(044)2425662</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
           <t>sch166kiev@gmail.com</t>
         </is>
       </c>
       <c r="S41" s="4"/>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Панько Світлана Олексіївна</t>
+          <t>В.о. директора Сарапин Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
@@ -5143,51 +5143,51 @@
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
           <t>(044)4977176</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
           <t>sch46-kiev@ukr.net</t>
         </is>
       </c>
       <c r="S45" s="4"/>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Пархомець Наталія Сергіївна</t>
+          <t>Директор Кулик Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
@@ -5246,51 +5246,51 @@
       </c>
       <c r="L46" s="6" t="inlineStr">
         <is>
           <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
           <t>(044)4046190</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
-          <t>OlgaKovaliova.School54@gmail.com</t>
+          <t>54school@kyivcity.gov.ua</t>
         </is>
       </c>
       <c r="S46" s="4"/>
       <c r="T46" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Танєєва Ірина Валентинівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>