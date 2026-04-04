--- v1 (2026-01-31)
+++ v2 (2026-04-04)
@@ -319,3159 +319,3159 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Загальноосвітній навчальний заклад I-III ступенів "Спеціалізована школа №271 з поглибленим вивченням інформаційних технологій" Подільського району м. Києва</t>
+          <t>ЗАГАЛЬНООСВІТНІЙ НАВЧАЛЬНИЙ ЗАКЛАД І СТУПЕНЯ "ШКОЛА-ДИТЯЧИЙ САДОК ІМЕНІ "СОФІЇ РУСОВОЇ" ПОДІЛЬСЬКОГО РАЙОНУ М. КИЄВА</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>147867</v>
+        <v>147789</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>СШ № 271</t>
+          <t>ШКОЛА-ДИТЯЧИЙ САДОК ІМЕНІ "СОФІЇ РУСОВОЇ"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мостицька, 16</t>
+          <t>проспект Правди, 82</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(093)080-97-15, (044)298-23-20</t>
+          <t>(044)4344955</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>sch_271@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>4345333@ukr.net</t>
+        </is>
+      </c>
+      <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Коробкіна Ганна Валентинівна</t>
+          <t>Директор Миронюк Наталія Валентинівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>ЗАГАЛЬНООСВІТНІЙ НАВЧАЛЬНИЙ ЗАКЛАД І СТУПЕНЯ "ШКОЛА-ДИТЯЧИЙ САДОК ІМЕНІ "СОФІЇ РУСОВОЇ" ПОДІЛЬСЬКОГО РАЙОНУ М. КИЄВА</t>
+          <t>ЗАГАЛЬНООСВІТНІЙ НАВЧАЛЬНИЙ ЗАКЛАД І СТУПЕНЯ "ШКОЛА-ДИТЯЧИЙ САДОК "РОДЗИНКА" З ПОГЛИБЛЕНИМ ВИВЧЕННЯМ ІНОЗЕМНОЇ МОВИ ПОДІЛЬСЬКОГО РАЙОНУ М. КИЄВА</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>147789</v>
+        <v>147788</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>ШКОЛА-ДИТЯЧИЙ САДОК ІМЕНІ "СОФІЇ РУСОВОЇ"</t>
+          <t>ШКОЛА-ДИТЯЧИЙ САДОК "РОДЗИНКА"</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>проспект Правди, 82</t>
+          <t>вулиця Межова, 23 А</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(044)4344955</t>
+          <t>(044)4620416</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>4345333@ukr.net</t>
+          <t>sdsrodzunka@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Миронюк Наталія Валентинівна</t>
+          <t>Директор Поповченко Олена Костянтинівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>ЗАГАЛЬНООСВІТНІЙ НАВЧАЛЬНИЙ ЗАКЛАД І СТУПЕНЯ "ШКОЛА-ДИТЯЧИЙ САДОК "РОДЗИНКА" З ПОГЛИБЛЕНИМ ВИВЧЕННЯМ ІНОЗЕМНОЇ МОВИ ПОДІЛЬСЬКОГО РАЙОНУ М. КИЄВА</t>
+          <t>Загальноосвітній навчальний заклад І-ІІІ ступенів "Середня загальноосвітня школа №10" Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>147788</v>
+        <v>147864</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>ШКОЛА-ДИТЯЧИЙ САДОК "РОДЗИНКА"</t>
+          <t>СЗШ № 10</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Межова, 23 А</t>
+          <t>вулиця Костянтинівська, 37</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(044)4620416</t>
+          <t>(097)935-65-17, (044)425-66-71</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>sdsrodzunka@ukr.net</t>
+          <t>sch-10@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Поповченко Олена Костянтинівна</t>
+          <t>Директор Вакуленко Світлана Петрівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Загальноосвітній навчальний заклад І-ІІІ ступенів "Середня загальноосвітня школа №10" Подільського району м. Києва</t>
+          <t>Загальноосвітній навчальний заклад І-ІІІ ступенів "Спеціалізована школа №114 з поглибленим вивченням англійської мови" Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>147864</v>
+        <v>147854</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 10</t>
+          <t>СШ № 114</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Костянтинівська, 37</t>
+          <t>вулиця Кирилівська, 87/89</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(097)935-65-17, (044)425-66-71</t>
+          <t>(044)4644157</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>sch-10@ukr.net</t>
+          <t>school114@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4"/>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Вакуленко Світлана Петрівна</t>
+          <t>Директор Гриша Ольга Олександрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Загальноосвітній навчальний заклад І-ІІІ ступенів "Середня загальноосвітня школа №156" Подільського району м. Києва</t>
+          <t>Загальноосвітній навчальний заклад І-ІІІ ступенів "Спеціалізована школа №118 "Всесвіт" з поглибленим вивченням європейських мов" Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>147796</v>
+        <v>147744</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 156</t>
+          <t>"Спеціалізована школа №118 "Всесвіт"</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Западинська, 10</t>
+          <t>вулиця Тульчинська, 5</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(066)1553690</t>
+          <t>(044)4680288</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>sch156@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>vsesvitschool@gmail.com</t>
+        </is>
+      </c>
+      <c r="S6" s="4"/>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Білик Наталія Іванівна</t>
+          <t>Директор Сошнікова Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Загальноосвітній навчальний заклад І-ІІІ ступенів "Середня загальноосвітня школа №262" Подільського району м. Києва</t>
+          <t>загальноосвітній навчальний заклад ІІ-ІІІ ступенів "Вечірня (змінна) школа №2" Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>147829</v>
+        <v>147714</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №262</t>
+          <t>В(З)Ш №2</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>вечірня (змінна) школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Галицька, 5</t>
+          <t>вулиця Івана Виговського, 22-А</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(044)298-25-60</t>
+          <t>(044)422-25-39</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>school262@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>podilvzsh2@ukr.net</t>
+        </is>
+      </c>
+      <c r="S7" s="4"/>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Паралова Наталія Георгіївна</t>
+          <t>В.о. директора Охріменко Валентина Микитівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Загальноосвітній навчальний заклад І-ІІІ ступенів "Середня загальноосвітня школа №68" Подільського району м. Києва</t>
+          <t>Комунальний загальноосвітній навчальний заклад І-ІІІ ступенів "Навчально-реабілітаційний центр №6" м. Києва</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>147842</v>
+        <v>147607</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №68</t>
+          <t>Навчально-реабілітаційний центр № 6</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Білицька, 41/43</t>
+          <t>проспект Свободи, 7</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(044)298-24-80</t>
+          <t>(044)2982540</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>ssch68@ukr.net</t>
+          <t>definternat6@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://sch68.e-schools.info</t>
+          <t>kievnrc6.org.ua</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Гавритенкова Анна Анатоліївна</t>
+          <t>Директор Розбицька Ірина Валеріївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Загальноосвітній навчальний заклад І-ІІІ ступенів "Спеціалізована школа №114 з поглибленим вивченням англійської мови" Подільського району м. Києва</t>
+          <t>Ліцей «Фінансовий» Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>147854</v>
+        <v>147848</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>СШ № 114</t>
+          <t>Ліцей «Фінансовий»</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кирилівська, 87/89</t>
+          <t>проспект Георгія Гонгадзе, 32-Є</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(044)4644157</t>
+          <t>(044)2999872</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>school114@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S9" s="4"/>
+          <t>finlyc@finlyc.kiev.ua</t>
+        </is>
+      </c>
+      <c r="S9" s="4" t="inlineStr">
+        <is>
+          <t>http://finlyc.kyiv.ua</t>
+        </is>
+      </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Гриша Ольга Олександрівна</t>
+          <t>Директор Шукевич Юрій Володимирович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Загальноосвітній навчальний заклад І-ІІІ ступенів "Спеціалізована школа №118 "Всесвіт" з поглибленим вивченням європейських мов" Подільського району м. Києва</t>
+          <t>Ліцей № 100 «Поділ» Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>147744</v>
+        <v>147866</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>"Спеціалізована школа №118 "Всесвіт"</t>
+          <t>Ліцей № 100 "Поділ"</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тульчинська, 5</t>
+          <t>вулиця Покровська, 4/6</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(044)4680288</t>
+          <t>(044)2982170</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>vsesvitschool@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S10" s="4"/>
+          <t>info@podil100.com</t>
+        </is>
+      </c>
+      <c r="S10" s="4" t="inlineStr">
+        <is>
+          <t>podil100.com</t>
+        </is>
+      </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Сошнікова Наталія Володимирівна</t>
+          <t>Директор Телегіна Вікторія Григорівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>загальноосвітній навчальний заклад ІІ-ІІІ ступенів "Вечірня (змінна) школа №2" Подільського району м. Києва</t>
+          <t>Ліцей № 107 «Введенський» Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>147714</v>
+        <v>147865</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>В(З)Ш №2</t>
+          <t>Ліцей № 107 «Введенський»</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>вечірня (змінна) школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Виговського, 22-А</t>
+          <t>вулиця Введенська, 35</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(044)422-25-39</t>
+          <t>(093)7107107</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>podilvzsh2@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S11" s="4"/>
+          <t>wedenska.107@ukr.net</t>
+        </is>
+      </c>
+      <c r="S11" s="4" t="inlineStr">
+        <is>
+          <t>https://www.wedenska107.com.ua</t>
+        </is>
+      </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Охріменко Валентина Микитівна</t>
+          <t>Директор Ніколаєва Оксана Миколаївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Комунальний загальноосвітній навчальний заклад І-ІІІ ступенів "Навчально-реабілітаційний центр №6" м. Києва</t>
+          <t>Ліцей № 123 «Романо-германський» Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>147607</v>
+        <v>147851</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Навчально-реабілітаційний центр № 6</t>
+          <t>Ліцей № 123 «Романо-германський»</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>проспект Свободи, 7</t>
+          <t>вулиця Копилівська, 23</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(044)2982540</t>
+          <t>(044)2982430</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>definternat6@ukr.net</t>
+          <t>guten_tag@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>kievnrc6.org.ua</t>
+          <t>https://lyzeum123.kyiv.ua</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Розбицька Ірина Валеріївна</t>
+          <t>Директор Попченко Іван Сергійович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Ліцей «Фінансовий» Подільського району м. Києва</t>
+          <t>Ліцей № 124 «Спаський» Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>147848</v>
+        <v>147737</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Ліцей «Фінансовий»</t>
+          <t>Ліцей № 124 «Спаський»</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>проспект Георгія Гонгадзе, 32-Є</t>
+          <t>вулиця Спаська, 16</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(044)2999872</t>
+          <t>(044)2982255</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>finlyc@finlyc.kiev.ua</t>
+          <t>sch124@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>http://finlyc.kyiv.ua</t>
+          <t>http://www.sch124.kiev.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Шукевич Юрій Володимирович</t>
+          <t>Директор Кучер Галина Петрівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 100 «Поділ» Подільського району м. Києва</t>
+          <t>Ліцей № 156 Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>147866</v>
+        <v>147796</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 100 "Поділ"</t>
+          <t>Ліцей № 156 м. Києва</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Покровська, 4/6</t>
+          <t>вулиця Западинська, 10</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(044)2982170</t>
+          <t>(066)1553690</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>info@podil100.com</t>
+          <t>sch156@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>podil100.com</t>
+          <t>https://sch156.kiev.ua</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Телегіна Вікторія Григорівна</t>
+          <t>Директор Білик Наталія Іванівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 107 «Введенський» Подільського району м. Києва</t>
+          <t>Ліцей № 17 «Кирилівський» Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>147865</v>
+        <v>147792</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 107 «Введенський»</t>
+          <t>Ліцей № 17 «Кирилівський»</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Введенська, 35</t>
+          <t>вулиця Кирилівська (Фрунзе), 8</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(093)7107107</t>
+          <t>(044)2982310</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>wedenska.107@ukr.net</t>
+          <t>info@liceum17.kyiv.ua</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>https://www.wedenska107.com.ua</t>
+          <t>liceum17.kyiv.ua</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Ніколаєва Оксана Миколаївна</t>
+          <t> Ковальова Галина Аркадіївна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 123 «Романо-германський» Подільського району м. Києва</t>
+          <t>Ліцей № 19 «Межигірський» Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>147851</v>
+        <v>147763</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 123 «Романо-германський»</t>
+          <t>Ліцей № 19 «Межигірський»</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Копилівська, 23</t>
+          <t>вулиця Межигірська, 16</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(044)2982430</t>
+          <t>(044)2982285</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>guten_tag@ukr.net</t>
+          <t>podil19@i.ua</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>https://lyzeum123.kyiv.ua</t>
+          <t>http://www.podil19.org.ua</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Попченко Іван Сергійович</t>
+          <t>Директор Соловйова Ірина Іллівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 124 «Спаський» Подільського району м. Києва</t>
+          <t>Ліцей № 19 «ЮНІТІ» Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>147737</v>
+        <v>147778</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 124 «Спаський»</t>
+          <t>Ліцей № 19 «ЮНІТІ»</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>вулиця Спаська, 16</t>
+          <t>вулиця Білицька, 55</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(044)2982255</t>
+          <t>(098)7209819</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>sch124@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>internat_19@ukr.net</t>
+        </is>
+      </c>
+      <c r="S17" s="4"/>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Кучер Галина Петрівна</t>
+          <t>Директор Заплотінська Олена Ігорівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 17 «Кирилівський» Подільського району м. Києва</t>
+          <t>Ліцей № 193 імені Олега Мудрака Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>147792</v>
+        <v>147777</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 17 «Кирилівський»</t>
+          <t>Ліцей № 193 імені Олега Мудрака</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кирилівська (Фрунзе), 8</t>
+          <t>вулиця Світлицького, 22-А</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(044)2982310</t>
+          <t>(044)298-27-10</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>info@liceum17.kyiv.ua</t>
+          <t>podil_193@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>liceum17.kyiv.ua</t>
+          <t>https://sh193kyiv.wixsite.com/vinogradar</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t> Ковальова Галина Аркадіївна</t>
+          <t>Директор Дяденко Ольга Борисівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 19 «Межигірський» Подільського району м. Києва</t>
+          <t>Ліцей № 2 імені В’ячеслава Єрка Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>147763</v>
+        <v>147828</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 19 «Межигірський»</t>
+          <t>Ліцей № 2</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Межигірська, 16</t>
+          <t>вулиця Копилівська, 36</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(044)2982285</t>
+          <t>(044)2982415</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>podil19@i.ua</t>
+          <t>sch2kiyv@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>http://www.podil19.org.ua</t>
+          <t>https://lyceum2.ssh2kiyv.education</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Соловйова Ірина Іллівна</t>
+          <t>Директор Нікуліна Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 19 «ЮНІТІ» Подільського району м. Києва</t>
+          <t>Ліцей № 242 Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>147778</v>
+        <v>147834</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 19 «ЮНІТІ»</t>
+          <t>Ліцей № 242 м. Києва</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Білицька, 55</t>
+          <t>проспект Правди, 64-Г</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(098)7209819</t>
+          <t>(044)2982590</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>internat_19@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S20" s="4"/>
+          <t>sch242@ukr.net</t>
+        </is>
+      </c>
+      <c r="S20" s="4" t="inlineStr">
+        <is>
+          <t>https://www.liceum242kyiv.com/</t>
+        </is>
+      </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Заплотінська Олена Ігорівна</t>
+          <t>Директор Іваніщенко Вікторія Олегівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 193 імені Олега Мудрака Подільського району м. Києва</t>
+          <t>Ліцей № 243 Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>147777</v>
+        <v>147838</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 193 імені Олега Мудрака</t>
+          <t>Ліцей № 243</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Світлицького, 22-А</t>
+          <t>вулиця Новомостицька, 10</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(044)298-27-10</t>
+          <t>(063)3054844</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>podil_193@ukr.net</t>
+          <t>podol243@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
-          <t>https://sh193kyiv.wixsite.com/vinogradar</t>
+          <t>https://sites.google.com/view/litsei243kyiv</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Дяденко Ольга Борисівна</t>
+          <t>Директор Матвєєва Ліна Олександрівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 2 імені В’ячеслава Єрка Подільського району м. Києва</t>
+          <t>Ліцей № 257 «Синьоозерний» Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>147828</v>
+        <v>147623</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 2</t>
+          <t>Ліцей № 257 «Синьоозерний» м. Києва</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>вулиця Копилівська, 36</t>
+          <t>проспект Г.Гонгадзе, 7Б</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(044)2982415</t>
+          <t>(044)2930990</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>sch2kiyv@ukr.net</t>
+          <t>sh257@ukr.net</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
-          <t>https://lyceum2.ssh2kiyv.education</t>
+          <t>https://www.257lyceum.com</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Нікуліна Людмила Миколаївна</t>
+          <t>Директор Маєвська Наталія Василівна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 242 Подільського району м. Києва</t>
+          <t>Ліцей № 262 Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
-        <v>147834</v>
+        <v>147829</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 242 м. Києва</t>
+          <t>Ліцей № 262 м. Києва</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>проспект Правди, 64-Г</t>
+          <t>вулиця Галицька, 5</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(044)2982590</t>
+          <t>(044)298-25-60</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
-          <t>sch242@ukr.net</t>
+          <t>school262@ukr.net</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
-          <t>https://www.liceum242kyiv.com/</t>
+          <t>https://school262.kyiv.ua/</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Іваніщенко Вікторія Олегівна</t>
+          <t>Директор Паралова Наталія Георгіївна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 243 Подільського району м. Києва</t>
+          <t>Ліцей № 271 Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>147838</v>
+        <v>147867</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 243</t>
+          <t>Ліцей № 271 м. Києва</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>вулиця Новомостицька, 10</t>
+          <t>вулиця Мостицька, 16</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(063)3054844</t>
+          <t>(093)080-97-15, (044)298-23-20</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
-          <t>podol243@ukr.net</t>
+          <t>sch_271@ukr.net</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/litsei243kyiv</t>
+          <t>https://www.sch271.kyiv.ua</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Директор Матвєєва Ліна Олександрівна</t>
+          <t>Директор Коробкіна Ганна Валентинівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 257 «Синьоозерний» Подільського району м. Києва</t>
+          <t>Ліцей № 3 Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>147623</v>
+        <v>147805</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 257 «Синьоозерний» м. Києва</t>
+          <t>Ліцей № 3</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>проспект Г.Гонгадзе, 7Б</t>
+          <t>проспект Європейського Союзу, 84</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(044)2930990</t>
+          <t>(097)5669188, (093)1615298</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>sh257@ukr.net</t>
+          <t>liceum3kyiv@gmail.com</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
-          <t>https://www.257lyceum.com</t>
+          <t>https://liceum3.kyiv.ua/</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>Директор Маєвська Наталія Василівна</t>
+          <t>Директор Костюшко Оксана Миронівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 3 Подільського району м. Києва</t>
+          <t>Ліцей № 34 імені Віктора Максименка Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>147805</v>
+        <v>147609</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 3</t>
+          <t>Ліцей № 34 ім. Віктора Максименка</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>проспект Європейського Союзу, 84</t>
+          <t>вулиця Межова, 22</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(097)5669188, (093)1615298</t>
+          <t>(044)2900375</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>liceum3kyiv@gmail.com</t>
+          <t>sch-34@ukr.net</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
-          <t>https://liceum3.kyiv.ua/</t>
+          <t>https://www.lybid.kiev.ua</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Директор Костюшко Оксана Миронівна</t>
+          <t>Директор Багінська Алевтина Тадеушівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 34 імені Віктора Максименка Подільського району м. Києва</t>
+          <t>Ліцей № 45 Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>147609</v>
+        <v>147863</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 34 ім. Віктора Максименка</t>
+          <t>Ліцей № 45</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>вулиця Межова, 22</t>
+          <t>вулиця Івана Виговського, 22-А</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(044)2900375</t>
+          <t>(044)2982495</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>sch-34@ukr.net</t>
+          <t>liceum45kyiv@gmail.com</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
-          <t>https://www.lybid.kiev.ua</t>
+          <t>lyceum45.in.ua</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Багінська Алевтина Тадеушівна</t>
+          <t>Директор Пошелюжний Олександр Валентинович</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 45 Подільського району м. Києва</t>
+          <t>Ліцей № 6 Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>147863</v>
+        <v>147732</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 45</t>
+          <t>Ліцей № 6</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Виговського, 22-А</t>
+          <t>проспект Георгія Гонгадзе, 20-І</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(044)2982495</t>
+          <t>(044)2982700</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>liceum45kyiv@gmail.com</t>
+          <t>sch6@ukr.net</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
-          <t>lyceum45.in.ua</t>
+          <t>https://www.sch6.kyiv.ua</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Пошелюжний Олександр Валентинович</t>
+          <t>Директор Шахова Владислава Олександрівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 6 Подільського району м. Києва</t>
+          <t>Ліцей № 68 Подільського району м. Києва</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>147732</v>
+        <v>147842</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 6</t>
+          <t>Ліцей № 68 м. Києва</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
           <t>8038500000</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>проспект Георгія Гонгадзе, 20-І</t>
+          <t>вулиця Білицька, 41/43</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(044)2982700</t>
+          <t>(044)298-24-80</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>sch6@ukr.net</t>
+          <t>ssch68@ukr.net</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
-          <t>https://www.sch6.kyiv.ua</t>
+          <t>https://sch68.e-schools.info</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Шахова Владислава Олександрівна</t>
+          <t>Директор Гавритенкова Анна Анатоліївна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
@@ -4650,60 +4650,64 @@
         </is>
       </c>
       <c r="K40" s="4" t="inlineStr">
         <is>
           <t>вулиця Воздвиженська, 3</t>
         </is>
       </c>
       <c r="L40" s="6" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
-          <t>(067)8926625</t>
+          <t>(067)2158283</t>
         </is>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
-          <t>darschoolkyiv@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S40" s="4"/>
+          <t>pr@dar.school</t>
+        </is>
+      </c>
+      <c r="S40" s="4" t="inlineStr">
+        <is>
+          <t>https://www.dar.school/</t>
+        </is>
+      </c>
       <c r="T40" s="4" t="inlineStr">
         <is>
           <t>Директор Вишнева Ірина Олегівна</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
@@ -4884,51 +4888,51 @@
       <c r="M42" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
           <t>(050)3575522</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
           <t>umaker.academy@gmail.com</t>
         </is>
       </c>
       <c r="S42" s="4"/>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>Директор Філіпішин Роман Валентинович</t>
+          <t>Директор Гуменюк Вікторія Вікторівна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">