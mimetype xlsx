--- v1 (2026-03-14)
+++ v2 (2026-04-30)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$73</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$74</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y73"/>
+  <dimension ref="A1:Y74"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -5704,51 +5704,51 @@
       <c r="M50" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N50" s="7"/>
       <c r="O50" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P50" s="4" t="inlineStr">
         <is>
           <t>(044)418-76-69</t>
         </is>
       </c>
       <c r="Q50" s="4"/>
       <c r="R50" s="4" t="inlineStr">
         <is>
           <t>school210@bigmir.net</t>
         </is>
       </c>
       <c r="S50" s="4"/>
       <c r="T50" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Златіна Світлана Миколаївна</t>
+          <t>Директор Москаленко Валерій Валерійович</t>
         </is>
       </c>
       <c r="U50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
@@ -6604,1696 +6604,1809 @@
       <c r="U58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ФЕНІКС"</t>
+          <t>Товариство з обмеженою відповідальністю "Київський приватний ліцей "Ліга Знань"</t>
         </is>
       </c>
       <c r="B59" s="5" t="n">
-        <v>176492</v>
+        <v>176985</v>
       </c>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "НВК "ФЕНІКС"</t>
+          <t>ТОВ "Київський приватний ліцей "Ліга Знань"</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H59" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K59" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Дніпра, 69</t>
+          <t>проспект Володимира Івасюка, 27, прим. 18, офіс 6</t>
         </is>
       </c>
       <c r="L59" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M59" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N59" s="7"/>
       <c r="O59" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P59" s="4" t="inlineStr">
         <is>
-          <t>(044)3319791</t>
+          <t>(099)2760431</t>
         </is>
       </c>
       <c r="Q59" s="4"/>
-      <c r="R59" s="4"/>
-      <c r="S59" s="4"/>
+      <c r="R59" s="4" t="inlineStr">
+        <is>
+          <t>liga.znan.school@gmail.com</t>
+        </is>
+      </c>
+      <c r="S59" s="4" t="inlineStr">
+        <is>
+          <t>http://liga-znan.com.ua</t>
+        </is>
+      </c>
       <c r="T59" s="4" t="inlineStr">
         <is>
-          <t>Директор Іващук Леся Анатоліївна</t>
+          <t>Директор Білоконь Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Ліцей "ЛС Скул" м. Києва</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ФЕНІКС"</t>
         </is>
       </c>
       <c r="B60" s="5" t="n">
-        <v>176926</v>
+        <v>176492</v>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Ліцей "ЛС Скул" м. Києва"</t>
+          <t>ТОВ "НВК "ФЕНІКС"</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G60" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H60" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K60" s="4" t="inlineStr">
         <is>
-          <t>проспект Івасюка Володимира, 6-А, корпус 2</t>
+          <t>вулиця Героїв Дніпра, 69</t>
         </is>
       </c>
       <c r="L60" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M60" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N60" s="7"/>
       <c r="O60" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P60" s="4" t="inlineStr">
         <is>
-          <t>(063)7419710</t>
+          <t>(044)3319791</t>
         </is>
       </c>
       <c r="Q60" s="4"/>
-      <c r="R60" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R60" s="4"/>
+      <c r="S60" s="4"/>
       <c r="T60" s="4" t="inlineStr">
         <is>
-          <t> Святошенко Валерія Сергіївна</t>
+          <t>Директор Іващук Леся Анатоліївна</t>
         </is>
       </c>
       <c r="U60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>товариство з обмеженою відповідальністю "Міжнародна Французька Школа"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Ліцей "ЛС Скул" м. Києва"</t>
         </is>
       </c>
       <c r="B61" s="5" t="n">
-        <v>144165</v>
+        <v>176926</v>
       </c>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>МФШ</t>
+          <t>ТОВ "ЛС Скул"</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G61" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H61" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K61" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лісна, 28-А</t>
+          <t>проспект Івасюка Володимира, 6-А, корпус 2</t>
         </is>
       </c>
       <c r="L61" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M61" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N61" s="7"/>
       <c r="O61" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P61" s="4" t="inlineStr">
         <is>
-          <t>(044)4018057</t>
+          <t>(063)7419710</t>
         </is>
       </c>
       <c r="Q61" s="4"/>
       <c r="R61" s="4" t="inlineStr">
         <is>
-          <t>efieducation@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S61" s="4"/>
+          <t>valery7sv@gmail.com</t>
+        </is>
+      </c>
+      <c r="S61" s="4" t="inlineStr">
+        <is>
+          <t>https://leadershipua.com</t>
+        </is>
+      </c>
       <c r="T61" s="4" t="inlineStr">
         <is>
-          <t> Корчагін Геннадій Олександрович</t>
+          <t> Ткачук Борис Геннадійович</t>
         </is>
       </c>
       <c r="U61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "МІЖНАРОДНИЙ ЛІЦЕЙ "ДІСКАВЕРІ СКУЛ"</t>
+          <t>товариство з обмеженою відповідальністю "Міжнародна Французька Школа"</t>
         </is>
       </c>
       <c r="B62" s="5" t="n">
-        <v>145940</v>
+        <v>144165</v>
       </c>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "МЛСД"</t>
+          <t>МФШ</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H62" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K62" s="4" t="inlineStr">
         <is>
-          <t>проспект Оболонський, 39-В</t>
+          <t>вулиця Лісна, 28-А</t>
         </is>
       </c>
       <c r="L62" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M62" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N62" s="7"/>
       <c r="O62" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P62" s="4" t="inlineStr">
         <is>
-          <t>(099)227-77-04</t>
+          <t>(044)4018057</t>
         </is>
       </c>
       <c r="Q62" s="4"/>
       <c r="R62" s="4" t="inlineStr">
         <is>
-          <t>office.discoveryschool@gmail.com</t>
+          <t>efieducation@ukr.net</t>
         </is>
       </c>
       <c r="S62" s="4"/>
       <c r="T62" s="4" t="inlineStr">
         <is>
-          <t> Посполітак Софія Юріївна</t>
+          <t> Корчагін Геннадій Олександрович</t>
         </is>
       </c>
       <c r="U62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Приватний ліцей "Арден"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "МІЖНАРОДНИЙ ЛІЦЕЙ "ДІСКАВЕРІ СКУЛ"</t>
         </is>
       </c>
       <c r="B63" s="5" t="n">
-        <v>176956</v>
+        <v>145940</v>
       </c>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Приватний ліцей "Арден"</t>
+          <t>ТОВ "МЛСД"</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G63" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H63" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K63" s="4" t="inlineStr">
         <is>
-          <t>проспект Литовський, 10-А</t>
+          <t>проспект Оболонський, 39-В</t>
         </is>
       </c>
       <c r="L63" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M63" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N63" s="7"/>
       <c r="O63" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P63" s="4" t="inlineStr">
         <is>
-          <t>(050)0390252</t>
+          <t>(099)227-77-04</t>
         </is>
       </c>
       <c r="Q63" s="4"/>
       <c r="R63" s="4" t="inlineStr">
         <is>
-          <t>lyseumarden@gmail.com</t>
+          <t>office.discoveryschool@gmail.com</t>
         </is>
       </c>
       <c r="S63" s="4"/>
       <c r="T63" s="4" t="inlineStr">
         <is>
-          <t>Директор Хащевацький Іван Костянтинович</t>
+          <t> Посполітак Софія Юріївна</t>
         </is>
       </c>
       <c r="U63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y63" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Приватний ліцей "Луксор скул"</t>
+          <t>Товариство з обмеженою відповідальністю "Приватний ліцей "Арден"</t>
         </is>
       </c>
       <c r="B64" s="5" t="n">
-        <v>176880</v>
+        <v>176956</v>
       </c>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Приватний ліцей "Луксор скул"</t>
+          <t>ТОВ "Приватний ліцей "Арден"</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G64" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H64" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K64" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Дніпра, 53</t>
+          <t>проспект Литовський, 10-А</t>
         </is>
       </c>
       <c r="L64" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M64" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N64" s="7"/>
       <c r="O64" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P64" s="4" t="inlineStr">
         <is>
-          <t>(099)2277705</t>
+          <t>(050)0390252</t>
         </is>
       </c>
       <c r="Q64" s="4"/>
       <c r="R64" s="4" t="inlineStr">
         <is>
-          <t>lyceumluxorschool@gmail.com</t>
+          <t>lyseumarden@gmail.com</t>
         </is>
       </c>
       <c r="S64" s="4"/>
       <c r="T64" s="4" t="inlineStr">
         <is>
-          <t>Директор Посполітак Софія Юріївна</t>
+          <t>Директор Хащевацький Іван Костянтинович</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Сторі скул"</t>
+          <t>Товариство з обмеженою відповідальністю "Приватний ліцей "Луксор скул"</t>
         </is>
       </c>
       <c r="B65" s="5" t="n">
-        <v>176879</v>
+        <v>176880</v>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Сторі скул"</t>
+          <t>ТОВ "Приватний ліцей "Луксор скул"</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H65" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K65" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Дніпра, 33</t>
+          <t>вулиця Героїв Дніпра, 53</t>
         </is>
       </c>
       <c r="L65" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M65" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N65" s="7"/>
       <c r="O65" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P65" s="4" t="inlineStr">
         <is>
-          <t>(099)2277709</t>
+          <t>(099)2277705</t>
         </is>
       </c>
       <c r="Q65" s="4"/>
       <c r="R65" s="4" t="inlineStr">
         <is>
-          <t>storyschoolkyiv@gmail.com</t>
+          <t>lyceumluxorschool@gmail.com</t>
         </is>
       </c>
       <c r="S65" s="4"/>
       <c r="T65" s="4" t="inlineStr">
         <is>
-          <t>Директор Бабич Ярослав Сергійович</t>
+          <t>Директор Посполітак Софія Юріївна</t>
         </is>
       </c>
       <c r="U65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y65" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ТВОЯ МІЖНАРОДНА ШКОЛА"</t>
+          <t>Товариство з обмеженою відповідальністю "Сторі скул"</t>
         </is>
       </c>
       <c r="B66" s="5" t="n">
-        <v>150893</v>
+        <v>176879</v>
       </c>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>ТОВ ТМШ</t>
+          <t>ТОВ "Сторі скул"</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G66" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H66" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J66" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K66" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв Сталінграда, 6</t>
+          <t>вулиця Героїв Дніпра, 33</t>
         </is>
       </c>
       <c r="L66" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M66" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N66" s="7"/>
       <c r="O66" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P66" s="4" t="inlineStr">
         <is>
-          <t>(050)301-94-82</t>
+          <t>(099)2277709</t>
         </is>
       </c>
       <c r="Q66" s="4"/>
       <c r="R66" s="4" t="inlineStr">
         <is>
-          <t>steepler.pr@gmail.com</t>
+          <t>storyschoolkyiv@gmail.com</t>
         </is>
       </c>
       <c r="S66" s="4"/>
       <c r="T66" s="4" t="inlineStr">
         <is>
-          <t>Директор Любанська Ірина Валентинівна</t>
+          <t>Директор Бабич Ярослав Сергійович</t>
         </is>
       </c>
       <c r="U66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y66" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>Школа I ступеня № 268 Оболонського району м.Києва</t>
+          <t>Товариство з обмеженою відповідальністю "ТВОЯ МІЖНАРОДНА ШКОЛА"</t>
         </is>
       </c>
       <c r="B67" s="5" t="n">
-        <v>147300</v>
+        <v>150893</v>
       </c>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>Школа № 268</t>
+          <t>ТОВ ТМШ</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G67" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H67" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K67" s="4" t="inlineStr">
         <is>
-          <t>проспект Володимира Івасюка, 43-А</t>
+          <t>проспект Героїв Сталінграда, 6</t>
         </is>
       </c>
       <c r="L67" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M67" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N67" s="7"/>
       <c r="O67" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P67" s="4" t="inlineStr">
         <is>
-          <t>(044)411-40-77</t>
+          <t>(050)301-94-82</t>
         </is>
       </c>
       <c r="Q67" s="4"/>
       <c r="R67" s="4" t="inlineStr">
         <is>
-          <t>Obolonps268@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>steepler.pr@gmail.com</t>
+        </is>
+      </c>
+      <c r="S67" s="4"/>
       <c r="T67" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондарчук Денис Олегович</t>
+          <t>Директор Любанська Ірина Валентинівна</t>
         </is>
       </c>
       <c r="U67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІ ступенів №18 Оболонського району м. Києва</t>
+          <t>Школа I ступеня № 268 Оболонського району м.Києва</t>
         </is>
       </c>
       <c r="B68" s="5" t="n">
-        <v>146038</v>
+        <v>147300</v>
       </c>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІ ст. №18</t>
+          <t>Школа № 268</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H68" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J68" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K68" s="4" t="inlineStr">
         <is>
-          <t>вулиця Академіка Оппокова, 1</t>
+          <t>проспект Володимира Івасюка, 43-А</t>
         </is>
       </c>
       <c r="L68" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M68" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N68" s="7"/>
       <c r="O68" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P68" s="4" t="inlineStr">
         <is>
-          <t>(044)467-91-26, (044)467-91-26</t>
+          <t>(044)411-40-77</t>
         </is>
       </c>
       <c r="Q68" s="4"/>
       <c r="R68" s="4" t="inlineStr">
         <is>
-          <t>obolon_18@i.ua</t>
-[...2 lines deleted...]
-      <c r="S68" s="4"/>
+          <t>Obolonps268@ukr.net</t>
+        </is>
+      </c>
+      <c r="S68" s="4" t="inlineStr">
+        <is>
+          <t>http://School268.kiev.ua</t>
+        </is>
+      </c>
       <c r="T68" s="4" t="inlineStr">
         <is>
-          <t> Рій Юлія Володимирівна</t>
+          <t>Директор Бондарчук Денис Олегович</t>
         </is>
       </c>
       <c r="U68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №219 Оболонського району м. Києва</t>
+          <t>Школа І-ІІ ступенів №18 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B69" s="5" t="n">
-        <v>146062</v>
+        <v>146038</v>
       </c>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>Школа №219</t>
+          <t>Школа І-ІІ ст. №18</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G69" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H69" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K69" s="4" t="inlineStr">
         <is>
-          <t>проспект Оболонський, 2-Б</t>
+          <t>вулиця Академіка Оппокова, 1</t>
         </is>
       </c>
       <c r="L69" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M69" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N69" s="7"/>
       <c r="O69" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P69" s="4" t="inlineStr">
         <is>
-          <t>(044)4182858</t>
+          <t>(044)467-91-26, (044)467-91-26</t>
         </is>
       </c>
       <c r="Q69" s="4"/>
       <c r="R69" s="4" t="inlineStr">
         <is>
-          <t>obolon_219@i.ua</t>
+          <t>obolon_18@i.ua</t>
         </is>
       </c>
       <c r="S69" s="4"/>
       <c r="T69" s="4" t="inlineStr">
         <is>
-          <t> Логачов Сергій Сергійович</t>
+          <t> Рій Юлія Володимирівна</t>
         </is>
       </c>
       <c r="U69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y69" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №226 Оболонського району м. Києва</t>
+          <t>Школа І-ІІІ ступенів №219 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B70" s="5" t="n">
-        <v>146057</v>
+        <v>146062</v>
       </c>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>школа №226 м. Києва</t>
+          <t>Школа №219</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G70" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H70" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J70" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K70" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прирічна, 19-Є</t>
+          <t>проспект Оболонський, 2-Б</t>
         </is>
       </c>
       <c r="L70" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M70" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N70" s="7"/>
       <c r="O70" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P70" s="4" t="inlineStr">
         <is>
-          <t>(044)411-63-61</t>
+          <t>(044)4182858</t>
         </is>
       </c>
       <c r="Q70" s="4"/>
       <c r="R70" s="4" t="inlineStr">
         <is>
-          <t>obolon_226@i.ua</t>
+          <t>obolon_219@i.ua</t>
         </is>
       </c>
       <c r="S70" s="4"/>
       <c r="T70" s="4" t="inlineStr">
         <is>
-          <t> Долженкова Наталія Олександрівна</t>
+          <t> Логачов Сергій Сергійович</t>
         </is>
       </c>
       <c r="U70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №231 Оболонського району м. Києва</t>
+          <t>Школа І-ІІІ ступенів №226 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B71" s="5" t="n">
-        <v>146061</v>
+        <v>146057</v>
       </c>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>Школа № 231</t>
+          <t>школа №226 м. Києва</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H71" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J71" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K71" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богатирська, 2-В</t>
+          <t>вулиця Прирічна, 19-Є</t>
         </is>
       </c>
       <c r="L71" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M71" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N71" s="7"/>
       <c r="O71" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P71" s="4" t="inlineStr">
         <is>
-          <t>(044)4134487</t>
+          <t>(044)411-63-61</t>
         </is>
       </c>
       <c r="Q71" s="4"/>
       <c r="R71" s="4" t="inlineStr">
         <is>
-          <t>obolon_231@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>obolon_226@i.ua</t>
+        </is>
+      </c>
+      <c r="S71" s="4"/>
       <c r="T71" s="4" t="inlineStr">
         <is>
-          <t>Директор Косачевич Олена Семенівна</t>
+          <t> Долженкова Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №232 Оболонського району м. Києва</t>
+          <t>Школа І-ІІІ ступенів №231 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B72" s="5" t="n">
-        <v>146058</v>
+        <v>146061</v>
       </c>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>Школа № 232</t>
+          <t>Школа № 231</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G72" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H72" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J72" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K72" s="4" t="inlineStr">
         <is>
-          <t>вулиця Йорданська, 4-Г</t>
+          <t>вулиця Богатирська, 2-В</t>
         </is>
       </c>
       <c r="L72" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M72" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N72" s="7"/>
       <c r="O72" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P72" s="4" t="inlineStr">
         <is>
-          <t>(044)4187966</t>
+          <t>(044)4134487</t>
         </is>
       </c>
       <c r="Q72" s="4"/>
       <c r="R72" s="4" t="inlineStr">
         <is>
-          <t>232sch@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S72" s="4"/>
+          <t>obolon_231@i.ua</t>
+        </is>
+      </c>
+      <c r="S72" s="4" t="inlineStr">
+        <is>
+          <t>http://school231.edukit.kiev.ua</t>
+        </is>
+      </c>
       <c r="T72" s="4" t="inlineStr">
         <is>
-          <t> Рижова Вікторія Олексіївна</t>
+          <t>Директор Косачевич Олена Семенівна</t>
         </is>
       </c>
       <c r="U72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №233 Оболонського району м.Києва</t>
+          <t>Школа І-ІІІ ступенів №232 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B73" s="5" t="n">
-        <v>146059</v>
+        <v>146058</v>
       </c>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>школа І-ІІІ ступенів №233 Оболонського району м.</t>
+          <t>Школа № 232</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H73" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K73" s="4" t="inlineStr">
         <is>
-          <t>вулиця Йорданська, 22-А</t>
+          <t>вулиця Йорданська, 4-Г</t>
         </is>
       </c>
       <c r="L73" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N73" s="7"/>
       <c r="O73" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
-          <t>(044)419-94-47</t>
+          <t>(044)4187966</t>
         </is>
       </c>
       <c r="Q73" s="4"/>
       <c r="R73" s="4" t="inlineStr">
         <is>
-          <t>obolon_233@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>232sch@gmail.com</t>
+        </is>
+      </c>
+      <c r="S73" s="4"/>
       <c r="T73" s="4" t="inlineStr">
         <is>
-          <t> Сірий Андрій Ігорович</t>
+          <t> Рижова Вікторія Олексіївна</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y73" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="4" t="inlineStr">
+        <is>
+          <t>Школа І-ІІІ ступенів №233 Оболонського району м.Києва</t>
+        </is>
+      </c>
+      <c r="B74" s="5" t="n">
+        <v>146059</v>
+      </c>
+      <c r="C74" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>школа І-ІІІ ступенів №233 Оболонського району м.</t>
+        </is>
+      </c>
+      <c r="E74" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>школа</t>
+        </is>
+      </c>
+      <c r="G74" s="4" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="H74" s="6" t="inlineStr">
+        <is>
+          <t>8038000000</t>
+        </is>
+      </c>
+      <c r="I74" s="4" t="inlineStr">
+        <is>
+          <t>м. Київ</t>
+        </is>
+      </c>
+      <c r="J74" s="4" t="inlineStr">
+        <is>
+          <t>Київ</t>
+        </is>
+      </c>
+      <c r="K74" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Йорданська, 22-А</t>
+        </is>
+      </c>
+      <c r="L74" s="6" t="inlineStr">
+        <is>
+          <t>UA80000000000551439</t>
+        </is>
+      </c>
+      <c r="M74" s="4" t="inlineStr">
+        <is>
+          <t>м. Київ</t>
+        </is>
+      </c>
+      <c r="N74" s="7"/>
+      <c r="O74" s="4" t="inlineStr">
+        <is>
+          <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
+        </is>
+      </c>
+      <c r="P74" s="4" t="inlineStr">
+        <is>
+          <t>(044)419-94-47</t>
+        </is>
+      </c>
+      <c r="Q74" s="4"/>
+      <c r="R74" s="4" t="inlineStr">
+        <is>
+          <t>obolon_233@i.ua</t>
+        </is>
+      </c>
+      <c r="S74" s="4" t="inlineStr">
+        <is>
+          <t>kiev-school233.ucoz.ua</t>
+        </is>
+      </c>
+      <c r="T74" s="4" t="inlineStr">
+        <is>
+          <t> Сірий Андрій Ігорович</t>
+        </is>
+      </c>
+      <c r="U74" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V74" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W74" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X74" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y74" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:Y73"/>
+  <autoFilter ref="A1:Y74"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>