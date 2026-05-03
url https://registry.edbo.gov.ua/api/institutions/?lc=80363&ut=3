--- v2 (2026-02-02)
+++ v3 (2026-05-03)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$83</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$84</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y83"/>
+  <dimension ref="A1:Y84"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -5914,2827 +5914,2827 @@
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Київський Ліцей "Тріумф"</t>
+          <t>ПРИВАТНА УСТАНОВА "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "БРОВАРСЬКИЙ ЛІЦЕЙ "ПЕРСПЕКТИВИ"</t>
         </is>
       </c>
       <c r="B53" s="5" t="n">
-        <v>149589</v>
+        <v>176991</v>
       </c>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>ПП "Київський Ліцей "Тріумф"</t>
+          <t>ЛІЦЕЙ "ПЕРСПЕКТИВИ"</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H53" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K53" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вербицького, 24-Б</t>
+          <t>вулиця Здолбунівська, 3Г, офіс 103</t>
         </is>
       </c>
       <c r="L53" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M53" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N53" s="7"/>
       <c r="O53" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P53" s="4" t="inlineStr">
         <is>
-          <t>(044)5609658</t>
+          <t>(066)9903626</t>
         </is>
       </c>
       <c r="Q53" s="4"/>
       <c r="R53" s="4" t="inlineStr">
         <is>
-          <t>5609658@ukr.net</t>
+          <t>perspectives.bro2@gmail.com</t>
         </is>
       </c>
       <c r="S53" s="4"/>
       <c r="T53" s="4" t="inlineStr">
         <is>
-          <t>Директор Закалов Ігор Олександрович</t>
+          <t>Директор Козар Наталія Іванівна</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Школа-дитячий садок "Олімп"</t>
+          <t>Приватне підприємство "Київський Ліцей "Тріумф"</t>
         </is>
       </c>
       <c r="B54" s="5" t="n">
-        <v>150614</v>
+        <v>149589</v>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D54" s="4"/>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>ПП "Київський Ліцей "Тріумф"</t>
+        </is>
+      </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H54" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K54" s="4" t="inlineStr">
         <is>
-          <t>вулиця Срібнокільська, 4-а</t>
+          <t>вулиця Вербицького, 24-Б</t>
         </is>
       </c>
       <c r="L54" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M54" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N54" s="7"/>
       <c r="O54" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P54" s="4" t="inlineStr">
         <is>
-          <t>(044)5737997</t>
+          <t>(044)5609658</t>
         </is>
       </c>
       <c r="Q54" s="4"/>
-      <c r="R54" s="4"/>
+      <c r="R54" s="4" t="inlineStr">
+        <is>
+          <t>5609658@ukr.net</t>
+        </is>
+      </c>
       <c r="S54" s="4"/>
       <c r="T54" s="4" t="inlineStr">
         <is>
-          <t>Директор Стадніченко Олена Аркадіївна</t>
+          <t>Директор Закалов Ігор Олександрович</t>
         </is>
       </c>
       <c r="U54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ЛІЦЕЙ "ДИСТАНЦІЙНА ШКОЛА "РІЧ"</t>
+          <t>Приватне підприємство "Школа-дитячий садок "Олімп"</t>
         </is>
       </c>
       <c r="B55" s="5" t="n">
-        <v>176498</v>
+        <v>150614</v>
       </c>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D55" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D55" s="4"/>
       <c r="E55" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G55" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H55" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K55" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вишняківська, 5Б</t>
+          <t>вулиця Срібнокільська, 4-а</t>
         </is>
       </c>
       <c r="L55" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M55" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N55" s="7"/>
       <c r="O55" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P55" s="4" t="inlineStr">
         <is>
-          <t>(099)3005948</t>
+          <t>(044)5737997</t>
         </is>
       </c>
       <c r="Q55" s="4"/>
-      <c r="R55" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R55" s="4"/>
+      <c r="S55" s="4"/>
       <c r="T55" s="4" t="inlineStr">
         <is>
-          <t>Директор Черепанська Вікторія Вадимівна</t>
+          <t>Директор Стадніченко Олена Аркадіївна</t>
         </is>
       </c>
       <c r="U55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД "ЛІЦЕЙ "КЛЕВЕР СКУЛ"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ЛІЦЕЙ "ДИСТАНЦІЙНА ШКОЛА "РІЧ"</t>
         </is>
       </c>
       <c r="B56" s="5" t="n">
-        <v>150659</v>
+        <v>176498</v>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>ПЗ "Ліцей "Клевер Скул"</t>
+          <t>ДИСТАНЦІЙНА ШКОЛА «РІЧ»</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H56" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K56" s="4" t="inlineStr">
         <is>
-          <t>вулиця Іжевська, 15а</t>
+          <t>вулиця Вишняківська, 5Б</t>
         </is>
       </c>
       <c r="L56" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M56" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N56" s="7"/>
       <c r="O56" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P56" s="4" t="inlineStr">
         <is>
-          <t>(068)4110101</t>
+          <t>(099)3005948</t>
         </is>
       </c>
       <c r="Q56" s="4"/>
       <c r="R56" s="4" t="inlineStr">
         <is>
-          <t>4110101@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S56" s="4"/>
+          <t>0993005948rich@gmail.com</t>
+        </is>
+      </c>
+      <c r="S56" s="4" t="inlineStr">
+        <is>
+          <t>https://www.schoolrich.com/</t>
+        </is>
+      </c>
       <c r="T56" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткаченко Катерина Анатоліївна</t>
+          <t>Директор Черепанська Вікторія Вадимівна</t>
         </is>
       </c>
       <c r="U56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти I-III ступенів "Клевер Скул"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД "ЛІЦЕЙ "КЛЕВЕР СКУЛ"</t>
         </is>
       </c>
       <c r="B57" s="5" t="n">
-        <v>149215</v>
+        <v>150659</v>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>ПЗО "Клевер Скул"</t>
+          <t>ПЗ "Ліцей "Клевер Скул"</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H57" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K57" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ахматової, 22</t>
+          <t>вулиця Іжевська, 15а</t>
         </is>
       </c>
       <c r="L57" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M57" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N57" s="7"/>
       <c r="O57" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
           <t>(068)4110101</t>
         </is>
       </c>
       <c r="Q57" s="4"/>
       <c r="R57" s="4" t="inlineStr">
         <is>
           <t>4110101@ukr.net</t>
         </is>
       </c>
       <c r="S57" s="4"/>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Вакулова Альона Петрівна</t>
+          <t>Директор Ткаченко Катерина Анатоліївна</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ЛІЦЕЙ КМДШ ОНЛАЙН"</t>
+          <t>Приватний заклад освіти I-III ступенів "Клевер Скул"</t>
         </is>
       </c>
       <c r="B58" s="5" t="n">
-        <v>176706</v>
+        <v>149215</v>
       </c>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>ПЗО "ЛІЦЕЙ КМДШ ОНЛАЙН"</t>
+          <t>ПЗО "Клевер Скул"</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G58" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H58" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K58" s="4" t="inlineStr">
         <is>
-          <t>набережна Дніпровська, 14Л</t>
+          <t>вулиця Ахматової, 22</t>
         </is>
       </c>
       <c r="L58" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M58" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N58" s="7"/>
       <c r="O58" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P58" s="4" t="inlineStr">
         <is>
-          <t>(080)0330810</t>
+          <t>(068)4110101</t>
         </is>
       </c>
       <c r="Q58" s="4"/>
       <c r="R58" s="4" t="inlineStr">
         <is>
-          <t>o.kuzovenkova@kmds.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>4110101@ukr.net</t>
+        </is>
+      </c>
+      <c r="S58" s="4"/>
       <c r="T58" s="4" t="inlineStr">
         <is>
-          <t>Директор Кузовенкова Олена Миколаївна</t>
+          <t>В.о. директора Вакулова Альона Петрівна</t>
         </is>
       </c>
       <c r="U58" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "Ліцей "КМДШ" Осокорки"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ЛІЦЕЙ КМДШ ОНЛАЙН"</t>
         </is>
       </c>
       <c r="B59" s="5" t="n">
-        <v>176544</v>
+        <v>176706</v>
       </c>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>ПЗО "Ліцей "КМДШ" Осокорки"</t>
+          <t>ПЗО "ЛІЦЕЙ КМДШ ОНЛАЙН"</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H59" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K59" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дніпровська набережна, 14Л</t>
+          <t>набережна Дніпровська, 14Л</t>
         </is>
       </c>
       <c r="L59" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M59" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N59" s="7"/>
       <c r="O59" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P59" s="4" t="inlineStr">
         <is>
-          <t>(0800)330810</t>
+          <t>(080)0330810</t>
         </is>
       </c>
       <c r="Q59" s="4"/>
       <c r="R59" s="4" t="inlineStr">
         <is>
-          <t>principal_osokorky@kmds.ua</t>
+          <t>o.kuzovenkova@kmds.ua</t>
         </is>
       </c>
       <c r="S59" s="4" t="inlineStr">
         <is>
-          <t>https://kmds.ua/</t>
+          <t>creativeschool.com.ua</t>
         </is>
       </c>
       <c r="T59" s="4" t="inlineStr">
         <is>
           <t>Директор Кузовенкова Олена Миколаївна</t>
         </is>
       </c>
       <c r="U59" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "Початкова школа-заклад освіти І ступеня "Мандаринка"</t>
+          <t>Приватний заклад освіти "Ліцей "КМДШ" Осокорки"</t>
         </is>
       </c>
       <c r="B60" s="5" t="n">
-        <v>149574</v>
+        <v>176544</v>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "Мандаринка"</t>
+          <t>ПЗО "Ліцей "КМДШ" Осокорки"</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G60" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H60" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K60" s="4" t="inlineStr">
         <is>
-          <t>вулиця Малоземельна, 75</t>
+          <t>вулиця Дніпровська набережна, 14Л</t>
         </is>
       </c>
       <c r="L60" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M60" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N60" s="7"/>
       <c r="O60" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P60" s="4" t="inlineStr">
         <is>
-          <t>(097)3510002</t>
+          <t>(0800)330810</t>
         </is>
       </c>
       <c r="Q60" s="4"/>
       <c r="R60" s="4" t="inlineStr">
         <is>
-          <t>mandarinkaosokorki@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S60" s="4"/>
+          <t>principal_osokorky@kmds.ua</t>
+        </is>
+      </c>
+      <c r="S60" s="4" t="inlineStr">
+        <is>
+          <t>https://kmds.ua/</t>
+        </is>
+      </c>
       <c r="T60" s="4" t="inlineStr">
         <is>
-          <t>Директор Корнієнко Федір Якович</t>
+          <t>Директор Кузовенкова Олена Миколаївна</t>
         </is>
       </c>
       <c r="U60" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "УОЛД СКУЛ КАМПУС А"</t>
+          <t>Приватний заклад освіти "Початкова школа-заклад освіти І ступеня "Мандаринка"</t>
         </is>
       </c>
       <c r="B61" s="5" t="n">
-        <v>151623</v>
+        <v>149574</v>
       </c>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>ПЗО "УОЛД СКУЛ КАМПУС А"</t>
+          <t>Приватний заклад освіти "Мандаринка"</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G61" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H61" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K61" s="4" t="inlineStr">
         <is>
-          <t>вулиця Анни Ахматової, 16Б</t>
+          <t>вулиця Малоземельна, 75</t>
         </is>
       </c>
       <c r="L61" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M61" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N61" s="7"/>
       <c r="O61" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P61" s="4" t="inlineStr">
         <is>
-          <t>(050)3100054</t>
+          <t>(097)3510002</t>
         </is>
       </c>
       <c r="Q61" s="4"/>
       <c r="R61" s="4" t="inlineStr">
         <is>
-          <t>campus.a@worldschool.com.ua</t>
+          <t>mandarinkaosokorki@gmail.com</t>
         </is>
       </c>
       <c r="S61" s="4"/>
       <c r="T61" s="4" t="inlineStr">
         <is>
-          <t>Директор Бадаєва Інна Миколаївна</t>
+          <t>Директор Корнієнко Федір Якович</t>
         </is>
       </c>
       <c r="U61" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "УС КАМПУС П"</t>
+          <t>Приватний заклад освіти "УОЛД СКУЛ КАМПУС А"</t>
         </is>
       </c>
       <c r="B62" s="5" t="n">
-        <v>176735</v>
+        <v>151623</v>
       </c>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>ПЗО "УС КАМПУС П"</t>
+          <t>ПЗО "УОЛД СКУЛ КАМПУС А"</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H62" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K62" s="4" t="inlineStr">
         <is>
-          <t>вулиця Анни Ахматової, 16-Б</t>
+          <t>вулиця Анни Ахматової, 16Б</t>
         </is>
       </c>
       <c r="L62" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M62" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N62" s="7"/>
       <c r="O62" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P62" s="4" t="inlineStr">
         <is>
-          <t>(097)9209090</t>
+          <t>(050)3100054</t>
         </is>
       </c>
       <c r="Q62" s="4"/>
-      <c r="R62" s="4"/>
+      <c r="R62" s="4" t="inlineStr">
+        <is>
+          <t>campus.a@worldschool.com.ua</t>
+        </is>
+      </c>
       <c r="S62" s="4"/>
       <c r="T62" s="4" t="inlineStr">
         <is>
           <t>Директор Бадаєва Інна Миколаївна</t>
         </is>
       </c>
       <c r="U62" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЛІЦЕЙ "ІНВЕНТОР" міста Києва</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "УС КАМПУС П"</t>
         </is>
       </c>
       <c r="B63" s="5" t="n">
-        <v>149575</v>
+        <v>176735</v>
       </c>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ "ІНВЕНТОР"</t>
+          <t>ПЗО "УС КАМПУС П"</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G63" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H63" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K63" s="4" t="inlineStr">
         <is>
-          <t>набережна Дніпровська, 18-А</t>
+          <t>вулиця Анни Ахматової, 16-Б</t>
         </is>
       </c>
       <c r="L63" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M63" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N63" s="7"/>
       <c r="O63" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P63" s="4" t="inlineStr">
         <is>
-          <t>(044)5772929</t>
+          <t>(097)9209090</t>
         </is>
       </c>
       <c r="Q63" s="4"/>
-      <c r="R63" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R63" s="4"/>
       <c r="S63" s="4"/>
       <c r="T63" s="4" t="inlineStr">
         <is>
-          <t>Директор Архіпова Аліна Євгеніївна</t>
+          <t>Директор Бадаєва Інна Миколаївна</t>
         </is>
       </c>
       <c r="U63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y63" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>Скандинавський ліцей Дарницького району м. Києва</t>
+          <t>ПРИВАТНИЙ ЛІЦЕЙ "ІНВЕНТОР" міста Києва</t>
         </is>
       </c>
       <c r="B64" s="5" t="n">
-        <v>149700</v>
+        <v>149575</v>
       </c>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>Скандинавський ліцей</t>
+          <t>ЛІЦЕЙ "ІНВЕНТОР"</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G64" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H64" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K64" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бориса Гмирі, 3-Б</t>
+          <t>набережна Дніпровська, 18-А</t>
         </is>
       </c>
       <c r="L64" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M64" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N64" s="7"/>
       <c r="O64" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P64" s="4" t="inlineStr">
         <is>
-          <t>(044)5772326</t>
+          <t>(044)5772929</t>
         </is>
       </c>
       <c r="Q64" s="4"/>
       <c r="R64" s="4" t="inlineStr">
         <is>
-          <t>scandy_edu@ukr.net</t>
+          <t>info@inventorschool.org</t>
         </is>
       </c>
       <c r="S64" s="4"/>
       <c r="T64" s="4" t="inlineStr">
         <is>
-          <t>Директор Пушкарьова Тетяна Едуардівна</t>
+          <t>Директор Архіпова Аліна Євгеніївна</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа І-ІІ ступенів №10 Дарницького району м. Києва</t>
+          <t>Скандинавський ліцей Дарницького району м. Києва</t>
         </is>
       </c>
       <c r="B65" s="5" t="n">
-        <v>150104</v>
+        <v>149700</v>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>Спеціальна школа № 10</t>
+          <t>Скандинавський ліцей</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H65" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K65" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вакуленчука, 1</t>
+          <t>вулиця Бориса Гмирі, 3-Б</t>
         </is>
       </c>
       <c r="L65" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M65" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N65" s="7"/>
       <c r="O65" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P65" s="4" t="inlineStr">
         <is>
-          <t>(044)5639918</t>
+          <t>(044)5772326</t>
         </is>
       </c>
       <c r="Q65" s="4"/>
       <c r="R65" s="4" t="inlineStr">
         <is>
-          <t>specialschool10@ukr.net</t>
+          <t>scandy_edu@ukr.net</t>
         </is>
       </c>
       <c r="S65" s="4"/>
       <c r="T65" s="4" t="inlineStr">
         <is>
-          <t>Директор Ігнатова Анна Олександрівна</t>
+          <t>Директор Пушкарьова Тетяна Едуардівна</t>
         </is>
       </c>
       <c r="U65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y65" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа І-ІІ ступенів №12 Дарницького району м. Києва</t>
+          <t>спеціальна школа І-ІІ ступенів №10 Дарницького району м. Києва</t>
         </is>
       </c>
       <c r="B66" s="5" t="n">
-        <v>150451</v>
+        <v>150104</v>
       </c>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>Спеціальна школа</t>
+          <t>Спеціальна школа № 10</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G66" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H66" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J66" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K66" s="4" t="inlineStr">
         <is>
-          <t>шосе Харківське , 121/3</t>
+          <t>вулиця Вакуленчука, 1</t>
         </is>
       </c>
       <c r="L66" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M66" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N66" s="7"/>
       <c r="O66" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P66" s="4" t="inlineStr">
         <is>
-          <t>(044)5646887</t>
+          <t>(044)5639918</t>
         </is>
       </c>
       <c r="Q66" s="4"/>
       <c r="R66" s="4" t="inlineStr">
         <is>
-          <t>internat12@gmail.com</t>
+          <t>specialschool10@ukr.net</t>
         </is>
       </c>
       <c r="S66" s="4"/>
       <c r="T66" s="4" t="inlineStr">
         <is>
-          <t>Директор Савчук Олег Антонович</t>
+          <t>Директор Ігнатова Анна Олександрівна</t>
         </is>
       </c>
       <c r="U66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y66" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПОЧАТКОВА ШКОЛА "УМ СПЕЙС" МІСТА КИЄВА"</t>
+          <t>спеціальна школа І-ІІ ступенів №12 Дарницького району м. Києва</t>
         </is>
       </c>
       <c r="B67" s="5" t="n">
-        <v>176968</v>
+        <v>150451</v>
       </c>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "УМ СПЕЙС"</t>
+          <t>Спеціальна школа</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G67" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H67" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K67" s="4" t="inlineStr">
         <is>
-          <t>вулиця Княжий Затон, 4</t>
+          <t>шосе Харківське , 121/3</t>
         </is>
       </c>
       <c r="L67" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M67" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N67" s="7"/>
       <c r="O67" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Михайло-Лукашівської сільської ради</t>
+          <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P67" s="4" t="inlineStr">
         <is>
-          <t>(068)8183508</t>
+          <t>(044)5646887</t>
         </is>
       </c>
       <c r="Q67" s="4"/>
       <c r="R67" s="4" t="inlineStr">
         <is>
-          <t>assistant.um.pro@gmail.com</t>
+          <t>internat12@gmail.com</t>
         </is>
       </c>
       <c r="S67" s="4"/>
       <c r="T67" s="4" t="inlineStr">
         <is>
-          <t>Директор Усенко Марина Геннадіївна</t>
+          <t>Директор Савчук Олег Антонович</t>
         </is>
       </c>
       <c r="U67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ПОЧАТКОВА ШКОЛА «УХ-ТИ» М. КИЄВА»</t>
+          <t>ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПОЧАТКОВА ШКОЛА "УМ СПЕЙС" МІСТА КИЄВА"</t>
         </is>
       </c>
       <c r="B68" s="5" t="n">
-        <v>176570</v>
+        <v>176968</v>
       </c>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>ТОВ «ПОЧАТКОВА ШКОЛА «УХ-ТИ» М. КИЄВА»</t>
+          <t>ТОВ "УМ СПЕЙС"</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H68" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J68" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K68" s="4" t="inlineStr">
         <is>
-          <t>вулиця Урлівська, 8</t>
+          <t>вулиця Княжий Затон, 4</t>
         </is>
       </c>
       <c r="L68" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M68" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N68" s="7"/>
       <c r="O68" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
+          <t>Відділ освіти, культури, молоді та спорту Михайло-Лукашівської сільської ради</t>
         </is>
       </c>
       <c r="P68" s="4" t="inlineStr">
         <is>
-          <t>(067)4491556</t>
+          <t>(068)8183508</t>
         </is>
       </c>
       <c r="Q68" s="4"/>
       <c r="R68" s="4" t="inlineStr">
         <is>
-          <t>uhtiskaschool@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>assistant.um.pro@gmail.com</t>
+        </is>
+      </c>
+      <c r="S68" s="4"/>
       <c r="T68" s="4" t="inlineStr">
         <is>
-          <t> Чабан Вікторія Антонівна</t>
+          <t>Директор Усенко Марина Геннадіївна</t>
         </is>
       </c>
       <c r="U68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЗАГАЛЬНООСВІТНІЙ НАВЧАЛЬНИЙ ЗАКЛАД "ЛІЦЕЙ ФСОТ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ПОЧАТКОВА ШКОЛА «УХ-ТИ» М. КИЄВА»</t>
         </is>
       </c>
       <c r="B69" s="5" t="n">
-        <v>176902</v>
+        <v>176570</v>
       </c>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ЛІЦЕЙ ФСОТ"</t>
+          <t>ТОВ «ПОЧАТКОВА ШКОЛА «УХ-ТИ» М. КИЄВА»</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G69" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H69" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K69" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ревуцького, 5</t>
+          <t>вулиця Урлівська, 8</t>
         </is>
       </c>
       <c r="L69" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M69" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N69" s="7"/>
       <c r="O69" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P69" s="4" t="inlineStr">
         <is>
-          <t>(096)5385984</t>
+          <t>(067)4491556</t>
         </is>
       </c>
       <c r="Q69" s="4"/>
       <c r="R69" s="4" t="inlineStr">
         <is>
-          <t>lyceumfsot@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S69" s="4"/>
+          <t>uhtiskaschool@gmail.com</t>
+        </is>
+      </c>
+      <c r="S69" s="4" t="inlineStr">
+        <is>
+          <t>uhtischool.com</t>
+        </is>
+      </c>
       <c r="T69" s="4" t="inlineStr">
         <is>
-          <t>Директор Сидякіна Юлія Миколаївна</t>
+          <t> Чабан Вікторія Антонівна</t>
         </is>
       </c>
       <c r="U69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y69" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ІНТЕЛШКОЛА"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЗАГАЛЬНООСВІТНІЙ НАВЧАЛЬНИЙ ЗАКЛАД "ЛІЦЕЙ ФСОТ"</t>
         </is>
       </c>
       <c r="B70" s="5" t="n">
-        <v>176580</v>
+        <v>176902</v>
       </c>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ІНТЕЛШКОЛА"</t>
+          <t>ТОВ "ЛІЦЕЙ ФСОТ"</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G70" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H70" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J70" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K70" s="4" t="inlineStr">
         <is>
-          <t>вулиця А.Ахматової, 22</t>
+          <t>вулиця Ревуцького, 5</t>
         </is>
       </c>
       <c r="L70" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M70" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N70" s="7"/>
       <c r="O70" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P70" s="4" t="inlineStr">
         <is>
-          <t>(050)5615090</t>
+          <t>(096)5385984</t>
         </is>
       </c>
       <c r="Q70" s="4"/>
       <c r="R70" s="4" t="inlineStr">
         <is>
-          <t>intelschool@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>lyceumfsot@gmail.com</t>
+        </is>
+      </c>
+      <c r="S70" s="4"/>
       <c r="T70" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевченко Тамара Володимирівна</t>
+          <t>Директор Сидякіна Юлія Миколаївна</t>
         </is>
       </c>
       <c r="U70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ КАНАДСЬКО-УКРАЇНСЬКИЙ ЛІЦЕЙ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ІНТЕЛШКОЛА"</t>
         </is>
       </c>
       <c r="B71" s="5" t="n">
-        <v>176702</v>
+        <v>176580</v>
       </c>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ККУЛ"</t>
+          <t>ТОВ "ІНТЕЛШКОЛА"</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H71" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J71" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K71" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чавдар Єлизавети, 11-А</t>
+          <t>вулиця А.Ахматової, 22</t>
         </is>
       </c>
       <c r="L71" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M71" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N71" s="7"/>
       <c r="O71" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P71" s="4" t="inlineStr">
         <is>
-          <t>(095)0969075</t>
+          <t>(050)5615090</t>
         </is>
       </c>
       <c r="Q71" s="4"/>
       <c r="R71" s="4" t="inlineStr">
         <is>
-          <t>info@mbkyiv.com.ua</t>
+          <t>intelschool@gmail.com</t>
         </is>
       </c>
       <c r="S71" s="4" t="inlineStr">
         <is>
-          <t>https://kyiv.osokorky.maplebear-cee.com/shkola</t>
+          <t>https://intelschool.com.ua/</t>
         </is>
       </c>
       <c r="T71" s="4" t="inlineStr">
         <is>
-          <t>Директор Деркач Таміла Юріївна</t>
+          <t>Директор Шевченко Тамара Володимирівна</t>
         </is>
       </c>
       <c r="U71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Київський ліцей Ольги Макаренко"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ КАНАДСЬКО-УКРАЇНСЬКИЙ ЛІЦЕЙ"</t>
         </is>
       </c>
       <c r="B72" s="5" t="n">
-        <v>176607</v>
+        <v>176702</v>
       </c>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Київський ліцей Ольги Макаренко"</t>
+          <t>ТОВ "ККУЛ"</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G72" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H72" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J72" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K72" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевельова Юрія, 34, 41</t>
+          <t>вулиця Чавдар Єлизавети, 11-А</t>
         </is>
       </c>
       <c r="L72" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M72" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N72" s="7"/>
       <c r="O72" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P72" s="4" t="inlineStr">
         <is>
-          <t>(067)7806323, (063)5556058</t>
+          <t>(095)0969075</t>
         </is>
       </c>
       <c r="Q72" s="4"/>
       <c r="R72" s="4" t="inlineStr">
         <is>
-          <t>Makarenko_ov@ukr.net</t>
+          <t>info@mbkyiv.com.ua</t>
         </is>
       </c>
       <c r="S72" s="4" t="inlineStr">
         <is>
-          <t>https://makarenkolyceum.com.ua/</t>
+          <t>https://kyiv.osokorky.maplebear-cee.com/shkola</t>
         </is>
       </c>
       <c r="T72" s="4" t="inlineStr">
         <is>
-          <t>Директор Уманець Світлана Володимирівна</t>
+          <t>Директор Деркач Таміла Юріївна</t>
         </is>
       </c>
       <c r="U72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЛІЦЕЙ "ЖИВА ШКОЛА" М. КИЇВ"</t>
+          <t>Товариство з обмеженою відповідальністю "Київський ліцей Ольги Макаренко"</t>
         </is>
       </c>
       <c r="B73" s="5" t="n">
-        <v>176732</v>
+        <v>176607</v>
       </c>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ЛІЦЕЙ "ЖИВА ШКОЛА" М. КИЇВ"</t>
+          <t>ТОВ "Київський ліцей Ольги Макаренко"</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H73" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K73" s="4" t="inlineStr">
         <is>
-          <t>вулиця Урлівська, 16/37, офіс 703</t>
+          <t>вулиця Шевельова Юрія, 34, 41</t>
         </is>
       </c>
       <c r="L73" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N73" s="7"/>
       <c r="O73" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
-          <t>(068)8885880</t>
+          <t>(067)7806323, (063)5556058</t>
         </is>
       </c>
       <c r="Q73" s="4"/>
       <c r="R73" s="4" t="inlineStr">
         <is>
-          <t>director@zhyva-shkola.com</t>
+          <t>Makarenko_ov@ukr.net</t>
         </is>
       </c>
       <c r="S73" s="4" t="inlineStr">
         <is>
-          <t>www.zhyva-shkola.com</t>
+          <t>https://makarenkolyceum.com.ua/</t>
         </is>
       </c>
       <c r="T73" s="4" t="inlineStr">
         <is>
-          <t>Директор Козачок Оксана Миколаївна</t>
+          <t>Директор Уманець Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Ліцей "Цивілізатор" м. Києва"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЛІЦЕЙ "ЖИВА ШКОЛА" М. КИЇВ"</t>
         </is>
       </c>
       <c r="B74" s="5" t="n">
-        <v>176558</v>
+        <v>176732</v>
       </c>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>ТОВ «Ліцей «Цивілізатор» м. Києва»</t>
+          <t>ТОВ "ЛІЦЕЙ "ЖИВА ШКОЛА" М. КИЇВ"</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H74" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K74" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 161, 74,76</t>
+          <t>вулиця Урлівська, 16/37, офіс 703</t>
         </is>
       </c>
       <c r="L74" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M74" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N74" s="7"/>
       <c r="O74" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P74" s="4" t="inlineStr">
         <is>
-          <t>(063)6423901</t>
+          <t>(068)8885880</t>
         </is>
       </c>
       <c r="Q74" s="4"/>
       <c r="R74" s="4" t="inlineStr">
         <is>
-          <t>school@shkola-civilizator.com.ua</t>
+          <t>director@zhyva-shkola.com</t>
         </is>
       </c>
       <c r="S74" s="4" t="inlineStr">
         <is>
-          <t>http://shkola-civilizator.com.ua</t>
+          <t>www.zhyva-shkola.com</t>
         </is>
       </c>
       <c r="T74" s="4" t="inlineStr">
         <is>
-          <t>Директор Лозін Дмитро Едуардович</t>
+          <t>Директор Козачок Оксана Миколаївна</t>
         </is>
       </c>
       <c r="U74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Приватний заклад загальної середньої освіти "Київська початкова школа "Нова зоря"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Ліцей "Цивілізатор" м. Києва"</t>
         </is>
       </c>
       <c r="B75" s="5" t="n">
-        <v>176779</v>
+        <v>176558</v>
       </c>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ПЗЗСО "КПШ "НОВА ЗОРЯ"</t>
+          <t>ТОВ «Ліцей «Цивілізатор» м. Києва»</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G75" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H75" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K75" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гмирі Бориса, 15, кв 125</t>
+          <t>вулиця Садова, 161, 74,76</t>
         </is>
       </c>
       <c r="L75" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M75" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N75" s="7"/>
       <c r="O75" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P75" s="4" t="inlineStr">
         <is>
-          <t>(098)2411922</t>
+          <t>(063)6423901</t>
         </is>
       </c>
       <c r="Q75" s="4"/>
       <c r="R75" s="4" t="inlineStr">
         <is>
-          <t>edu.study.uk889@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S75" s="4"/>
+          <t>school@shkola-civilizator.com.ua</t>
+        </is>
+      </c>
+      <c r="S75" s="4" t="inlineStr">
+        <is>
+          <t>http://shkola-civilizator.com.ua</t>
+        </is>
+      </c>
       <c r="T75" s="4" t="inlineStr">
         <is>
-          <t>Директор Бахін Роман Юрійович</t>
+          <t>Директор Лозін Дмитро Едуардович</t>
         </is>
       </c>
       <c r="U75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "МІЖНАРОДНА АМЕРИКАНСЬКА ШКОЛА І УНІВЕРСИТЕТ"</t>
+          <t>Товариство з обмеженою відповідальністю "Приватний заклад загальної середньої освіти "Київська початкова школа "Нова зоря"</t>
         </is>
       </c>
       <c r="B76" s="5" t="n">
-        <v>151483</v>
+        <v>176779</v>
       </c>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ПЗЗСО "Міжнародна американська школа і університет"</t>
+          <t>ТОВ "ПЗЗСО "КПШ "НОВА ЗОРЯ"</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G76" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H76" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J76" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K76" s="4" t="inlineStr">
         <is>
-          <t>вулиця Драгоманова, 1-В</t>
+          <t>вулиця Гмирі Бориса, 15, кв 125</t>
         </is>
       </c>
       <c r="L76" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M76" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N76" s="7"/>
       <c r="O76" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P76" s="4" t="inlineStr">
         <is>
-          <t>(044)3338814</t>
+          <t>(098)2411922</t>
         </is>
       </c>
       <c r="Q76" s="4"/>
       <c r="R76" s="4" t="inlineStr">
         <is>
-          <t>aisuschool@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>edu.study.uk889@gmail.com</t>
+        </is>
+      </c>
+      <c r="S76" s="4"/>
       <c r="T76" s="4" t="inlineStr">
         <is>
-          <t>Директор Іванова Людмила Василівна</t>
+          <t>Директор Бахін Роман Юрійович</t>
         </is>
       </c>
       <c r="U76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ГІМНАЗІЯ КЛАРІС ВЕРБІС"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "МІЖНАРОДНА АМЕРИКАНСЬКА ШКОЛА І УНІВЕРСИТЕТ"</t>
         </is>
       </c>
       <c r="B77" s="5" t="n">
-        <v>151625</v>
+        <v>151483</v>
       </c>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ПЗО "ГІМНАЗІЯ КЛАРІС ВЕРБІС"</t>
+          <t>ТОВ "ПЗЗСО "Міжнародна американська школа і університет"</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H77" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J77" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K77" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дніпровська набережна, 19</t>
+          <t>вулиця Драгоманова, 1-В</t>
         </is>
       </c>
       <c r="L77" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M77" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N77" s="7"/>
       <c r="O77" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P77" s="4" t="inlineStr">
         <is>
-          <t>(067)3041484</t>
+          <t>(044)3338814</t>
         </is>
       </c>
       <c r="Q77" s="4"/>
       <c r="R77" s="4" t="inlineStr">
         <is>
-          <t>clarisverbis2019@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S77" s="4"/>
+          <t>aisuschool@gmail.com</t>
+        </is>
+      </c>
+      <c r="S77" s="4" t="inlineStr">
+        <is>
+          <t>aisu.school</t>
+        </is>
+      </c>
       <c r="T77" s="4" t="inlineStr">
         <is>
-          <t>Директор Сулім Сергій Васильович</t>
+          <t>Директор Іванова Людмила Василівна</t>
         </is>
       </c>
       <c r="U77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ПОЧАТКОВА ШКОЛА КЛАРІС ВЕРБІС"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ГІМНАЗІЯ КЛАРІС ВЕРБІС"</t>
         </is>
       </c>
       <c r="B78" s="5" t="n">
-        <v>151626</v>
+        <v>151625</v>
       </c>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ПЗО "ПОЧАТКОВА ШКОЛА КЛАРІС ВЕРБІС"</t>
+          <t>ТОВ "ПЗО "ГІМНАЗІЯ КЛАРІС ВЕРБІС"</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G78" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H78" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I78" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J78" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K78" s="4" t="inlineStr">
         <is>
           <t>вулиця Дніпровська набережна, 19</t>
@@ -8776,594 +8776,703 @@
       <c r="U78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y78" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ "АЙ ДІТИ" М. КИЄВА"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ПОЧАТКОВА ШКОЛА КЛАРІС ВЕРБІС"</t>
         </is>
       </c>
       <c r="B79" s="5" t="n">
-        <v>176587</v>
+        <v>151626</v>
       </c>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D79" s="4"/>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>ТОВ "ПЗО "ПОЧАТКОВА ШКОЛА КЛАРІС ВЕРБІС"</t>
+        </is>
+      </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G79" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H79" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I79" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J79" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K79" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ахматової, 48а</t>
+          <t>вулиця Дніпровська набережна, 19</t>
         </is>
       </c>
       <c r="L79" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M79" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N79" s="7"/>
       <c r="O79" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P79" s="4" t="inlineStr">
         <is>
-          <t>(067)6059148</t>
+          <t>(067)3041484</t>
         </is>
       </c>
       <c r="Q79" s="4"/>
       <c r="R79" s="4" t="inlineStr">
         <is>
-          <t>idetischool@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>clarisverbis2019@gmail.com</t>
+        </is>
+      </c>
+      <c r="S79" s="4"/>
       <c r="T79" s="4" t="inlineStr">
         <is>
-          <t>Директор Тарелко Олександр Павлович</t>
+          <t>Директор Сулім Сергій Васильович</t>
         </is>
       </c>
       <c r="U79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Приватний ліцей Кідз Студіо м. Києва"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ "АЙ ДІТИ" М. КИЄВА"</t>
         </is>
       </c>
       <c r="B80" s="5" t="n">
-        <v>176644</v>
+        <v>176587</v>
       </c>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D80" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D80" s="4"/>
       <c r="E80" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G80" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H80" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J80" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K80" s="4" t="inlineStr">
         <is>
-          <t>вулиця 53 а Садова, 44</t>
+          <t>вулиця Ахматової, 48а</t>
         </is>
       </c>
       <c r="L80" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M80" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N80" s="7"/>
       <c r="O80" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P80" s="4" t="inlineStr">
         <is>
-          <t>(095)7549547</t>
+          <t>(067)6059148</t>
         </is>
       </c>
       <c r="Q80" s="4"/>
       <c r="R80" s="4" t="inlineStr">
         <is>
-          <t>like.media@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S80" s="4"/>
+          <t>idetischool@gmail.com</t>
+        </is>
+      </c>
+      <c r="S80" s="4" t="inlineStr">
+        <is>
+          <t>www.ideti.com.ua</t>
+        </is>
+      </c>
       <c r="T80" s="4" t="inlineStr">
         <is>
-          <t>Директор Поляренко Анна Анатоліївна</t>
+          <t>Директор Тарелко Олександр Павлович</t>
         </is>
       </c>
       <c r="U80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ ЛІЦЕЙ "ГРІН ЕППЛ"</t>
+          <t>Товариство з обмеженою відповідальністю "Приватний ліцей Кідз Студіо м. Києва"</t>
         </is>
       </c>
       <c r="B81" s="5" t="n">
-        <v>151624</v>
+        <v>176644</v>
       </c>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D81" s="4"/>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>ТОВ "Приватний ліцей Кідз Студіо м. Києва"</t>
+        </is>
+      </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G81" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H81" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J81" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K81" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чавдар Єлизавети, 13</t>
+          <t>вулиця 53 а Садова, 44</t>
         </is>
       </c>
       <c r="L81" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M81" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N81" s="7"/>
       <c r="O81" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P81" s="4" t="inlineStr">
         <is>
-          <t>(050)9426492</t>
+          <t>(095)7549547</t>
         </is>
       </c>
       <c r="Q81" s="4"/>
       <c r="R81" s="4" t="inlineStr">
         <is>
-          <t>ecflkiev2015@gmail.com</t>
+          <t>like.media@gmail.com</t>
         </is>
       </c>
       <c r="S81" s="4"/>
       <c r="T81" s="4" t="inlineStr">
         <is>
-          <t>Директор Нашта Катерина Олександрівна</t>
+          <t>Директор Поляренко Анна Анатоліївна</t>
         </is>
       </c>
       <c r="U81" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №217 Дарницького району м. Києва</t>
+          <t>ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ ЛІЦЕЙ "ГРІН ЕППЛ"</t>
         </is>
       </c>
       <c r="B82" s="5" t="n">
-        <v>149686</v>
+        <v>151624</v>
       </c>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D82" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D82" s="4"/>
       <c r="E82" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G82" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H82" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J82" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K82" s="4" t="inlineStr">
         <is>
-          <t>провулок Поліський, 9</t>
+          <t>вулиця Чавдар Єлизавети, 13</t>
         </is>
       </c>
       <c r="L82" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M82" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N82" s="7"/>
       <c r="O82" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P82" s="4" t="inlineStr">
         <is>
-          <t>(044)5666922</t>
+          <t>(050)9426492</t>
         </is>
       </c>
       <c r="Q82" s="4"/>
       <c r="R82" s="4" t="inlineStr">
         <is>
-          <t>school217@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>ecflkiev2015@gmail.com</t>
+        </is>
+      </c>
+      <c r="S82" s="4"/>
       <c r="T82" s="4" t="inlineStr">
         <is>
-          <t>Директор Власенко Дмитро Ігорович</t>
+          <t>Директор Нашта Катерина Олександрівна</t>
         </is>
       </c>
       <c r="U82" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y82" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №284 Дарницького району м. Києва</t>
+          <t>Школа І-ІІІ ступенів №217 Дарницького району м. Києва</t>
         </is>
       </c>
       <c r="B83" s="5" t="n">
-        <v>149676</v>
+        <v>149686</v>
       </c>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D83" s="4"/>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>Школа №217</t>
+        </is>
+      </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H83" s="6" t="inlineStr">
         <is>
           <t>8036300000</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J83" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K83" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тростянецька, 7-Г</t>
+          <t>провулок Поліський, 9</t>
         </is>
       </c>
       <c r="L83" s="6" t="inlineStr">
         <is>
           <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M83" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N83" s="7"/>
       <c r="O83" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P83" s="4" t="inlineStr">
         <is>
-          <t>(044)563-90-71</t>
+          <t>(044)5666922</t>
         </is>
       </c>
       <c r="Q83" s="4"/>
       <c r="R83" s="4" t="inlineStr">
         <is>
-          <t>sch284@ukr.net</t>
+          <t>school217@ukr.net</t>
         </is>
       </c>
       <c r="S83" s="4" t="inlineStr">
         <is>
-          <t>www.school284.com</t>
+          <t>school217.org.ua</t>
         </is>
       </c>
       <c r="T83" s="4" t="inlineStr">
         <is>
-          <t>Директор Котяхова Наталія Валеріївна</t>
+          <t>Директор Власенко Дмитро Ігорович</t>
         </is>
       </c>
       <c r="U83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y83" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="4" t="inlineStr">
+        <is>
+          <t>Школа І-ІІІ ступенів №284 Дарницького району м. Києва</t>
+        </is>
+      </c>
+      <c r="B84" s="5" t="n">
+        <v>149676</v>
+      </c>
+      <c r="C84" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D84" s="4"/>
+      <c r="E84" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>школа</t>
+        </is>
+      </c>
+      <c r="G84" s="4" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="H84" s="6" t="inlineStr">
+        <is>
+          <t>8036300000</t>
+        </is>
+      </c>
+      <c r="I84" s="4" t="inlineStr">
+        <is>
+          <t>м. Київ</t>
+        </is>
+      </c>
+      <c r="J84" s="4" t="inlineStr">
+        <is>
+          <t>Київ</t>
+        </is>
+      </c>
+      <c r="K84" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Тростянецька, 7-Г</t>
+        </is>
+      </c>
+      <c r="L84" s="6" t="inlineStr">
+        <is>
+          <t>UA80000000000210193</t>
+        </is>
+      </c>
+      <c r="M84" s="4" t="inlineStr">
+        <is>
+          <t>м. Київ</t>
+        </is>
+      </c>
+      <c r="N84" s="7"/>
+      <c r="O84" s="4" t="inlineStr">
+        <is>
+          <t>Управління освіти Дарницької районної в місті Києві державної адміністрації</t>
+        </is>
+      </c>
+      <c r="P84" s="4" t="inlineStr">
+        <is>
+          <t>(044)563-90-71</t>
+        </is>
+      </c>
+      <c r="Q84" s="4"/>
+      <c r="R84" s="4" t="inlineStr">
+        <is>
+          <t>sch284@ukr.net</t>
+        </is>
+      </c>
+      <c r="S84" s="4" t="inlineStr">
+        <is>
+          <t>www.school284.com</t>
+        </is>
+      </c>
+      <c r="T84" s="4" t="inlineStr">
+        <is>
+          <t>Директор Котяхова Наталія Валеріївна</t>
+        </is>
+      </c>
+      <c r="U84" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V84" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W84" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X84" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y84" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:Y83"/>
+  <autoFilter ref="A1:Y84"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>