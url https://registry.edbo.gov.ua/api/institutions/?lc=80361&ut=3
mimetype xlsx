--- v2 (2026-02-13)
+++ v3 (2026-04-17)
@@ -1872,51 +1872,51 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>8036100000</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Велика Васильківська (Червоноармійська), 128</t>
+          <t>вулиця Велика Васильківська, 128</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA80000000000126643</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Голосіївської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
           <t>(044)529-45-01</t>
         </is>
       </c>
       <c r="Q15" s="4" t="inlineStr">
         <is>
@@ -3296,51 +3296,51 @@
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Голосіївської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
           <t>(044)5252138</t>
         </is>
       </c>
       <c r="Q27" s="4" t="inlineStr">
         <is>
           <t>(044)5252138</t>
         </is>
       </c>
       <c r="R27" s="4" t="inlineStr">
         <is>
           <t>lyceum59@ukr.net</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
-          <t>https://www.lyceum59kiev.com.ua</t>
+          <t>https://www.lyceum59kyiv.com.ua</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
           <t>Директор Гнатюк Олександр Миколайович</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -4067,51 +4067,51 @@
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H34" s="6" t="inlineStr">
         <is>
           <t>8036100000</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J34" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K34" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фрометівська, 2</t>
+          <t>вулиця Фрометівська, 18Г</t>
         </is>
       </c>
       <c r="L34" s="6" t="inlineStr">
         <is>
           <t>UA80000000000126643</t>
         </is>
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Голосіївської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
           <t>(044)4944744</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
@@ -7115,51 +7115,51 @@
       <c r="M61" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N61" s="7"/>
       <c r="O61" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Голосіївської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P61" s="4" t="inlineStr">
         <is>
           <t>(068)2238891</t>
         </is>
       </c>
       <c r="Q61" s="4"/>
       <c r="R61" s="4"/>
       <c r="S61" s="4" t="inlineStr">
         <is>
           <t>crystalkids.kids.ua</t>
         </is>
       </c>
       <c r="T61" s="4" t="inlineStr">
         <is>
-          <t>Директор Резніченко Олена Вікторівна</t>
+          <t>Директор Беспалова Ореста Владиславівна</t>
         </is>
       </c>
       <c r="U61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">