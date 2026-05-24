--- v0 (2025-11-04)
+++ v1 (2026-05-24)
@@ -367,67 +367,67 @@
           <t>школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>7425583401</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Киїнка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги,, 11, корпус1</t>
+          <t>вулиця Перемоги,, 11, корпус 1</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA74100130010068937</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, с. Киїнка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури та туризму Киїнської сільської ради</t>
+          <t>Відділ освіти, сім'ї, молоді, спорту, культури і туризму Киїнської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(0462)680224</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>Kienkaschool@i.ua</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Шолох Ніна Тимофіївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">