--- v1 (2026-02-23)
+++ v2 (2026-05-24)
@@ -404,51 +404,51 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(0422)686140</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>andreevkaschool@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://mkocubynska-gromada.gov.ua/andriivska-zosh-iiii-stupeniv-08-48-02-22-06-2020/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Безлюдна Тетяна Анатоліївна</t>
+          <t>Керівник Шпак Микола Миколайович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>