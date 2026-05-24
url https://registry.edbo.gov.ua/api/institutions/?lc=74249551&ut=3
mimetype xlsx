--- v0 (2026-02-15)
+++ v1 (2026-05-24)
@@ -404,74 +404,76 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04655)2-16-72</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>Sinternat@ukrpost.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://www.sosnitsanrts.in.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Саприкіна Лілія Василівна</t>
+          <t>В.о. директора Боковенко Юлія Вікторівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>118</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Сосницька загальноосвітня школа І-ІІ ступенів Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>144062</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Сосницька ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>