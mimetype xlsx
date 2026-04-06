--- v0 (2025-11-05)
+++ v1 (2026-04-06)
@@ -513,51 +513,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Добрянської селищної ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(063)9343922</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>dobrshcool@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://dobrianka-school.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Дубина Наталія Валентинівна</t>
+          <t>Директор Москвичова Наталія Валентинівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
@@ -759,71 +759,67 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Новояриловицький ліцей Добрянської селищної ради</t>
+          <t>Новояриловицька філія Добрянського ліцею Добрянської селищної ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>145863</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Новояриловицький ліцей</t>
-[...6 lines deleted...]
-      </c>
+          <t>Новояриловицька філія Добрянського ліцею</t>
+        </is>
+      </c>
+      <c r="E6" s="4"/>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>7424486401</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>с. Нові Яриловичі, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
@@ -844,56 +840,56 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Добрянської селищної ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(04641)46448</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>nyskola@i.ua</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>http://novi-yarylovychi-zosh.edukit.cn.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Глушак Дмитро Олександрович</t>
+          <t>Завідувач філією Глушак Дмитро Олександрович</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Новоукраїнська загальноосвітня школа I-III ступенів Ріпкинського району Чернігівської області</t>
         </is>
       </c>
@@ -1138,51 +1134,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>7424456400</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>смт Радуль, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Красна Площа, 30</t>
+          <t>вулиця Красна площа, 30</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA74100330030037029</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, с-ще Радуль</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(04641)48272</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">