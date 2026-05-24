--- v0 (2025-12-07)
+++ v1 (2026-05-24)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Незалежності, 26</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA74040310040037644</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, с. Сиволож</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Плисківської сільської ради Борзнянського району Чернігівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(068)7488490</t>
+          <t>(096)6776453</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>sivolozh@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://syvolozh-zosh.edukit.cn.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Лемешко Ярослав Сергійович</t>
+          <t>Директор Секерня Олена Миколаївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>