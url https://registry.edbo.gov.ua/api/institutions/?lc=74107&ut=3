--- v2 (2026-02-23)
+++ v3 (2026-05-14)
@@ -532,51 +532,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Гусаченко Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>35</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Прилуцька гімназія № 14 Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>144437</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Прилуцька гімназія № 14</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>