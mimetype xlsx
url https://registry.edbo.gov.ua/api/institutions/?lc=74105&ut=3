--- v0 (2025-10-20)
+++ v1 (2026-05-24)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Плотнікова Тамара Петрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>325</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Новгород-Сіверська початкова школа "Дзвіночок" Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>143716</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>ПШ "Дзвіночок"</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -536,51 +538,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Бондарець Ольга Валеріївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Новгород-Сіверський державний ліцей імені К.Д. Ушинського</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>141418</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>НСДЛ імені К.Д.Ушинського</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>