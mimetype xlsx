--- v1 (2025-12-24)
+++ v2 (2026-04-22)
@@ -1082,51 +1082,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(04631)3-14-42</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>zosh15.nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://zosh15-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Павлюченко Тетяна Миколаївна</t>
+          <t>В.о. директора Крапивний Ярослав Миколайович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
@@ -1647,51 +1647,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(04631)2-37-57</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>gimnasia5-nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>http://gymnasium5-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Мартинова Лариса Віталіївна</t>
+          <t>Директор Півень Сергій Миколайович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">