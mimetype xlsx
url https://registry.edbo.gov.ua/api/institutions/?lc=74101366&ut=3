--- v1 (2025-12-14)
+++ v2 (2026-05-21)
@@ -1351,51 +1351,51 @@
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 35 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>146147</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 35</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>7410136600</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
           <t>вулиця Незалежності, 42а</t>