--- v1 (2026-02-13)
+++ v2 (2026-05-24)
@@ -641,51 +641,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Житняк Олена Василівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>142</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад "Чернігівський обласний науковий ліцей" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>147142</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>ЧОНЛ</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3145,51 +3147,51 @@
       <c r="A27" s="4" t="inlineStr">
         <is>
           <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 35 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
         <v>146147</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 35</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
           <t>7410136600</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
           <t>вулиця Незалежності, 42а</t>