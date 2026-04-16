--- v0 (2026-02-23)
+++ v1 (2026-04-16)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$424</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$426</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y424"/>
+  <dimension ref="A1:Y426"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -5471,51 +5471,51 @@
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
           <t>(04631)3-14-42</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
           <t>zosh15.nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S47" s="4" t="inlineStr">
         <is>
           <t>http://zosh15-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t>Директор Павлюченко Тетяна Миколаївна</t>
+          <t>В.о. директора Крапивний Ярослав Миколайович</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
@@ -6036,51 +6036,51 @@
       </c>
       <c r="N52" s="7"/>
       <c r="O52" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P52" s="4" t="inlineStr">
         <is>
           <t>(04631)2-37-57</t>
         </is>
       </c>
       <c r="Q52" s="4"/>
       <c r="R52" s="4" t="inlineStr">
         <is>
           <t>gimnasia5-nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S52" s="4" t="inlineStr">
         <is>
           <t>http://gymnasium5-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T52" s="4" t="inlineStr">
         <is>
-          <t>Директор Мартинова Лариса Віталіївна</t>
+          <t>Директор Півень Сергій Миколайович</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
@@ -8728,51 +8728,51 @@
       </c>
       <c r="N76" s="7"/>
       <c r="O76" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Понорницької селищної ради</t>
         </is>
       </c>
       <c r="P76" s="4" t="inlineStr">
         <is>
           <t>(04655)26169</t>
         </is>
       </c>
       <c r="Q76" s="4"/>
       <c r="R76" s="4" t="inlineStr">
         <is>
           <t>avdeevka-school@ukr.net</t>
         </is>
       </c>
       <c r="S76" s="4" t="inlineStr">
         <is>
           <t>http://www.avdiivka-scool.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T76" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Волошко Людмила Володимирівна</t>
+          <t>Директор Волошко Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V76" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
@@ -8841,51 +8841,51 @@
       </c>
       <c r="N77" s="7"/>
       <c r="O77" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P77" s="4" t="inlineStr">
         <is>
           <t>(0422)686140</t>
         </is>
       </c>
       <c r="Q77" s="4"/>
       <c r="R77" s="4" t="inlineStr">
         <is>
           <t>andreevkaschool@ukr.net</t>
         </is>
       </c>
       <c r="S77" s="4" t="inlineStr">
         <is>
           <t>https://mkocubynska-gromada.gov.ua/andriivska-zosh-iiii-stupeniv-08-48-02-22-06-2020/</t>
         </is>
       </c>
       <c r="T77" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Безлюдна Тетяна Анатоліївна</t>
+          <t>Керівник Шпак Микола Миколайович</t>
         </is>
       </c>
       <c r="U77" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V77" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
@@ -9858,3341 +9858,3341 @@
       <c r="U86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V86" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>Бережівський ліцей Парафіївської селищної ради</t>
+          <t>Березнянський ліцей Березнянської селищної ради</t>
         </is>
       </c>
       <c r="B87" s="5" t="n">
-        <v>144596</v>
+        <v>141806</v>
       </c>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>Бережівський ліцей</t>
+          <t>Березнянський ліцей</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G87" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H87" s="6" t="inlineStr">
         <is>
-          <t>7421781201</t>
+          <t>7423055300</t>
         </is>
       </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J87" s="4" t="inlineStr">
         <is>
-          <t>с. Бережівка, Ічнянський район, Чернігівська область</t>
+          <t>смт Березна, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K87" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 36</t>
+          <t>вулиця Домницька, 18</t>
         </is>
       </c>
       <c r="L87" s="6" t="inlineStr">
         <is>
-          <t>UA74080110030048294</t>
+          <t>UA74100010010030388</t>
         </is>
       </c>
       <c r="M87" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Бережівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Березна</t>
         </is>
       </c>
       <c r="N87" s="7"/>
       <c r="O87" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
+          <t>Відділ освіти, культури, молоді і спорту Березнянської селищної ради</t>
         </is>
       </c>
       <c r="P87" s="4" t="inlineStr">
         <is>
-          <t>(04633)28440</t>
+          <t>(04644)25251</t>
         </is>
       </c>
       <c r="Q87" s="4"/>
       <c r="R87" s="4" t="inlineStr">
         <is>
-          <t>Berezhivka@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S87" s="4"/>
+          <t>bereznaschool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S87" s="4" t="inlineStr">
+        <is>
+          <t>http://bereznaschooll.ucoz.ua/</t>
+        </is>
+      </c>
       <c r="T87" s="4" t="inlineStr">
         <is>
-          <t>Директор Молібог Наталія Миколаївна</t>
+          <t>Директор Нестерук Оксана Олексіївна</t>
         </is>
       </c>
       <c r="U87" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V87" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y87" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>Березнянський ліцей Березнянської селищної ради</t>
+          <t>Комунальний заклад "Березнянський навчально-реабілітаційний центр" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B88" s="5" t="n">
-        <v>141806</v>
+        <v>141608</v>
       </c>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>Березнянський ліцей</t>
+          <t>КЗ "Березнянський НРЦ"</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G88" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H88" s="6" t="inlineStr">
         <is>
           <t>7423055300</t>
         </is>
       </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J88" s="4" t="inlineStr">
         <is>
           <t>смт Березна, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K88" s="4" t="inlineStr">
         <is>
-          <t>вулиця Домницька, 18</t>
+          <t>вулиця Свято-Покровська, 2</t>
         </is>
       </c>
       <c r="L88" s="6" t="inlineStr">
         <is>
           <t>UA74100010010030388</t>
         </is>
       </c>
       <c r="M88" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, с-ще Березна</t>
         </is>
       </c>
       <c r="N88" s="7"/>
       <c r="O88" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді і спорту Березнянської селищної ради</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P88" s="4" t="inlineStr">
         <is>
-          <t>(04644)25251</t>
+          <t>(04644)25151</t>
         </is>
       </c>
       <c r="Q88" s="4"/>
       <c r="R88" s="4" t="inlineStr">
         <is>
-          <t>bereznaschool@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>bereznacentr@i.ua</t>
+        </is>
+      </c>
+      <c r="S88" s="4"/>
       <c r="T88" s="4" t="inlineStr">
         <is>
-          <t>Директор Нестерук Оксана Олексіївна</t>
+          <t>Директор Бурковська Євгенія Іванівна</t>
         </is>
       </c>
       <c r="U88" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X88" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y88" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Березнянський навчально-реабілітаційний центр" Чернігівської обласної ради</t>
+          <t>Берестовецька гімназія Комарівської сільської ради</t>
         </is>
       </c>
       <c r="B89" s="5" t="n">
-        <v>141608</v>
+        <v>134473</v>
       </c>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Березнянський НРЦ"</t>
+          <t>Берестовецька гімназія</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H89" s="6" t="inlineStr">
         <is>
-          <t>7423055300</t>
+          <t>7420880401</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr">
         <is>
-          <t>смт Березна, Менський район, Чернігівська область</t>
+          <t>с. Берестовець, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K89" s="4" t="inlineStr">
         <is>
-          <t>вулиця Свято-Покровська, 2</t>
+          <t>вулиця Центральна, 31</t>
         </is>
       </c>
       <c r="L89" s="6" t="inlineStr">
         <is>
-          <t>UA74100010010030388</t>
+          <t>UA74040150030096507</t>
         </is>
       </c>
       <c r="M89" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Березна</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Берестовець</t>
         </is>
       </c>
       <c r="N89" s="7"/>
       <c r="O89" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P89" s="4" t="inlineStr">
         <is>
-          <t>(04644)25151</t>
+          <t>(04653)25554</t>
         </is>
       </c>
       <c r="Q89" s="4"/>
       <c r="R89" s="4" t="inlineStr">
         <is>
-          <t>bereznacentr@i.ua</t>
-[...2 lines deleted...]
-      <c r="S89" s="4"/>
+          <t>berestovetsnvk21@ukr.net</t>
+        </is>
+      </c>
+      <c r="S89" s="4" t="inlineStr">
+        <is>
+          <t>http://www.berestovets-zosh.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T89" s="4" t="inlineStr">
         <is>
-          <t>Директор Бурковська Євгенія Іванівна</t>
+          <t>В.о. директора Роік Анжела Олегівна</t>
         </is>
       </c>
       <c r="U89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V89" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X89" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>Берестовецька гімназія Комарівської сільської ради</t>
+          <t>Биринська філія Новгород-Сіверської загальноосвітньої школи І-ІІІ ступенів № 2 Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B90" s="5" t="n">
-        <v>134473</v>
+        <v>142423</v>
       </c>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>Берестовецька гімназія</t>
+          <t>Биринська філія Новгород-Сіверської ЗОШ №2</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G90" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H90" s="6" t="inlineStr">
         <is>
-          <t>7420880401</t>
+          <t>7423680801</t>
         </is>
       </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J90" s="4" t="inlineStr">
         <is>
-          <t>с. Берестовець, Борзнянський район, Чернігівська область</t>
+          <t>с. Бирине, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K90" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 31</t>
+          <t>вулиця Слобідська, 2</t>
         </is>
       </c>
       <c r="L90" s="6" t="inlineStr">
         <is>
-          <t>UA74040150030096507</t>
+          <t>UA74060030050065762</t>
         </is>
       </c>
       <c r="M90" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Берестовець</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Бирине</t>
         </is>
       </c>
       <c r="N90" s="7"/>
       <c r="O90" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P90" s="4" t="inlineStr">
         <is>
-          <t>(04653)25554</t>
+          <t>(066)7376299</t>
         </is>
       </c>
       <c r="Q90" s="4"/>
       <c r="R90" s="4" t="inlineStr">
         <is>
-          <t>berestovetsnvk21@ukr.net</t>
+          <t>birinburg@ukr.net</t>
         </is>
       </c>
       <c r="S90" s="4" t="inlineStr">
         <is>
-          <t>http://www.berestovets-zosh.edukit.cn.ua</t>
+          <t>http://birinschool.ucoz.net</t>
         </is>
       </c>
       <c r="T90" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Роік Анжела Олегівна</t>
+          <t>Завідувач Плахута Людмила Петрівна</t>
         </is>
       </c>
       <c r="U90" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V90" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>Биринська філія Новгород-Сіверської загальноосвітньої школи І-ІІІ ступенів № 2 Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Білейківський ліцей Козелецької селищної ради</t>
         </is>
       </c>
       <c r="B91" s="5" t="n">
-        <v>142423</v>
+        <v>146555</v>
       </c>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Биринська філія Новгород-Сіверської ЗОШ №2</t>
+          <t>Білейківський ліцей</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G91" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H91" s="6" t="inlineStr">
         <is>
-          <t>7423680801</t>
+          <t>7422080601</t>
         </is>
       </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J91" s="4" t="inlineStr">
         <is>
-          <t>с. Бирине, Новгород-Сіверський район, Чернігівська область</t>
+          <t>с. Білейки, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K91" s="4" t="inlineStr">
         <is>
-          <t>вулиця Слобідська, 2</t>
+          <t>вулиця Б.Хмельницького, 11</t>
         </is>
       </c>
       <c r="L91" s="6" t="inlineStr">
         <is>
-          <t>UA74060030050065762</t>
+          <t>UA74100190030012342</t>
         </is>
       </c>
       <c r="M91" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Бирине</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Білейки</t>
         </is>
       </c>
       <c r="N91" s="7"/>
       <c r="O91" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
         </is>
       </c>
       <c r="P91" s="4" t="inlineStr">
         <is>
-          <t>(066)7376299</t>
+          <t>(04646)36530</t>
         </is>
       </c>
       <c r="Q91" s="4"/>
       <c r="R91" s="4" t="inlineStr">
         <is>
-          <t>birinburg@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>belscul@meta.ua</t>
+        </is>
+      </c>
+      <c r="S91" s="4"/>
       <c r="T91" s="4" t="inlineStr">
         <is>
-          <t>Завідувач Плахута Людмила Петрівна</t>
+          <t>Директор Рогова Віра Володимирівна</t>
         </is>
       </c>
       <c r="U91" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V91" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>Білейківський ліцей Козелецької селищної ради</t>
+          <t>Білорічицька загальноосвітня школа I-III ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B92" s="5" t="n">
-        <v>146555</v>
+        <v>144008</v>
       </c>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>Білейківський ліцей</t>
+          <t>Білорічицька ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H92" s="6" t="inlineStr">
         <is>
-          <t>7422080601</t>
+          <t>7424180301</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J92" s="4" t="inlineStr">
         <is>
-          <t>с. Білейки, Козелецький район, Чернігівська область</t>
+          <t>с. Білорічиця, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K92" s="4" t="inlineStr">
         <is>
-          <t>вулиця Б.Хмельницького, 11</t>
+          <t>вулиця Шевченка, 26</t>
         </is>
       </c>
       <c r="L92" s="6" t="inlineStr">
         <is>
-          <t>UA74100190030012342</t>
+          <t>UA74080170040068749</t>
         </is>
       </c>
       <c r="M92" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Білейки</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Білорічиця</t>
         </is>
       </c>
       <c r="N92" s="7"/>
       <c r="O92" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P92" s="4" t="inlineStr">
         <is>
-          <t>(04646)36530</t>
+          <t>(04637)68-5-67</t>
         </is>
       </c>
       <c r="Q92" s="4"/>
       <c r="R92" s="4" t="inlineStr">
         <is>
-          <t>belscul@meta.ua</t>
+          <t>malik42@ukr.net</t>
         </is>
       </c>
       <c r="S92" s="4"/>
       <c r="T92" s="4" t="inlineStr">
         <is>
-          <t>Директор Рогова Віра Володимирівна</t>
+          <t>Директор Малик Олена Володимирівна</t>
         </is>
       </c>
       <c r="U92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V92" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>Білорічицька загальноосвітня школа I-III ступенів Сухополов'янської сільської ради</t>
+          <t>Більмачівська філія Ічнянського ліцею №4 Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B93" s="5" t="n">
-        <v>144008</v>
+        <v>144301</v>
       </c>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>Білорічицька ЗОШ І-ІІІ ст.</t>
+          <t>Більмачівська філія Ічнянського ліцею №4 ІМР</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G93" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H93" s="6" t="inlineStr">
         <is>
-          <t>7424180301</t>
+          <t>7421781001</t>
         </is>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J93" s="4" t="inlineStr">
         <is>
-          <t>с. Білорічиця, Прилуцький район, Чернігівська область</t>
+          <t>с. Більмачівка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K93" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 26</t>
+          <t>вулиця Садова, 1</t>
         </is>
       </c>
       <c r="L93" s="6" t="inlineStr">
         <is>
-          <t>UA74080170040068749</t>
+          <t>UA74080030090039090</t>
         </is>
       </c>
       <c r="M93" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Білорічиця</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Більмачівка</t>
         </is>
       </c>
       <c r="N93" s="7"/>
       <c r="O93" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P93" s="4" t="inlineStr">
         <is>
-          <t>(04637)68-5-67</t>
+          <t>(04633)26725</t>
         </is>
       </c>
       <c r="Q93" s="4"/>
       <c r="R93" s="4" t="inlineStr">
         <is>
-          <t>malik42@ukr.net</t>
+          <t>Bilmach-school@ukr.net</t>
         </is>
       </c>
       <c r="S93" s="4"/>
       <c r="T93" s="4" t="inlineStr">
         <is>
-          <t>Директор Малик Олена Володимирівна</t>
+          <t>Завідувач філією Будюк Любов Григорівна</t>
         </is>
       </c>
       <c r="U93" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V93" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>Більмачівська філія Ічнянського ліцею №4 Ічнянської міської ради</t>
+          <t>Бірківська філія I-II ступенів Опорного закладу Менська гімназія Менської міської ради</t>
         </is>
       </c>
       <c r="B94" s="5" t="n">
-        <v>144301</v>
+        <v>141668</v>
       </c>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>Більмачівська філія Ічнянського ліцею №4 ІМР</t>
+          <t>Бірківська філія І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G94" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H94" s="6" t="inlineStr">
         <is>
-          <t>7421781001</t>
+          <t>7423081501</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr">
         <is>
-          <t>с. Більмачівка, Ічнянський район, Чернігівська область</t>
+          <t>с. Бірківка, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K94" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 1</t>
+          <t>провулок Шкільний, 4</t>
         </is>
       </c>
       <c r="L94" s="6" t="inlineStr">
         <is>
-          <t>UA74080030090039090</t>
+          <t>UA74020030030025238</t>
         </is>
       </c>
       <c r="M94" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Більмачівка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Бірківка</t>
         </is>
       </c>
       <c r="N94" s="7"/>
       <c r="O94" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P94" s="4" t="inlineStr">
         <is>
-          <t>(04633)26725</t>
+          <t>(04644)43382</t>
         </is>
       </c>
       <c r="Q94" s="4"/>
       <c r="R94" s="4" t="inlineStr">
         <is>
-          <t>Bilmach-school@ukr.net</t>
+          <t>birkiwka.school@gmail.com</t>
         </is>
       </c>
       <c r="S94" s="4"/>
       <c r="T94" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Будюк Любов Григорівна</t>
+          <t>Завідувач філією Фесюн Тамара Степанівна</t>
         </is>
       </c>
       <c r="U94" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V94" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>Бірківська філія I-II ступенів Опорного закладу Менська гімназія Менської міської ради</t>
+          <t>Блистівський заклад загальної середньої освіти I-IІI ступенів Менської міської ради</t>
         </is>
       </c>
       <c r="B95" s="5" t="n">
-        <v>141668</v>
+        <v>140599</v>
       </c>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Бірківська філія І-ІІ ступенів</t>
+          <t>Блистівський ЗЗСО І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H95" s="6" t="inlineStr">
         <is>
-          <t>7423081501</t>
+          <t>7423081001</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr">
         <is>
-          <t>с. Бірківка, Менський район, Чернігівська область</t>
+          <t>с. Блистова, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K95" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 4</t>
+          <t>вулиця Набережна, 17</t>
         </is>
       </c>
       <c r="L95" s="6" t="inlineStr">
         <is>
-          <t>UA74020030030025238</t>
+          <t>UA74020030040021396</t>
         </is>
       </c>
       <c r="M95" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Бірківка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Блистова</t>
         </is>
       </c>
       <c r="N95" s="7"/>
       <c r="O95" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P95" s="4" t="inlineStr">
         <is>
-          <t>(04644)43382</t>
+          <t>(04644)44749</t>
         </is>
       </c>
       <c r="Q95" s="4"/>
       <c r="R95" s="4" t="inlineStr">
         <is>
-          <t>birkiwka.school@gmail.com</t>
+          <t>blistivska@gmail.com</t>
         </is>
       </c>
       <c r="S95" s="4"/>
       <c r="T95" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Фесюн Тамара Степанівна</t>
+          <t>В.о. директора Маштова Ольга Митрофанівна</t>
         </is>
       </c>
       <c r="U95" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V95" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>Блистівський заклад загальної середньої освіти I-IІI ступенів Менської міської ради</t>
+          <t>Блистівський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B96" s="5" t="n">
-        <v>140599</v>
+        <v>143681</v>
       </c>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>Блистівський ЗЗСО І-ІІ ступенів</t>
+          <t>Блистівський НВК: ЗОШ-ДНЗ</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G96" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H96" s="6" t="inlineStr">
         <is>
-          <t>7423081001</t>
+          <t>7423681201</t>
         </is>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J96" s="4" t="inlineStr">
         <is>
-          <t>с. Блистова, Менський район, Чернігівська область</t>
+          <t>с. Блистова, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K96" s="4" t="inlineStr">
         <is>
-          <t>вулиця Набережна, 17</t>
+          <t>вулиця Шевченка, 54</t>
         </is>
       </c>
       <c r="L96" s="6" t="inlineStr">
         <is>
-          <t>UA74020030040021396</t>
+          <t>UA74060030060086878</t>
         </is>
       </c>
       <c r="M96" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Блистова</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Блистова</t>
         </is>
       </c>
       <c r="N96" s="7"/>
       <c r="O96" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P96" s="4" t="inlineStr">
         <is>
-          <t>(04644)44749</t>
+          <t>(04658)36519</t>
         </is>
       </c>
       <c r="Q96" s="4"/>
       <c r="R96" s="4" t="inlineStr">
         <is>
-          <t>blistivska@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S96" s="4"/>
+          <t>blystova_nvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S96" s="4" t="inlineStr">
+        <is>
+          <t>http://blystova-nvk.jimdo.com/</t>
+        </is>
+      </c>
       <c r="T96" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Маштова Ольга Митрофанівна</t>
+          <t> Довбня Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V96" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>Блистівський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Бобровицька гімназія Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B97" s="5" t="n">
-        <v>143681</v>
+        <v>142026</v>
       </c>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>Блистівський НВК: ЗОШ-ДНЗ</t>
+          <t>Бобровицька гімназія</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G97" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H97" s="6" t="inlineStr">
         <is>
-          <t>7423681201</t>
+          <t>7420610100</t>
         </is>
       </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J97" s="4" t="inlineStr">
         <is>
-          <t>с. Блистова, Новгород-Сіверський район, Чернігівська область</t>
+          <t>Бобровиця, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K97" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 54</t>
+          <t>вулиця Катериничів, 155</t>
         </is>
       </c>
       <c r="L97" s="6" t="inlineStr">
         <is>
-          <t>UA74060030060086878</t>
+          <t>UA74040050010084586</t>
         </is>
       </c>
       <c r="M97" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Блистова</t>
+          <t>Чернігівська обл., Ніжинський р-н, м. Бобровиця</t>
         </is>
       </c>
       <c r="N97" s="7"/>
       <c r="O97" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P97" s="4" t="inlineStr">
         <is>
-          <t>(04658)36519</t>
+          <t>(097)6085980</t>
         </is>
       </c>
       <c r="Q97" s="4"/>
       <c r="R97" s="4" t="inlineStr">
         <is>
-          <t>blystova_nvk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>bob.zaklad21@gmail.com</t>
+        </is>
+      </c>
+      <c r="S97" s="4"/>
       <c r="T97" s="4" t="inlineStr">
         <is>
-          <t> Довбня Людмила Олександрівна</t>
+          <t>Директор Юрченко Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V97" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y97" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>Бобровицька гімназія Бобровицької міської ради Чернігівської області</t>
+          <t>Бобровицький заклад загальної середньої освіти І-ІІІ ступенів № 1 Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B98" s="5" t="n">
-        <v>142026</v>
+        <v>142006</v>
       </c>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>Бобровицька гімназія</t>
+          <t>Бобровицький ЗЗСО І-ІІІ ступенів № 1</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H98" s="6" t="inlineStr">
         <is>
           <t>7420610100</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J98" s="4" t="inlineStr">
         <is>
           <t>Бобровиця, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K98" s="4" t="inlineStr">
         <is>
-          <t>вулиця Катериничів, 155</t>
+          <t>вулиця Незалежності, 60</t>
         </is>
       </c>
       <c r="L98" s="6" t="inlineStr">
         <is>
           <t>UA74040050010084586</t>
         </is>
       </c>
       <c r="M98" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, м. Бобровиця</t>
         </is>
       </c>
       <c r="N98" s="7"/>
       <c r="O98" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P98" s="4" t="inlineStr">
         <is>
-          <t>(097)6085980</t>
+          <t>(04632)23166</t>
         </is>
       </c>
       <c r="Q98" s="4"/>
       <c r="R98" s="4" t="inlineStr">
         <is>
-          <t>bob.zaklad21@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S98" s="4"/>
+          <t>bobrshkola1@gmail.com</t>
+        </is>
+      </c>
+      <c r="S98" s="4" t="inlineStr">
+        <is>
+          <t>https://bzzso1.org.ua</t>
+        </is>
+      </c>
       <c r="T98" s="4" t="inlineStr">
         <is>
-          <t>Директор Юрченко Ірина Миколаївна</t>
+          <t>Директор Гавриленко Сергій Петрович</t>
         </is>
       </c>
       <c r="U98" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>Бобровицький заклад загальної середньої освіти І-ІІІ ступенів № 1 Бобровицької міської ради Чернігівської області</t>
+          <t>Бобровицький ліцей Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B99" s="5" t="n">
-        <v>142006</v>
+        <v>142727</v>
       </c>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>Бобровицький ЗЗСО І-ІІІ ступенів № 1</t>
+          <t>Бобровицький ліцей</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G99" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H99" s="6" t="inlineStr">
         <is>
           <t>7420610100</t>
         </is>
       </c>
       <c r="I99" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J99" s="4" t="inlineStr">
         <is>
           <t>Бобровиця, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K99" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 60</t>
+          <t>вулиця Незалежності, 54</t>
         </is>
       </c>
       <c r="L99" s="6" t="inlineStr">
         <is>
           <t>UA74040050010084586</t>
         </is>
       </c>
       <c r="M99" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, м. Бобровиця</t>
         </is>
       </c>
       <c r="N99" s="7"/>
       <c r="O99" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P99" s="4" t="inlineStr">
         <is>
-          <t>(04632)23166</t>
+          <t>(04632)2-50-58</t>
         </is>
       </c>
       <c r="Q99" s="4"/>
       <c r="R99" s="4" t="inlineStr">
         <is>
-          <t>bobrshkola1@gmail.com</t>
+          <t>bobgym@meta.ua</t>
         </is>
       </c>
       <c r="S99" s="4" t="inlineStr">
         <is>
-          <t>https://bzzso1.org.ua</t>
+          <t>http://www.bobrgym.at.ua</t>
         </is>
       </c>
       <c r="T99" s="4" t="inlineStr">
         <is>
-          <t>Директор Гавриленко Сергій Петрович</t>
+          <t>Директор Скакун Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U99" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y99" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="4" t="inlineStr">
         <is>
-          <t>Бобровицький ліцей Бобровицької міської ради Чернігівської області</t>
+          <t>Богданівський ліцей імені Григорія Ващенка Линовицької селищної ради</t>
         </is>
       </c>
       <c r="B100" s="5" t="n">
-        <v>142727</v>
+        <v>144052</v>
       </c>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>Бобровицький ліцей</t>
+          <t>Богданівський ліцей ім. Григорія Ващенка</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G100" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H100" s="6" t="inlineStr">
         <is>
-          <t>7420610100</t>
+          <t>7424180901</t>
         </is>
       </c>
       <c r="I100" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J100" s="4" t="inlineStr">
         <is>
-          <t>Бобровиця, Бобровицький район, Чернігівська область</t>
+          <t>с. Богданівка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K100" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 54</t>
+          <t>вулиця Садова, 2-А</t>
         </is>
       </c>
       <c r="L100" s="6" t="inlineStr">
         <is>
-          <t>UA74040050010084586</t>
+          <t>UA74080070020015543</t>
         </is>
       </c>
       <c r="M100" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, м. Бобровиця</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Богданівка</t>
         </is>
       </c>
       <c r="N100" s="7"/>
       <c r="O100" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, сім`ї, молоді та спорту Линовицької селищної ради</t>
         </is>
       </c>
       <c r="P100" s="4" t="inlineStr">
         <is>
-          <t>(04632)2-50-58</t>
+          <t>(04637)62316</t>
         </is>
       </c>
       <c r="Q100" s="4"/>
       <c r="R100" s="4" t="inlineStr">
         <is>
-          <t>bobgym@meta.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>bogdanovkasc@gmail.com</t>
+        </is>
+      </c>
+      <c r="S100" s="4"/>
       <c r="T100" s="4" t="inlineStr">
         <is>
-          <t>Директор Скакун Наталія Миколаївна</t>
+          <t>Директор Труш Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V100" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>Богданівський ліцей імені Григорія Ващенка Линовицької селищної ради</t>
+          <t>Борзнянська загальноосвітня школа I-III ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B101" s="5" t="n">
-        <v>144052</v>
+        <v>136441</v>
       </c>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>Богданівський ліцей ім. Григорія Ващенка</t>
+          <t>Борзнянська ЗОШ І-ІІІ ст. ім. Христини Алчевської</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H101" s="6" t="inlineStr">
         <is>
-          <t>7424180901</t>
+          <t>7420810100</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J101" s="4" t="inlineStr">
         <is>
-          <t>с. Богданівка, Прилуцький район, Чернігівська область</t>
+          <t>Борзна, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K101" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 2-А</t>
+          <t>вулиця Богдана Хмельницького, 3</t>
         </is>
       </c>
       <c r="L101" s="6" t="inlineStr">
         <is>
-          <t>UA74080070020015543</t>
+          <t>UA74040070010013105</t>
         </is>
       </c>
       <c r="M101" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Богданівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, м. Борзна</t>
         </is>
       </c>
       <c r="N101" s="7"/>
       <c r="O101" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім`ї, молоді та спорту Линовицької селищної ради</t>
+          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P101" s="4" t="inlineStr">
         <is>
-          <t>(04637)62316</t>
+          <t>(096)0761168</t>
         </is>
       </c>
       <c r="Q101" s="4"/>
       <c r="R101" s="4" t="inlineStr">
         <is>
-          <t>bogdanovkasc@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S101" s="4"/>
+          <t>schoolborzna@gmail.com</t>
+        </is>
+      </c>
+      <c r="S101" s="4" t="inlineStr">
+        <is>
+          <t>http://schoolborzna.at.ua</t>
+        </is>
+      </c>
       <c r="T101" s="4" t="inlineStr">
         <is>
-          <t>Директор Труш Ірина Миколаївна</t>
+          <t>Директор Москаленко Зінаїда Федорівна</t>
         </is>
       </c>
       <c r="U101" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V101" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y101" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
-          <t>Борзнянська загальноосвітня школа I-III ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
+          <t>Борзнянська загальноосвітня школа І ступеня - філія Борзнянської загальноосвітньої школи І-ІІІ ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B102" s="5" t="n">
-        <v>136441</v>
+        <v>149897</v>
       </c>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>Борзнянська ЗОШ І-ІІІ ст. ім. Христини Алчевської</t>
+          <t>Борзнянська ЗОШ І ст.</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G102" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H102" s="6" t="inlineStr">
         <is>
           <t>7420810100</t>
         </is>
       </c>
       <c r="I102" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J102" s="4" t="inlineStr">
         <is>
           <t>Борзна, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K102" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 3</t>
+          <t>вулиця Київська, 48</t>
         </is>
       </c>
       <c r="L102" s="6" t="inlineStr">
         <is>
           <t>UA74040070010013105</t>
         </is>
       </c>
       <c r="M102" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, м. Борзна</t>
         </is>
       </c>
       <c r="N102" s="7"/>
       <c r="O102" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P102" s="4" t="inlineStr">
         <is>
-          <t>(096)0761168</t>
+          <t>(04653)21302</t>
         </is>
       </c>
       <c r="Q102" s="4"/>
       <c r="R102" s="4" t="inlineStr">
         <is>
-          <t>schoolborzna@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>pochshkola3@gmail.com</t>
+        </is>
+      </c>
+      <c r="S102" s="4"/>
       <c r="T102" s="4" t="inlineStr">
         <is>
-          <t>Директор Москаленко Зінаїда Федорівна</t>
+          <t>Завідувач філією Миколаєнко Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U102" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="4" t="inlineStr">
         <is>
-          <t>Борзнянська загальноосвітня школа І ступеня - філія Борзнянської загальноосвітньої школи І-ІІІ ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
+          <t>Гімназія імені Пантелеймона Куліша м. Борзни Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B103" s="5" t="n">
-        <v>149897</v>
+        <v>136442</v>
       </c>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>Борзнянська ЗОШ І ст.</t>
+          <t>Гімназія ім. Пантелеймона Куліша м. Борзни</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G103" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H103" s="6" t="inlineStr">
         <is>
           <t>7420810100</t>
         </is>
       </c>
       <c r="I103" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J103" s="4" t="inlineStr">
         <is>
           <t>Борзна, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K103" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 48</t>
+          <t>вулиця Богдана Хмельницького, 1</t>
         </is>
       </c>
       <c r="L103" s="6" t="inlineStr">
         <is>
           <t>UA74040070010013105</t>
         </is>
       </c>
       <c r="M103" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, м. Борзна</t>
         </is>
       </c>
       <c r="N103" s="7"/>
       <c r="O103" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P103" s="4" t="inlineStr">
         <is>
-          <t>(04653)21302</t>
+          <t>(098)8479011</t>
         </is>
       </c>
       <c r="Q103" s="4"/>
       <c r="R103" s="4" t="inlineStr">
         <is>
-          <t>pochshkola3@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S103" s="4"/>
+          <t>gimnaziya@i.ua</t>
+        </is>
+      </c>
+      <c r="S103" s="4" t="inlineStr">
+        <is>
+          <t>http://borzna-gimnazy.at.ua/</t>
+        </is>
+      </c>
       <c r="T103" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Миколаєнко Людмила Володимирівна</t>
+          <t>Директор Рябоштанова Анна Євгеніївна</t>
         </is>
       </c>
       <c r="U103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>Гімназія імені Пантелеймона Куліша м. Борзни Борзнянської міської ради Чернігівської області</t>
+          <t>комунальний заклад "Борзнянський ліцей" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B104" s="5" t="n">
-        <v>136442</v>
+        <v>141616</v>
       </c>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>Гімназія ім. Пантелеймона Куліша м. Борзни</t>
+          <t>КЗ "Борзнянський ліцей"</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H104" s="6" t="inlineStr">
         <is>
           <t>7420810100</t>
         </is>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J104" s="4" t="inlineStr">
         <is>
           <t>Борзна, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K104" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 1</t>
+          <t>вулиця Красносільського, 3</t>
         </is>
       </c>
       <c r="L104" s="6" t="inlineStr">
         <is>
           <t>UA74040070010013105</t>
         </is>
       </c>
       <c r="M104" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, м. Борзна</t>
         </is>
       </c>
       <c r="N104" s="7"/>
       <c r="O104" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P104" s="4" t="inlineStr">
         <is>
-          <t>(098)8479011</t>
+          <t>(04653)21481</t>
         </is>
       </c>
       <c r="Q104" s="4"/>
       <c r="R104" s="4" t="inlineStr">
         <is>
-          <t>gimnaziya@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>interdim3@gmail.com</t>
+        </is>
+      </c>
+      <c r="S104" s="4"/>
       <c r="T104" s="4" t="inlineStr">
         <is>
-          <t>Директор Рябоштанова Анна Євгеніївна</t>
+          <t>Директор Майстат Надія Григорівна</t>
         </is>
       </c>
       <c r="U104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X104" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Борзнянський ліцей" Чернігівської обласної ради</t>
+          <t>Браницька філія І-ІІ ступенів Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B105" s="5" t="n">
-        <v>141616</v>
+        <v>141572</v>
       </c>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Борзнянський ліцей"</t>
+          <t>Браницька філія І-ІІ ступенів Бобровицького ЗЗСО І-ІІІ ступенів №1</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G105" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H105" s="6" t="inlineStr">
         <is>
-          <t>7420810100</t>
+          <t>7420681201</t>
         </is>
       </c>
       <c r="I105" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J105" s="4" t="inlineStr">
         <is>
-          <t>Борзна, Борзнянський район, Чернігівська область</t>
+          <t>с. Браниця, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K105" s="4" t="inlineStr">
         <is>
-          <t>вулиця Красносільського, 3</t>
+          <t>вулиця Богдана Хмельницького, 8</t>
         </is>
       </c>
       <c r="L105" s="6" t="inlineStr">
         <is>
-          <t>UA74040070010013105</t>
+          <t>UA74040050020050117</t>
         </is>
       </c>
       <c r="M105" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, м. Борзна</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Браниця</t>
         </is>
       </c>
       <c r="N105" s="7"/>
       <c r="O105" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P105" s="4" t="inlineStr">
         <is>
-          <t>(04653)21481</t>
+          <t>(04632)35541</t>
         </is>
       </c>
       <c r="Q105" s="4"/>
       <c r="R105" s="4" t="inlineStr">
         <is>
-          <t>interdim3@gmail.com</t>
+          <t>branytsya_school@meta.ua</t>
         </is>
       </c>
       <c r="S105" s="4"/>
       <c r="T105" s="4" t="inlineStr">
         <is>
-          <t>Директор Майстат Надія Григорівна</t>
+          <t>Завідувач філією Панченко Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U105" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V105" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X105" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="4" t="inlineStr">
         <is>
-          <t>Браницька філія І-ІІ ступенів Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Чернігівської області</t>
+          <t>Бригинцівська гімназія Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B106" s="5" t="n">
-        <v>141572</v>
+        <v>142513</v>
       </c>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>Браницька філія І-ІІ ступенів Бобровицького ЗЗСО І-ІІІ ступенів №1</t>
+          <t>Бригинцівська гімназія</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G106" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H106" s="6" t="inlineStr">
         <is>
-          <t>7420681201</t>
+          <t>7420681601</t>
         </is>
       </c>
       <c r="I106" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J106" s="4" t="inlineStr">
         <is>
-          <t>с. Браниця, Бобровицький район, Чернігівська область</t>
+          <t>с. Бригинці, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K106" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 8</t>
+          <t>вулиця Центральна, 22</t>
         </is>
       </c>
       <c r="L106" s="6" t="inlineStr">
         <is>
-          <t>UA74040050020050117</t>
+          <t>UA74040050030063924</t>
         </is>
       </c>
       <c r="M106" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Браниця</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Бригинці</t>
         </is>
       </c>
       <c r="N106" s="7"/>
       <c r="O106" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P106" s="4" t="inlineStr">
         <is>
-          <t>(04632)35541</t>
+          <t>(097)7136833</t>
         </is>
       </c>
       <c r="Q106" s="4"/>
       <c r="R106" s="4" t="inlineStr">
         <is>
-          <t>branytsya_school@meta.ua</t>
+          <t>brigintzi.shkola@gmail.com</t>
         </is>
       </c>
       <c r="S106" s="4"/>
       <c r="T106" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Панченко Світлана Миколаївна</t>
+          <t>Директор Дьошина Олена Михайлівна</t>
         </is>
       </c>
       <c r="U106" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V106" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y106" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>Бригинцівська гімназія Бобровицької міської ради Чернігівської області</t>
+          <t>Брусилівський ліцей Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B107" s="5" t="n">
-        <v>142513</v>
+        <v>146335</v>
       </c>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>Бригинцівська гімназія</t>
+          <t>Брусилівський ліцей</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H107" s="6" t="inlineStr">
         <is>
-          <t>7420681601</t>
+          <t>7425583503</t>
         </is>
       </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J107" s="4" t="inlineStr">
         <is>
-          <t>с. Бригинці, Бобровицький район, Чернігівська область</t>
+          <t>с. Брусилів, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K107" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 22</t>
+          <t>вулиця Шевченка, 50</t>
         </is>
       </c>
       <c r="L107" s="6" t="inlineStr">
         <is>
-          <t>UA74040050030063924</t>
+          <t>UA74100150040073064</t>
         </is>
       </c>
       <c r="M107" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Бригинці</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Брусилів</t>
         </is>
       </c>
       <c r="N107" s="7"/>
       <c r="O107" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P107" s="4" t="inlineStr">
         <is>
-          <t>(097)7136833</t>
+          <t>(0462)684560</t>
         </is>
       </c>
       <c r="Q107" s="4"/>
       <c r="R107" s="4" t="inlineStr">
         <is>
-          <t>brigintzi.shkola@gmail.com</t>
+          <t>Brysulivschool@ukr.net</t>
         </is>
       </c>
       <c r="S107" s="4"/>
       <c r="T107" s="4" t="inlineStr">
         <is>
-          <t>Директор Дьошина Олена Михайлівна</t>
+          <t>Директор Кириленко Лідія Іванівна</t>
         </is>
       </c>
       <c r="U107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V107" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y107" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="4" t="inlineStr">
         <is>
-          <t>Брусилівський ліцей Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Бурімська філія Ічнянського ліцею №4 Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B108" s="5" t="n">
-        <v>146335</v>
+        <v>144784</v>
       </c>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>Брусилівський ліцей</t>
+          <t>Бурімська філія Ічнянського ліцею №4 ІМР</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G108" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H108" s="6" t="inlineStr">
         <is>
-          <t>7425583503</t>
+          <t>7421782001</t>
         </is>
       </c>
       <c r="I108" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J108" s="4" t="inlineStr">
         <is>
-          <t>с. Брусилів, Чернігівський район, Чернігівська область</t>
+          <t>с. Бурімка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K108" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 50</t>
+          <t>вулиця Перемоги, 25</t>
         </is>
       </c>
       <c r="L108" s="6" t="inlineStr">
         <is>
-          <t>UA74100150040073064</t>
+          <t>UA74080030110029209</t>
         </is>
       </c>
       <c r="M108" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Брусилів</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Бурімка</t>
         </is>
       </c>
       <c r="N108" s="7"/>
       <c r="O108" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P108" s="4" t="inlineStr">
         <is>
-          <t>(0462)684560</t>
+          <t>(04633)2-61-41</t>
         </is>
       </c>
       <c r="Q108" s="4"/>
       <c r="R108" s="4" t="inlineStr">
         <is>
-          <t>Brysulivschool@ukr.net</t>
+          <t>burimkaschool@ukr.net</t>
         </is>
       </c>
       <c r="S108" s="4"/>
       <c r="T108" s="4" t="inlineStr">
         <is>
-          <t>Директор Кириленко Лідія Іванівна</t>
+          <t>Завідувач філією Карпець Олена Володимирівна</t>
         </is>
       </c>
       <c r="U108" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V108" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="4" t="inlineStr">
         <is>
-          <t>Бурімська філія Ічнянського ліцею №4 Ічнянської міської ради</t>
+          <t>Бутівська загальноосвітня школа І ступеня Сосницької районної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B109" s="5" t="n">
-        <v>144784</v>
+        <v>145436</v>
       </c>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D109" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D109" s="4"/>
       <c r="E109" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G109" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H109" s="6" t="inlineStr">
         <is>
-          <t>7421782001</t>
+          <t>7424981001</t>
         </is>
       </c>
       <c r="I109" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J109" s="4" t="inlineStr">
         <is>
-          <t>с. Бурімка, Ічнянський район, Чернігівська область</t>
+          <t>с. Бутівка, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K109" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 25</t>
+          <t>вулиця Перше Травня, 15</t>
         </is>
       </c>
       <c r="L109" s="6" t="inlineStr">
         <is>
-          <t>UA74080030110029209</t>
+          <t>UA74020070030093906</t>
         </is>
       </c>
       <c r="M109" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Бурімка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Бутівка</t>
         </is>
       </c>
       <c r="N109" s="7"/>
       <c r="O109" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Сосницької районної державної адміністрації</t>
         </is>
       </c>
       <c r="P109" s="4" t="inlineStr">
         <is>
-          <t>(04633)2-61-41</t>
+          <t>(04655)2-36-04</t>
         </is>
       </c>
       <c r="Q109" s="4"/>
-      <c r="R109" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R109" s="4"/>
       <c r="S109" s="4"/>
       <c r="T109" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Карпець Олена Володимирівна</t>
+          <t>Директор Чабак Валентина Григорівна</t>
         </is>
       </c>
       <c r="U109" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V109" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>Бутівська загальноосвітня школа І ступеня Сосницької районної ради Чернігівської області</t>
+          <t>Комунальний заклад "Бутівський ліцей" Городнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B110" s="5" t="n">
-        <v>145436</v>
+        <v>142413</v>
       </c>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D110" s="4"/>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>Бутівський ліцей</t>
+        </is>
+      </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G110" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H110" s="6" t="inlineStr">
         <is>
-          <t>7424981001</t>
+          <t>7421481201</t>
         </is>
       </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J110" s="4" t="inlineStr">
         <is>
-          <t>с. Бутівка, Сосницький район, Чернігівська область</t>
+          <t>с. Бутівка, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K110" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перше Травня, 15</t>
+          <t>вулиця Центральна, 42</t>
         </is>
       </c>
       <c r="L110" s="6" t="inlineStr">
         <is>
-          <t>UA74020070030093906</t>
+          <t>UA74100050090041238</t>
         </is>
       </c>
       <c r="M110" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Бутівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Бутівка</t>
         </is>
       </c>
       <c r="N110" s="7"/>
       <c r="O110" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Сосницької районної державної адміністрації</t>
+          <t>Відділ освіти Городнянської міської ради</t>
         </is>
       </c>
       <c r="P110" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-36-04</t>
+          <t>(04645)37146</t>
         </is>
       </c>
       <c r="Q110" s="4"/>
-      <c r="R110" s="4"/>
-      <c r="S110" s="4"/>
+      <c r="R110" s="4" t="inlineStr">
+        <is>
+          <t>but.schkola@gmail.com</t>
+        </is>
+      </c>
+      <c r="S110" s="4" t="inlineStr">
+        <is>
+          <t>https://butzosh.jimdo.com</t>
+        </is>
+      </c>
       <c r="T110" s="4" t="inlineStr">
         <is>
-          <t>Директор Чабак Валентина Григорівна</t>
+          <t>Директор Єронін Олексій Володимирович</t>
         </is>
       </c>
       <c r="U110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V110" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Бутівський ліцей" Городнянської міської ради Чернігівської області</t>
+          <t>Валківська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B111" s="5" t="n">
-        <v>142413</v>
+        <v>144058</v>
       </c>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>Бутівський ліцей</t>
+          <t>Валківська ЗОШ I-II ст.</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G111" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H111" s="6" t="inlineStr">
         <is>
-          <t>7421481201</t>
+          <t>7424181601</t>
         </is>
       </c>
       <c r="I111" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J111" s="4" t="inlineStr">
         <is>
-          <t>с. Бутівка, Городнянський район, Чернігівська область</t>
+          <t>с. Валки, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K111" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 42</t>
+          <t>провулок Шкільний, 2</t>
         </is>
       </c>
       <c r="L111" s="6" t="inlineStr">
         <is>
-          <t>UA74100050090041238</t>
+          <t>UA74080170070099231</t>
         </is>
       </c>
       <c r="M111" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Бутівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Валки</t>
         </is>
       </c>
       <c r="N111" s="7"/>
       <c r="O111" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Городнянської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P111" s="4" t="inlineStr">
         <is>
-          <t>(04645)37146</t>
+          <t>(04637)65622</t>
         </is>
       </c>
       <c r="Q111" s="4"/>
       <c r="R111" s="4" t="inlineStr">
         <is>
-          <t>but.schkola@gmail.com</t>
+          <t>valkivskaa@ukr.net</t>
         </is>
       </c>
       <c r="S111" s="4" t="inlineStr">
         <is>
-          <t>https://butzosh.jimdo.com</t>
+          <t>http://valkivska.ucoz.net/</t>
         </is>
       </c>
       <c r="T111" s="4" t="inlineStr">
         <is>
-          <t>Директор Єронін Олексій Володимирович</t>
+          <t>Директор Гончаров Василь Миколайович</t>
         </is>
       </c>
       <c r="U111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t>Валківська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
+          <t>Комунальний заклад загальної середньої освіти І-ІІІ ступенів "Варвинський ліцей №1" Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B112" s="5" t="n">
-        <v>144058</v>
+        <v>142238</v>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>Валківська ЗОШ I-II ст.</t>
+          <t>КЗЗСО І-ІІІ ст."Варвинський ліцей №1"</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G112" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H112" s="6" t="inlineStr">
         <is>
-          <t>7424181601</t>
+          <t>7421155100</t>
         </is>
       </c>
       <c r="I112" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J112" s="4" t="inlineStr">
         <is>
-          <t>с. Валки, Прилуцький район, Чернігівська область</t>
+          <t>смт Варва, Варвинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K112" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 2</t>
+          <t>вулиця Шевченка, 42</t>
         </is>
       </c>
       <c r="L112" s="6" t="inlineStr">
         <is>
-          <t>UA74080170070099231</t>
+          <t>UA74080010010035848</t>
         </is>
       </c>
       <c r="M112" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Валки</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Варва</t>
         </is>
       </c>
       <c r="N112" s="7"/>
       <c r="O112" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P112" s="4" t="inlineStr">
         <is>
-          <t>(04637)65622</t>
+          <t>(04636)21589</t>
         </is>
       </c>
       <c r="Q112" s="4"/>
       <c r="R112" s="4" t="inlineStr">
         <is>
-          <t>valkivskaa@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>varvinskaskola@gmail.com</t>
+        </is>
+      </c>
+      <c r="S112" s="4"/>
       <c r="T112" s="4" t="inlineStr">
         <is>
-          <t>Директор Гончаров Василь Миколайович</t>
+          <t>Директор Прищенко Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V112" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти І-ІІІ ступенів "Варвинський ліцей №1" Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Комунальний заклад загальної середньої освіти І-ІІІ ступенів "Варвинський ліцей №2" Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B113" s="5" t="n">
-        <v>142238</v>
+        <v>142586</v>
       </c>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>КЗЗСО І-ІІІ ст."Варвинський ліцей №1"</t>
+          <t>Варвинський ліцей №2</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H113" s="6" t="inlineStr">
         <is>
           <t>7421155100</t>
         </is>
       </c>
       <c r="I113" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J113" s="4" t="inlineStr">
         <is>
           <t>смт Варва, Варвинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K113" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 42</t>
+          <t>вулиця Миру, 54-А</t>
         </is>
       </c>
       <c r="L113" s="6" t="inlineStr">
         <is>
           <t>UA74080010010035848</t>
         </is>
       </c>
       <c r="M113" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Прилуцький р-н, с-ще Варва</t>
         </is>
       </c>
       <c r="N113" s="7"/>
       <c r="O113" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P113" s="4" t="inlineStr">
         <is>
-          <t>(04636)21589</t>
+          <t>(04636)22384</t>
         </is>
       </c>
       <c r="Q113" s="4"/>
       <c r="R113" s="4" t="inlineStr">
         <is>
-          <t>varvinskaskola@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S113" s="4"/>
+          <t>varvavrg@ukr.net</t>
+        </is>
+      </c>
+      <c r="S113" s="4" t="inlineStr">
+        <is>
+          <t>http://vrg.at.ua/</t>
+        </is>
+      </c>
       <c r="T113" s="4" t="inlineStr">
         <is>
-          <t>Директор Прищенко Тетяна Іванівна</t>
+          <t>Директор Небрат Василь Іванович</t>
         </is>
       </c>
       <c r="U113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти І-ІІІ ступенів "Варвинський ліцей №2" Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Васьківська гімназія Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B114" s="5" t="n">
-        <v>142586</v>
+        <v>145419</v>
       </c>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t>Варвинський ліцей №2</t>
+          <t>Васьківська гімназія</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G114" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H114" s="6" t="inlineStr">
         <is>
-          <t>7421155100</t>
+          <t>7425182001</t>
         </is>
       </c>
       <c r="I114" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J114" s="4" t="inlineStr">
         <is>
-          <t>смт Варва, Варвинський район, Чернігівська область</t>
+          <t>с. Васьківці, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K114" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 54-А</t>
+          <t>вулиця Шкільна, 8</t>
         </is>
       </c>
       <c r="L114" s="6" t="inlineStr">
         <is>
-          <t>UA74080010010035848</t>
+          <t>UA74080150050071212</t>
         </is>
       </c>
       <c r="M114" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Варва</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Васьківці</t>
         </is>
       </c>
       <c r="N114" s="7"/>
       <c r="O114" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P114" s="4" t="inlineStr">
         <is>
-          <t>(04636)22384</t>
-[...2 lines deleted...]
-      <c r="Q114" s="4"/>
+          <t>(04639)28640</t>
+        </is>
+      </c>
+      <c r="Q114" s="4" t="inlineStr">
+        <is>
+          <t>(04639)28640</t>
+        </is>
+      </c>
       <c r="R114" s="4" t="inlineStr">
         <is>
-          <t>varvavrg@ukr.net</t>
+          <t>vaskivskaw@ukr.net</t>
         </is>
       </c>
       <c r="S114" s="4" t="inlineStr">
         <is>
-          <t>http://vrg.at.ua/</t>
+          <t>vaskivtsi-school.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T114" s="4" t="inlineStr">
         <is>
-          <t>Директор Небрат Василь Іванович</t>
+          <t>В.о. директора Марйоха Любов Миколаївна</t>
         </is>
       </c>
       <c r="U114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V114" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y114" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="4" t="inlineStr">
         <is>
-          <t>Васьківська гімназія Срібнянської селищної ради Чернігівської області</t>
+          <t>Ведильцівська філія Михайло-Коцюбинського ліцею Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B115" s="5" t="n">
-        <v>145419</v>
+        <v>145673</v>
       </c>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>Васьківська гімназія</t>
+          <t>Ведильцівська філія Михайло-Коцюбинського ліцею</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G115" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H115" s="6" t="inlineStr">
         <is>
-          <t>7425182001</t>
+          <t>7425581301</t>
         </is>
       </c>
       <c r="I115" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J115" s="4" t="inlineStr">
         <is>
-          <t>с. Васьківці, Срібнянський район, Чернігівська область</t>
+          <t>с. Ведильці, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K115" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 8</t>
+          <t>провулок Шкільний, 4</t>
         </is>
       </c>
       <c r="L115" s="6" t="inlineStr">
         <is>
-          <t>UA74080150050071212</t>
+          <t>UA74100250050021171</t>
         </is>
       </c>
       <c r="M115" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Васьківці</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Ведильці</t>
         </is>
       </c>
       <c r="N115" s="7"/>
       <c r="O115" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P115" s="4" t="inlineStr">
         <is>
-          <t>(04639)28640</t>
-[...6 lines deleted...]
-      </c>
+          <t>(0681)015289</t>
+        </is>
+      </c>
+      <c r="Q115" s="4"/>
       <c r="R115" s="4" t="inlineStr">
         <is>
-          <t>vaskivskaw@ukr.net</t>
+          <t>vedilzizosh@ukr.net</t>
         </is>
       </c>
       <c r="S115" s="4" t="inlineStr">
         <is>
-          <t>vaskivtsi-school.edukit.cn.ua</t>
+          <t>https://mkocubynska-gromada.gov.ua/vedilcivska-zosh-iiii-stupeniv-08-49-26-22-06-2020/</t>
         </is>
       </c>
       <c r="T115" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Марйоха Любов Миколаївна</t>
+          <t>Керівник Шпак Микола Миколайович</t>
         </is>
       </c>
       <c r="U115" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V115" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>Ведильцівська філія Михайло-Коцюбинського ліцею Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Великодівицька філія Малодівицького ліцею Малодівицької селищної ради з дошкільним структурним підрозділом</t>
         </is>
       </c>
       <c r="B116" s="5" t="n">
-        <v>145673</v>
+        <v>144470</v>
       </c>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>Ведильцівська філія Михайло-Коцюбинського ліцею</t>
+          <t>Великодівицька філія</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H116" s="6" t="inlineStr">
         <is>
-          <t>7425581301</t>
+          <t>7424181901</t>
         </is>
       </c>
       <c r="I116" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J116" s="4" t="inlineStr">
         <is>
-          <t>с. Ведильці, Чернігівський район, Чернігівська область</t>
+          <t>с. Велика Дівиця, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K116" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 4</t>
+          <t>вулиця Героїв війни, 42</t>
         </is>
       </c>
       <c r="L116" s="6" t="inlineStr">
         <is>
-          <t>UA74100250050021171</t>
+          <t>UA74080090020094021</t>
         </is>
       </c>
       <c r="M116" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Ведильці</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Велика Дівиця</t>
         </is>
       </c>
       <c r="N116" s="7"/>
       <c r="O116" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Малодівицької селищної ради</t>
         </is>
       </c>
       <c r="P116" s="4" t="inlineStr">
         <is>
-          <t>(0681)015289</t>
+          <t>(04637)68221</t>
         </is>
       </c>
       <c r="Q116" s="4"/>
       <c r="R116" s="4" t="inlineStr">
         <is>
-          <t>vedilzizosh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>vdivschool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S116" s="4"/>
       <c r="T116" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Петровський Дмитро Валентинович</t>
+          <t>Завідувач філією Степаненко Інна Миколаївна</t>
         </is>
       </c>
       <c r="U116" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
@@ -15501,69 +15501,69 @@
       <c r="U137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V137" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y137" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="4" t="inlineStr">
         <is>
-          <t>Структурний підрозділ "Голубівська початкова школа" Комунального закладу "Івківський ліцей" Ладанської селищної ради</t>
+          <t>Структурний підрозділ "Голубівська початкова школа" Комунального закладу "Івківський ліцей" Ладанської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B138" s="5" t="n">
         <v>144197</v>
       </c>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>Голубівська початкова школа</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G138" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H138" s="6" t="inlineStr">
         <is>
           <t>7424183703</t>
         </is>
       </c>
       <c r="I138" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J138" s="4" t="inlineStr">
         <is>
           <t>с. Голубівка, Прилуцький район, Чернігівська область</t>
@@ -19333,51 +19333,51 @@
         </is>
       </c>
       <c r="P172" s="4" t="inlineStr">
         <is>
           <t>(046)3626331</t>
         </is>
       </c>
       <c r="Q172" s="4"/>
       <c r="R172" s="4" t="inlineStr">
         <is>
           <t>zhuravka.zosh@ukr.net</t>
         </is>
       </c>
       <c r="S172" s="4" t="inlineStr">
         <is>
           <t>http://zhuravka-school.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T172" s="4" t="inlineStr">
         <is>
           <t>Директор Момот Михайло Михайлович</t>
         </is>
       </c>
       <c r="U172" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V172" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y172" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="4" t="inlineStr">
         <is>
           <t>Забарівська гімназія Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
@@ -20103,64 +20103,64 @@
       <c r="U179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V179" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y179" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="4" t="inlineStr">
         <is>
-          <t>Іваницький ліцей Парафіївської селищної ради</t>
+          <t>Іваницький ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B180" s="5" t="n">
         <v>143620</v>
       </c>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
-          <t>Іваницький ліцей</t>
+          <t>Іваницький ліцей Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="E180" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G180" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H180" s="6" t="inlineStr">
         <is>
           <t>7421785201</t>
         </is>
       </c>
       <c r="I180" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
@@ -20184,51 +20184,51 @@
       <c r="M180" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Прилуцький р-н, с. Іваниця</t>
         </is>
       </c>
       <c r="N180" s="7"/>
       <c r="O180" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="P180" s="4" t="inlineStr">
         <is>
           <t>(04633)23480</t>
         </is>
       </c>
       <c r="Q180" s="4"/>
       <c r="R180" s="4" t="inlineStr">
         <is>
           <t>ivschool@ukr.net</t>
         </is>
       </c>
       <c r="S180" s="4"/>
       <c r="T180" s="4" t="inlineStr">
         <is>
-          <t>Директор Федірко Олена Михайлівна</t>
+          <t>Директор Долінська Любов Василівна</t>
         </is>
       </c>
       <c r="U180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V180" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y180" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
@@ -20438,51 +20438,51 @@
       <c r="U182" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V182" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y182" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Івківський ліцей" Ладанської селищної ради Прилуцького району Чернігівської ообласті</t>
+          <t>Комунальний заклад "Івківський ліцей" Ладанської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B183" s="5" t="n">
         <v>144087</v>
       </c>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
           <t>КЗ "Івківський ліцей"</t>
         </is>
       </c>
       <c r="E183" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -27062,51 +27062,51 @@
       <c r="M242" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, с. Локнисте</t>
         </is>
       </c>
       <c r="N242" s="7"/>
       <c r="O242" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді і спорту Березнянської селищної ради</t>
         </is>
       </c>
       <c r="P242" s="4" t="inlineStr">
         <is>
           <t>(04644)46121</t>
         </is>
       </c>
       <c r="Q242" s="4"/>
       <c r="R242" s="4" t="inlineStr">
         <is>
           <t>lok_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S242" s="4"/>
       <c r="T242" s="4" t="inlineStr">
         <is>
-          <t>Директор Надточій Анатолій Олексійович</t>
+          <t>Директор Дудко Наталія Андріївна</t>
         </is>
       </c>
       <c r="U242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V242" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y242" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
@@ -31381,15772 +31381,15990 @@
       <c r="U281" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V281" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W281" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X281" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y281" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="4" t="inlineStr">
         <is>
-          <t>Оболонська загальноосвітня школа І-ІІІ ступенів Коропської селищної ради Чернігівської області</t>
+          <t>Обичівська філія Малодівицького ліцею Малодівицької селищної ради з дошкільним структурним підрозділом</t>
         </is>
       </c>
       <c r="B282" s="5" t="n">
-        <v>139559</v>
+        <v>144475</v>
       </c>
       <c r="C282" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D282" s="4" t="inlineStr">
         <is>
-          <t>Оболонська ЗОШ</t>
+          <t>Обичівська філія</t>
         </is>
       </c>
       <c r="E282" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F282" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G282" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H282" s="6" t="inlineStr">
         <is>
-          <t>7422285501</t>
+          <t>7424186101</t>
         </is>
       </c>
       <c r="I282" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J282" s="4" t="inlineStr">
         <is>
-          <t>с. Оболоння, Коропський район, Чернігівська область</t>
+          <t>с. Обичів, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K282" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зудихіна, 1</t>
+          <t>вулиця Незалежності, 31</t>
         </is>
       </c>
       <c r="L282" s="6" t="inlineStr">
         <is>
-          <t>UA74060010290042677</t>
+          <t>UA74080090060059871</t>
         </is>
       </c>
       <c r="M282" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Оболоння</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Обичів</t>
         </is>
       </c>
       <c r="N282" s="7"/>
       <c r="O282" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Коропської селищної ради</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Малодівицької селищної ради</t>
         </is>
       </c>
       <c r="P282" s="4" t="inlineStr">
         <is>
-          <t>(04656)25244</t>
+          <t>(04637)68922</t>
         </is>
       </c>
       <c r="Q282" s="4"/>
       <c r="R282" s="4" t="inlineStr">
         <is>
-          <t>Obzosh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>obychiv@gmail.com</t>
+        </is>
+      </c>
+      <c r="S282" s="4"/>
       <c r="T282" s="4" t="inlineStr">
         <is>
-          <t>Директор Струтинська Наталія Андріївна</t>
+          <t>Завідувач філією Вовченко Альона</t>
         </is>
       </c>
       <c r="U282" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V282" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W282" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X282" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y282" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="4" t="inlineStr">
         <is>
-          <t>Озерянський заклад загальної середньої освіти І-ІІІ ступенів Бобровицької міської ради Чернігівської області</t>
+          <t>Оболонська загальноосвітня школа І-ІІІ ступенів Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B283" s="5" t="n">
-        <v>141793</v>
+        <v>139559</v>
       </c>
       <c r="C283" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D283" s="4" t="inlineStr">
         <is>
-          <t>Озерянський ЗЗСО І-ІІІ ступенів</t>
+          <t>Оболонська ЗОШ</t>
         </is>
       </c>
       <c r="E283" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F283" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G283" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H283" s="6" t="inlineStr">
         <is>
-          <t>7420685201</t>
+          <t>7422285501</t>
         </is>
       </c>
       <c r="I283" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J283" s="4" t="inlineStr">
         <is>
-          <t>с. Озеряни, Бобровицький район, Чернігівська область</t>
+          <t>с. Оболоння, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K283" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 1</t>
+          <t>вулиця Зудихіна, 1</t>
         </is>
       </c>
       <c r="L283" s="6" t="inlineStr">
         <is>
-          <t>UA74040050230066448</t>
+          <t>UA74060010290042677</t>
         </is>
       </c>
       <c r="M283" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Озеряни</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Оболоння</t>
         </is>
       </c>
       <c r="N283" s="7"/>
       <c r="O283" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P283" s="4" t="inlineStr">
         <is>
-          <t>(04632)33708</t>
+          <t>(04656)25244</t>
         </is>
       </c>
       <c r="Q283" s="4"/>
       <c r="R283" s="4" t="inlineStr">
         <is>
-          <t>ozeryany5@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S283" s="4"/>
+          <t>Obzosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S283" s="4" t="inlineStr">
+        <is>
+          <t>obolonska-zosh.cn.sch.in.ua</t>
+        </is>
+      </c>
       <c r="T283" s="4" t="inlineStr">
         <is>
-          <t>Директор Ляховенко Ганна Олександрівна</t>
+          <t>Директор Струтинська Наталія Андріївна</t>
         </is>
       </c>
       <c r="U283" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V283" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W283" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X283" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y283" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="4" t="inlineStr">
         <is>
-          <t>Озерянський заклад загальної середньої освіти І-ІІІ ступенів Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Озерянський заклад загальної середньої освіти І-ІІІ ступенів Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B284" s="5" t="n">
-        <v>143409</v>
+        <v>141793</v>
       </c>
       <c r="C284" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D284" s="4" t="inlineStr">
         <is>
-          <t>Озерянський ЗЗСО І-ІІІ ст.</t>
+          <t>Озерянський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E284" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F284" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G284" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H284" s="6" t="inlineStr">
         <is>
-          <t>7421183201</t>
+          <t>7420685201</t>
         </is>
       </c>
       <c r="I284" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J284" s="4" t="inlineStr">
         <is>
-          <t>с. Озеряни, Варвинський район, Чернігівська область</t>
+          <t>с. Озеряни, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K284" s="4" t="inlineStr">
         <is>
-          <t>вулиця Українська, 69</t>
+          <t>вулиця Незалежності, 1</t>
         </is>
       </c>
       <c r="L284" s="6" t="inlineStr">
         <is>
-          <t>UA74080010210010695</t>
+          <t>UA74040050230066448</t>
         </is>
       </c>
       <c r="M284" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Озеряни</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Озеряни</t>
         </is>
       </c>
       <c r="N284" s="7"/>
       <c r="O284" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P284" s="4" t="inlineStr">
         <is>
-          <t>(04636)24318</t>
+          <t>(04632)33708</t>
         </is>
       </c>
       <c r="Q284" s="4"/>
       <c r="R284" s="4" t="inlineStr">
         <is>
-          <t>ozerzosh@gmail.com</t>
+          <t>ozeryany5@gmail.com</t>
         </is>
       </c>
       <c r="S284" s="4"/>
       <c r="T284" s="4" t="inlineStr">
         <is>
-          <t>Директор Антоненко Олег Валерійович</t>
+          <t>Директор Ляховенко Ганна Олександрівна</t>
         </is>
       </c>
       <c r="U284" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V284" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W284" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X284" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y284" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="4" t="inlineStr">
         <is>
-          <t>Олександрівська філія І-ІІ ступенів Семенівського ліцею №2 Семенівської міської ради Чернігівської області</t>
+          <t>Озерянський заклад загальної середньої освіти І-ІІІ ступенів Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B285" s="5" t="n">
-        <v>138330</v>
+        <v>143409</v>
       </c>
       <c r="C285" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D285" s="4" t="inlineStr">
         <is>
-          <t>Олександрівська філія І-ІІ ст.</t>
+          <t>Озерянський ЗЗСО І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E285" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F285" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G285" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H285" s="6" t="inlineStr">
         <is>
-          <t>7424780501</t>
+          <t>7421183201</t>
         </is>
       </c>
       <c r="I285" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J285" s="4" t="inlineStr">
         <is>
-          <t>с. Олександрівка, Семенівський район, Чернігівська область</t>
+          <t>с. Озеряни, Варвинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K285" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 40</t>
+          <t>вулиця Українська, 69</t>
         </is>
       </c>
       <c r="L285" s="6" t="inlineStr">
         <is>
-          <t>UA74060070460078937</t>
+          <t>UA74080010210010695</t>
         </is>
       </c>
       <c r="M285" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Олександрівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Озеряни</t>
         </is>
       </c>
       <c r="N285" s="7"/>
       <c r="O285" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P285" s="4" t="inlineStr">
         <is>
-          <t>(046)5926308</t>
+          <t>(04636)24318</t>
         </is>
       </c>
       <c r="Q285" s="4"/>
       <c r="R285" s="4" t="inlineStr">
         <is>
-          <t>oleksandrivka.school@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>ozerzosh@gmail.com</t>
+        </is>
+      </c>
+      <c r="S285" s="4"/>
       <c r="T285" s="4" t="inlineStr">
         <is>
-          <t>Директор Куропко Наталія Іванівна</t>
+          <t>Директор Антоненко Олег Валерійович</t>
         </is>
       </c>
       <c r="U285" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V285" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W285" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X285" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y285" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="4" t="inlineStr">
         <is>
-          <t>Олександрівський ліцей Корюківської міської ради Чернігівської області</t>
+          <t>Олександрівська філія І-ІІ ступенів Семенівського ліцею №2 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B286" s="5" t="n">
-        <v>139515</v>
+        <v>138330</v>
       </c>
       <c r="C286" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D286" s="4" t="inlineStr">
         <is>
-          <t>Олександрівський ліцей</t>
+          <t>Олександрівська філія І-ІІ ст.</t>
         </is>
       </c>
       <c r="E286" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F286" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G286" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H286" s="6" t="inlineStr">
         <is>
-          <t>7422480501</t>
+          <t>7424780501</t>
         </is>
       </c>
       <c r="I286" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J286" s="4" t="inlineStr">
         <is>
-          <t>с. Олександрівка, Корюківський район, Чернігівська область</t>
+          <t>с. Олександрівка, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K286" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 116</t>
+          <t>вулиця Шевченка, 40</t>
         </is>
       </c>
       <c r="L286" s="6" t="inlineStr">
         <is>
-          <t>UA74020010360079079</t>
+          <t>UA74060070460078937</t>
         </is>
       </c>
       <c r="M286" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Олександрівка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Олександрівка</t>
         </is>
       </c>
       <c r="N286" s="7"/>
       <c r="O286" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P286" s="4" t="inlineStr">
         <is>
-          <t>(04657)2-64-86</t>
+          <t>(046)5926308</t>
         </is>
       </c>
       <c r="Q286" s="4"/>
       <c r="R286" s="4" t="inlineStr">
         <is>
-          <t>olex.school@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S286" s="4"/>
+          <t>oleksandrivka.school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S286" s="4" t="inlineStr">
+        <is>
+          <t>www.oleksandrivka-zosh.cn.sch.in.ua</t>
+        </is>
+      </c>
       <c r="T286" s="4" t="inlineStr">
         <is>
-          <t>Директор Вербовенко Уляна Богданівна</t>
+          <t>Директор Куропко Наталія Іванівна</t>
         </is>
       </c>
       <c r="U286" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V286" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W286" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X286" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y286" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="4" t="inlineStr">
         <is>
-          <t>Оленівська загальноосвітня школа I-III ступенів Борзнянської міської ради Чернігівської області</t>
+          <t>Олександрівський ліцей Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B287" s="5" t="n">
-        <v>135839</v>
+        <v>139515</v>
       </c>
       <c r="C287" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D287" s="4" t="inlineStr">
         <is>
-          <t>Оленівська ЗОШ І-ІІІ ст.</t>
+          <t>Олександрівський ліцей</t>
         </is>
       </c>
       <c r="E287" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F287" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G287" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H287" s="6" t="inlineStr">
         <is>
-          <t>7420884401</t>
+          <t>7422480501</t>
         </is>
       </c>
       <c r="I287" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J287" s="4" t="inlineStr">
         <is>
-          <t>с. Оленівка, Борзнянський район, Чернігівська область</t>
+          <t>с. Олександрівка, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K287" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 93</t>
+          <t>вулиця Центральна, 116</t>
         </is>
       </c>
       <c r="L287" s="6" t="inlineStr">
         <is>
-          <t>UA74040070140087960</t>
+          <t>UA74020010360079079</t>
         </is>
       </c>
       <c r="M287" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Оленівка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Олександрівка</t>
         </is>
       </c>
       <c r="N287" s="7"/>
       <c r="O287" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
         </is>
       </c>
       <c r="P287" s="4" t="inlineStr">
         <is>
-          <t>(04653)27689</t>
+          <t>(04657)2-64-86</t>
         </is>
       </c>
       <c r="Q287" s="4"/>
       <c r="R287" s="4" t="inlineStr">
         <is>
-          <t>olenivska@ukr.net</t>
+          <t>olex.school@ukr.net</t>
         </is>
       </c>
       <c r="S287" s="4"/>
       <c r="T287" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Мостепан Ірина Анатоліївна</t>
+          <t>Директор Вербовенко Уляна Богданівна</t>
         </is>
       </c>
       <c r="U287" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V287" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W287" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X287" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y287" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="4" t="inlineStr">
         <is>
-          <t>Олешнянський ліцей ім. С. Ф. Русової Добрянської селищної ради</t>
+          <t>Оленівська загальноосвітня школа I-III ступенів Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B288" s="5" t="n">
-        <v>145857</v>
+        <v>135839</v>
       </c>
       <c r="C288" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D288" s="4" t="inlineStr">
         <is>
-          <t>Олешнянський ліцей ім. С. Ф. Русової</t>
+          <t>Оленівська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E288" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F288" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G288" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H288" s="6" t="inlineStr">
         <is>
-          <t>7424486801</t>
+          <t>7420884401</t>
         </is>
       </c>
       <c r="I288" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J288" s="4" t="inlineStr">
         <is>
-          <t>с. Олешня, Ріпкинський район, Чернігівська область</t>
+          <t>с. Оленівка, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K288" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 4-А</t>
+          <t>вулиця Шевченка, 93</t>
         </is>
       </c>
       <c r="L288" s="6" t="inlineStr">
         <is>
-          <t>UA74100090160076645</t>
+          <t>UA74040070140087960</t>
         </is>
       </c>
       <c r="M288" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Олешня</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Оленівка</t>
         </is>
       </c>
       <c r="N288" s="7"/>
       <c r="O288" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Добрянської селищної ради</t>
+          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P288" s="4" t="inlineStr">
         <is>
-          <t>(093)3436866</t>
+          <t>(04653)27689</t>
         </is>
       </c>
       <c r="Q288" s="4"/>
       <c r="R288" s="4" t="inlineStr">
         <is>
-          <t>oleshniashool@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>olenivska@ukr.net</t>
+        </is>
+      </c>
+      <c r="S288" s="4"/>
       <c r="T288" s="4" t="inlineStr">
         <is>
-          <t>Директор Денисенко Наталія Леонідівна</t>
+          <t>В.о. директора Мостепан Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U288" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V288" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W288" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X288" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y288" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="4" t="inlineStr">
         <is>
-          <t>Олишівська загальноосвітня школа І-ІІІ ступенів Олишівської селищної ради Чернігівської області</t>
+          <t>Олешнянський ліцей ім. С. Ф. Русової Добрянської селищної ради</t>
         </is>
       </c>
       <c r="B289" s="5" t="n">
-        <v>144731</v>
+        <v>145857</v>
       </c>
       <c r="C289" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D289" s="4" t="inlineStr">
         <is>
-          <t>Олишівська ЗОШ</t>
+          <t>Олешнянський ліцей ім. С. Ф. Русової</t>
         </is>
       </c>
       <c r="E289" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F289" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G289" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H289" s="6" t="inlineStr">
         <is>
-          <t>7425555700</t>
+          <t>7424486801</t>
         </is>
       </c>
       <c r="I289" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J289" s="4" t="inlineStr">
         <is>
-          <t>смт Олишівка, Чернігівський район, Чернігівська область</t>
+          <t>с. Олешня, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K289" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 11</t>
+          <t>вулиця Шкільна, 4-А</t>
         </is>
       </c>
       <c r="L289" s="6" t="inlineStr">
         <is>
-          <t>UA74100290010097907</t>
+          <t>UA74100090160076645</t>
         </is>
       </c>
       <c r="M289" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Олишівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Олешня</t>
         </is>
       </c>
       <c r="N289" s="7"/>
       <c r="O289" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім`ї, молоді та спорту Олишівської селищної ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Добрянської селищної ради</t>
         </is>
       </c>
       <c r="P289" s="4" t="inlineStr">
         <is>
-          <t>(0462)680938</t>
+          <t>(093)3436866</t>
         </is>
       </c>
       <c r="Q289" s="4"/>
       <c r="R289" s="4" t="inlineStr">
         <is>
-          <t>olyshivkaschool2012@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S289" s="4"/>
+          <t>oleshniashool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S289" s="4" t="inlineStr">
+        <is>
+          <t>http://oleshnia-zosh.cn.sch.in.ua/</t>
+        </is>
+      </c>
       <c r="T289" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевченко Тетяна Олександрівна</t>
+          <t>Директор Денисенко Наталія Леонідівна</t>
         </is>
       </c>
       <c r="U289" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V289" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W289" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X289" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y289" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="4" t="inlineStr">
         <is>
-          <t>Ольшанський ліцей Ічнянської міської ради</t>
+          <t>Олишівська загальноосвітня школа І-ІІІ ступенів Олишівської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B290" s="5" t="n">
-        <v>144466</v>
+        <v>144731</v>
       </c>
       <c r="C290" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D290" s="4" t="inlineStr">
         <is>
-          <t>Ольшанський ліцей ІМР</t>
+          <t>Олишівська ЗОШ</t>
         </is>
       </c>
       <c r="E290" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F290" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G290" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H290" s="6" t="inlineStr">
         <is>
-          <t>7421787201</t>
+          <t>7425555700</t>
         </is>
       </c>
       <c r="I290" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J290" s="4" t="inlineStr">
         <is>
-          <t>с. Ольшана, Ічнянський район, Чернігівська область</t>
+          <t>смт Олишівка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K290" s="4" t="inlineStr">
         <is>
-          <t>вулиця Революції 1905 року, 51</t>
+          <t>вулиця Шкільна, 11</t>
         </is>
       </c>
       <c r="L290" s="6" t="inlineStr">
         <is>
-          <t>UA74080030380013309</t>
+          <t>UA74100290010097907</t>
         </is>
       </c>
       <c r="M290" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Ольшана</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Олишівка</t>
         </is>
       </c>
       <c r="N290" s="7"/>
       <c r="O290" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, сім`ї, молоді та спорту Олишівської селищної ради</t>
         </is>
       </c>
       <c r="P290" s="4" t="inlineStr">
         <is>
-          <t>(04633)27640</t>
+          <t>(0462)680938</t>
         </is>
       </c>
       <c r="Q290" s="4"/>
       <c r="R290" s="4" t="inlineStr">
         <is>
-          <t>olshana_ZOSH@ukr.net</t>
+          <t>olyshivkaschool2012@ukr.net</t>
         </is>
       </c>
       <c r="S290" s="4"/>
       <c r="T290" s="4" t="inlineStr">
         <is>
-          <t>Директор Ільченко Людмила Михайлівна</t>
+          <t>Директор Шевченко Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U290" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V290" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W290" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X290" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y290" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="4" t="inlineStr">
         <is>
-          <t>Орлівський ліцей Куликівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Ольшанський ліцей Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B291" s="5" t="n">
-        <v>134989</v>
+        <v>144466</v>
       </c>
       <c r="C291" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D291" s="4" t="inlineStr">
         <is>
-          <t>Орлівський ліцей</t>
+          <t>Ольшанський ліцей ІМР</t>
         </is>
       </c>
       <c r="E291" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F291" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G291" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H291" s="6" t="inlineStr">
         <is>
-          <t>7422786001</t>
+          <t>7421787201</t>
         </is>
       </c>
       <c r="I291" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J291" s="4" t="inlineStr">
         <is>
-          <t>с. Орлівка, Куликівський район, Чернігівська область</t>
+          <t>с. Ольшана, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K291" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 63</t>
+          <t>вулиця Революції 1905 року, 51</t>
         </is>
       </c>
       <c r="L291" s="6" t="inlineStr">
         <is>
-          <t>UA74100210180058750</t>
+          <t>UA74080030380013309</t>
         </is>
       </c>
       <c r="M291" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Орлівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Ольшана</t>
         </is>
       </c>
       <c r="N291" s="7"/>
       <c r="O291" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, туризму, сім`ї, молоді та спорту Куликівської селищної ради</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P291" s="4" t="inlineStr">
         <is>
-          <t>(04643)23214</t>
+          <t>(04633)27640</t>
         </is>
       </c>
       <c r="Q291" s="4"/>
       <c r="R291" s="4" t="inlineStr">
         <is>
-          <t>orlivka_school@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>olshana_ZOSH@ukr.net</t>
+        </is>
+      </c>
+      <c r="S291" s="4"/>
       <c r="T291" s="4" t="inlineStr">
         <is>
-          <t>Директор Савченко Алла Іванівна</t>
+          <t>Директор Ільченко Людмила Михайлівна</t>
         </is>
       </c>
       <c r="U291" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V291" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W291" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X291" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y291" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="4" t="inlineStr">
         <is>
-          <t>Орлівський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів - дитячий садок" Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Орлівський ліцей Куликівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B292" s="5" t="n">
-        <v>144621</v>
+        <v>134989</v>
       </c>
       <c r="C292" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D292" s="4" t="inlineStr">
         <is>
-          <t>Орлівський НВК І-ІІІ - дитячий садок</t>
+          <t>Орлівський ліцей</t>
         </is>
       </c>
       <c r="E292" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F292" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G292" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H292" s="6" t="inlineStr">
         <is>
-          <t>7423687801</t>
+          <t>7422786001</t>
         </is>
       </c>
       <c r="I292" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J292" s="4" t="inlineStr">
         <is>
-          <t>с. Орлівка, Новгород-Сіверський район, Чернігівська область</t>
+          <t>с. Орлівка, Куликівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K292" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 5</t>
+          <t>вулиця Центральна, 63</t>
         </is>
       </c>
       <c r="L292" s="6" t="inlineStr">
         <is>
-          <t>UA74060030550059699</t>
+          <t>UA74100210180058750</t>
         </is>
       </c>
       <c r="M292" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Орлівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Орлівка</t>
         </is>
       </c>
       <c r="N292" s="7"/>
       <c r="O292" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Управління освіти, культури, туризму, сім`ї, молоді та спорту Куликівської селищної ради</t>
         </is>
       </c>
       <c r="P292" s="4" t="inlineStr">
         <is>
-          <t>(04658)35548, (04658)35549</t>
+          <t>(04643)23214</t>
         </is>
       </c>
       <c r="Q292" s="4"/>
       <c r="R292" s="4" t="inlineStr">
         <is>
-          <t>Orlivka_nvk@ukr.net</t>
+          <t>orlivka_school@ukr.net</t>
         </is>
       </c>
       <c r="S292" s="4" t="inlineStr">
         <is>
-          <t>http://Orlivkanvk.wixsite.com/school</t>
+          <t>http://schoolorlivska.at.ua/</t>
         </is>
       </c>
       <c r="T292" s="4" t="inlineStr">
         <is>
-          <t> Заруба Оксана Василівна</t>
+          <t>Директор Савченко Алла Іванівна</t>
         </is>
       </c>
       <c r="U292" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V292" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W292" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X292" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y292" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="4" t="inlineStr">
         <is>
-          <t>Філія Журавського закладу загальної середньої освіти I-IІI ступенів ім. Г.Ф.Вороного Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Орлівський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів - дитячий садок" Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B293" s="5" t="n">
-        <v>142547</v>
+        <v>144621</v>
       </c>
       <c r="C293" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D293" s="4" t="inlineStr">
         <is>
-          <t>Філія Журавського ЗЗСО І-ІІІ ст. ім. Г.Ф.Вороного</t>
+          <t>Орлівський НВК І-ІІІ - дитячий садок</t>
         </is>
       </c>
       <c r="E293" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F293" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G293" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H293" s="6" t="inlineStr">
         <is>
-          <t>7421183601</t>
+          <t>7423687801</t>
         </is>
       </c>
       <c r="I293" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J293" s="4" t="inlineStr">
         <is>
-          <t>с. Остапівка, Варвинський район, Чернігівська область</t>
+          <t>с. Орлівка, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K293" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 8</t>
+          <t>провулок Шкільний, 5</t>
         </is>
       </c>
       <c r="L293" s="6" t="inlineStr">
         <is>
-          <t>UA74080010220070602</t>
+          <t>UA74060030550059699</t>
         </is>
       </c>
       <c r="M293" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Остапівка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Орлівка</t>
         </is>
       </c>
       <c r="N293" s="7"/>
       <c r="O293" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P293" s="4" t="inlineStr">
         <is>
-          <t>(095)5317265</t>
+          <t>(04658)35548, (04658)35549</t>
         </is>
       </c>
       <c r="Q293" s="4"/>
       <c r="R293" s="4" t="inlineStr">
         <is>
-          <t>ostapivka.pochta@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S293" s="4"/>
+          <t>Orlivka_nvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S293" s="4" t="inlineStr">
+        <is>
+          <t>http://Orlivkanvk.wixsite.com/school</t>
+        </is>
+      </c>
       <c r="T293" s="4" t="inlineStr">
         <is>
-          <t>Завідувач Волік Григорій Володимирович</t>
+          <t> Заруба Оксана Василівна</t>
         </is>
       </c>
       <c r="U293" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V293" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W293" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X293" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y293" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="4" t="inlineStr">
         <is>
-          <t>Остерський ліцей № 1 Остерської міської ради</t>
+          <t>Остапівський заклад загальної середньої освіти І-ІІ ступенів Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B294" s="5" t="n">
-        <v>145597</v>
+        <v>142547</v>
       </c>
       <c r="C294" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D294" s="4" t="inlineStr">
         <is>
-          <t>Остерський ліцей № 1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Остапівський ЗЗСО І-ІІ ст.</t>
+        </is>
+      </c>
+      <c r="E294" s="4"/>
       <c r="F294" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G294" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H294" s="6" t="inlineStr">
         <is>
-          <t>7422010400</t>
+          <t>7421183601</t>
         </is>
       </c>
       <c r="I294" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J294" s="4" t="inlineStr">
         <is>
-          <t>Остер, Козелецький район, Чернігівська область</t>
+          <t>с. Остапівка, Варвинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K294" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ярослава Мудрого, 94</t>
+          <t>вулиця Шевченка, 8</t>
         </is>
       </c>
       <c r="L294" s="6" t="inlineStr">
         <is>
-          <t>UA74100310010010586</t>
+          <t>UA74080010220070602</t>
         </is>
       </c>
       <c r="M294" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, м. Остер</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Остапівка</t>
         </is>
       </c>
       <c r="N294" s="7"/>
       <c r="O294" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, молоді та спорту Остерської міської ради</t>
+          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P294" s="4" t="inlineStr">
         <is>
-          <t>(04646)3-14-36</t>
+          <t>(095)5317265</t>
         </is>
       </c>
       <c r="Q294" s="4"/>
       <c r="R294" s="4" t="inlineStr">
         <is>
-          <t>ostergymnasium@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>ostapivka.pochta@meta.ua</t>
+        </is>
+      </c>
+      <c r="S294" s="4"/>
       <c r="T294" s="4" t="inlineStr">
         <is>
-          <t>Директор Очеретнюк Алла Дмитрівна</t>
+          <t>Директор Волік Григорій Володимирович</t>
         </is>
       </c>
       <c r="U294" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V294" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W294" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X294" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y294" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="4" t="inlineStr">
         <is>
-          <t>Остерський ліцей №2 Остерської міської ради</t>
+          <t>Остерський ліцей № 1 Остерської міської ради</t>
         </is>
       </c>
       <c r="B295" s="5" t="n">
-        <v>145592</v>
+        <v>145597</v>
       </c>
       <c r="C295" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D295" s="4" t="inlineStr">
         <is>
-          <t>Остерський ліцей №2</t>
+          <t>Остерський ліцей № 1</t>
         </is>
       </c>
       <c r="E295" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F295" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G295" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H295" s="6" t="inlineStr">
         <is>
           <t>7422010400</t>
         </is>
       </c>
       <c r="I295" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J295" s="4" t="inlineStr">
         <is>
           <t>Остер, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K295" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 46</t>
+          <t>вулиця Ярослава Мудрого, 94</t>
         </is>
       </c>
       <c r="L295" s="6" t="inlineStr">
         <is>
           <t>UA74100310010010586</t>
         </is>
       </c>
       <c r="M295" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, м. Остер</t>
         </is>
       </c>
       <c r="N295" s="7"/>
       <c r="O295" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, туризму, молоді та спорту Остерської міської ради</t>
         </is>
       </c>
       <c r="P295" s="4" t="inlineStr">
         <is>
-          <t>(04646)31211</t>
+          <t>(04646)3-14-36</t>
         </is>
       </c>
       <c r="Q295" s="4"/>
       <c r="R295" s="4" t="inlineStr">
         <is>
-          <t>oster.school1@gmail.com</t>
+          <t>ostergymnasium@gmail.com</t>
         </is>
       </c>
       <c r="S295" s="4" t="inlineStr">
         <is>
-          <t>https://osterschool.e-schools.info/pages/253144422159</t>
+          <t>https://sites.google.com/view/osterlyceum1/</t>
         </is>
       </c>
       <c r="T295" s="4" t="inlineStr">
         <is>
-          <t>Директор Баран Наталія Олександрівна</t>
+          <t>Директор Очеретнюк Алла Дмитрівна</t>
         </is>
       </c>
       <c r="U295" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V295" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W295" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X295" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y295" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="4" t="inlineStr">
         <is>
-          <t>Охіньківська загальноосвітня школа I-IІI ступенів Сухополов'янської сільської ради</t>
+          <t>Остерський ліцей №2 Остерської міської ради</t>
         </is>
       </c>
       <c r="B296" s="5" t="n">
-        <v>146584</v>
+        <v>145592</v>
       </c>
       <c r="C296" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D296" s="4" t="inlineStr">
         <is>
-          <t>Охіньківська ЗОШ І-ІІІ ст.</t>
+          <t>Остерський ліцей №2</t>
         </is>
       </c>
       <c r="E296" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F296" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G296" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H296" s="6" t="inlineStr">
         <is>
-          <t>7424186201</t>
+          <t>7422010400</t>
         </is>
       </c>
       <c r="I296" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J296" s="4" t="inlineStr">
         <is>
-          <t>с. Охіньки, Прилуцький район, Чернігівська область</t>
+          <t>Остер, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K296" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 21</t>
+          <t>вулиця Шевченка, 46</t>
         </is>
       </c>
       <c r="L296" s="6" t="inlineStr">
         <is>
-          <t>UA74080170350051087</t>
+          <t>UA74100310010010586</t>
         </is>
       </c>
       <c r="M296" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Охіньки</t>
+          <t>Чернігівська обл., Чернігівський р-н, м. Остер</t>
         </is>
       </c>
       <c r="N296" s="7"/>
       <c r="O296" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти, культури, туризму, молоді та спорту Остерської міської ради</t>
         </is>
       </c>
       <c r="P296" s="4" t="inlineStr">
         <is>
-          <t>(063)6412824</t>
+          <t>(04646)31211</t>
         </is>
       </c>
       <c r="Q296" s="4"/>
       <c r="R296" s="4" t="inlineStr">
         <is>
-          <t>lybow70@ukr.net</t>
+          <t>oster.school1@gmail.com</t>
         </is>
       </c>
       <c r="S296" s="4" t="inlineStr">
         <is>
-          <t>https://oxinkuzoch.e-schools.info</t>
+          <t>https://osterschool.e-schools.info/pages/253144422159</t>
         </is>
       </c>
       <c r="T296" s="4" t="inlineStr">
         <is>
-          <t>Директор Власенко Любов Миколаївна</t>
+          <t>Директор Баран Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U296" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V296" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W296" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X296" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y296" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="4" t="inlineStr">
         <is>
-          <t>Пакульська гімназія Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Охіньківська загальноосвітня школа I-IІI ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B297" s="5" t="n">
-        <v>148337</v>
+        <v>146584</v>
       </c>
       <c r="C297" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D297" s="4" t="inlineStr">
         <is>
-          <t>Пакульська гімназія</t>
+          <t>Охіньківська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E297" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F297" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G297" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H297" s="6" t="inlineStr">
         <is>
-          <t>7425586301</t>
+          <t>7424186201</t>
         </is>
       </c>
       <c r="I297" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J297" s="4" t="inlineStr">
         <is>
-          <t>с. Пакуль, Чернігівський район, Чернігівська область</t>
+          <t>с. Охіньки, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K297" s="4" t="inlineStr">
         <is>
-          <t>вулиця Троїцька, 70</t>
+          <t>вулиця Шевченка, 21</t>
         </is>
       </c>
       <c r="L297" s="6" t="inlineStr">
         <is>
-          <t>UA74100250260024444</t>
+          <t>UA74080170350051087</t>
         </is>
       </c>
       <c r="M297" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Пакуль</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Охіньки</t>
         </is>
       </c>
       <c r="N297" s="7"/>
       <c r="O297" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P297" s="4" t="inlineStr">
         <is>
-          <t>(0462)682318</t>
+          <t>(063)6412824</t>
         </is>
       </c>
       <c r="Q297" s="4"/>
       <c r="R297" s="4" t="inlineStr">
         <is>
-          <t>pakulzosh@ukr.net</t>
+          <t>lybow70@ukr.net</t>
         </is>
       </c>
       <c r="S297" s="4" t="inlineStr">
         <is>
-          <t>https://mkocubynska-gromada.gov.ua/pakulskij-zzso-iiii-st-09-48-27-28-09-2021/</t>
+          <t>https://oxinkuzoch.e-schools.info</t>
         </is>
       </c>
       <c r="T297" s="4" t="inlineStr">
         <is>
-          <t>Директор Дацюк Олег Васильович</t>
+          <t>Директор Власенко Любов Миколаївна</t>
         </is>
       </c>
       <c r="U297" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V297" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W297" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X297" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y297" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="4" t="inlineStr">
         <is>
-          <t>Пальчиківський навчально-виховний комплекс "Загальноосвітній навчальний заклад I-II ступенів - дошкільний навчальний заклад" Бахмацької районної ради Чернігівської області</t>
+          <t>Пакульська гімназія Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B298" s="5" t="n">
-        <v>142458</v>
+        <v>148337</v>
       </c>
       <c r="C298" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D298" s="4" t="inlineStr">
         <is>
-          <t>Пальчиківський НВК</t>
+          <t>Пакульська гімназія</t>
         </is>
       </c>
       <c r="E298" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F298" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G298" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H298" s="6" t="inlineStr">
         <is>
-          <t>7420387201</t>
+          <t>7425586301</t>
         </is>
       </c>
       <c r="I298" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J298" s="4" t="inlineStr">
         <is>
-          <t>с. Пальчики, Бахмацький район, Чернігівська область</t>
+          <t>с. Пакуль, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K298" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Троїцька, 70</t>
         </is>
       </c>
       <c r="L298" s="6" t="inlineStr">
         <is>
-          <t>UA74040010170093933</t>
+          <t>UA74100250260024444</t>
         </is>
       </c>
       <c r="M298" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Пальчики</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Пакуль</t>
         </is>
       </c>
       <c r="N298" s="7"/>
       <c r="O298" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бахмацької районної державної адміністрації</t>
+          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P298" s="4" t="inlineStr">
         <is>
-          <t>(04635)48-6-63</t>
+          <t>(0462)682318</t>
         </is>
       </c>
       <c r="Q298" s="4"/>
       <c r="R298" s="4" t="inlineStr">
         <is>
-          <t>palchikinvk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S298" s="4"/>
+          <t>pakulzosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S298" s="4" t="inlineStr">
+        <is>
+          <t>https://mkocubynska-gromada.gov.ua/pakulskij-zzso-iiii-st-09-48-27-28-09-2021/</t>
+        </is>
+      </c>
       <c r="T298" s="4" t="inlineStr">
         <is>
-          <t>Директор Матюх Микола Андрійович</t>
+          <t>Директор Дацюк Олег Васильович</t>
         </is>
       </c>
       <c r="U298" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V298" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W298" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X298" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y298" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="4" t="inlineStr">
         <is>
-          <t>Парафіївський ліцей Парафіївської селищної ради</t>
+          <t>Пальчиківський навчально-виховний комплекс "Загальноосвітній навчальний заклад I-II ступенів - дошкільний навчальний заклад" Бахмацької районної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B299" s="5" t="n">
-        <v>143619</v>
+        <v>142458</v>
       </c>
       <c r="C299" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D299" s="4" t="inlineStr">
         <is>
-          <t>Парафіївський ліцей</t>
+          <t>Пальчиківський НВК</t>
         </is>
       </c>
       <c r="E299" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F299" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G299" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H299" s="6" t="inlineStr">
         <is>
-          <t>7421755700</t>
+          <t>7420387201</t>
         </is>
       </c>
       <c r="I299" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J299" s="4" t="inlineStr">
         <is>
-          <t>смт Парафіївка, Ічнянський район, Чернігівська область</t>
+          <t>с. Пальчики, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K299" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 78</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L299" s="6" t="inlineStr">
         <is>
-          <t>UA74080110010079684</t>
+          <t>UA74040010170093933</t>
         </is>
       </c>
       <c r="M299" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Парафіївка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Пальчики</t>
         </is>
       </c>
       <c r="N299" s="7"/>
       <c r="O299" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
+          <t>Відділ освіти Бахмацької районної державної адміністрації</t>
         </is>
       </c>
       <c r="P299" s="4" t="inlineStr">
         <is>
-          <t>(04633)24116</t>
+          <t>(04635)48-6-63</t>
         </is>
       </c>
       <c r="Q299" s="4"/>
       <c r="R299" s="4" t="inlineStr">
         <is>
-          <t>Parafiyivka_school@ukr.net</t>
+          <t>palchikinvk@ukr.net</t>
         </is>
       </c>
       <c r="S299" s="4"/>
       <c r="T299" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Наталія Сергіївна</t>
+          <t>Директор Матюх Микола Андрійович</t>
         </is>
       </c>
       <c r="U299" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V299" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W299" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X299" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y299" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="4" t="inlineStr">
         <is>
-          <t>Перебудівський заклад загальної середньої освіти І-ІІ ступенів Крутівської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Парафіївський ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B300" s="5" t="n">
-        <v>142541</v>
+        <v>143619</v>
       </c>
       <c r="C300" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D300" s="4" t="inlineStr">
         <is>
-          <t>Перебудівський ЗЗСО І-ІІ ст. Крутівської сільської ради</t>
+          <t>Парафіївський ліцей Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="E300" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F300" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G300" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H300" s="6" t="inlineStr">
         <is>
-          <t>7423387101</t>
+          <t>7421755700</t>
         </is>
       </c>
       <c r="I300" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J300" s="4" t="inlineStr">
         <is>
-          <t>с. Перебудова, Ніжинський район, Чернігівська область</t>
+          <t>смт Парафіївка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K300" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ніжинська, 10</t>
+          <t>вулиця Шевченка, 78</t>
         </is>
       </c>
       <c r="L300" s="6" t="inlineStr">
         <is>
-          <t>UA74040170090032914</t>
+          <t>UA74080110010079684</t>
         </is>
       </c>
       <c r="M300" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Перебудова</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Парафіївка</t>
         </is>
       </c>
       <c r="N300" s="7"/>
       <c r="O300" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Крутівської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="P300" s="4" t="inlineStr">
         <is>
-          <t>(04631)66628</t>
+          <t>(04633)24116</t>
         </is>
       </c>
       <c r="Q300" s="4"/>
       <c r="R300" s="4" t="inlineStr">
         <is>
-          <t>perebudivn@ukr.net</t>
+          <t>Parafiyivka_school@ukr.net</t>
         </is>
       </c>
       <c r="S300" s="4"/>
       <c r="T300" s="4" t="inlineStr">
         <is>
-          <t>Директор Малько Людмила Миколаївна</t>
+          <t>Директор Бондаренко Наталія Сергіївна</t>
         </is>
       </c>
       <c r="U300" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V300" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W300" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X300" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y300" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="4" t="inlineStr">
         <is>
-          <t>Перелюбський ліцей Корюківської міської ради Чернігівської області</t>
+          <t>Перебудівський заклад загальної середньої освіти І-ІІ ступенів Крутівської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B301" s="5" t="n">
-        <v>140001</v>
+        <v>142541</v>
       </c>
       <c r="C301" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D301" s="4" t="inlineStr">
         <is>
-          <t>Перелюбський ліцей</t>
+          <t>Перебудівський ЗЗСО І-ІІ ст. Крутівської сільської ради</t>
         </is>
       </c>
       <c r="E301" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F301" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G301" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H301" s="6" t="inlineStr">
         <is>
-          <t>7422486501</t>
+          <t>7423387101</t>
         </is>
       </c>
       <c r="I301" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J301" s="4" t="inlineStr">
         <is>
-          <t>с. Перелюб, Корюківський район, Чернігівська область</t>
+          <t>с. Перебудова, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K301" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 6</t>
+          <t>вулиця Ніжинська, 10</t>
         </is>
       </c>
       <c r="L301" s="6" t="inlineStr">
         <is>
-          <t>UA74020010410083288</t>
+          <t>UA74040170090032914</t>
         </is>
       </c>
       <c r="M301" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Перелюб</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Перебудова</t>
         </is>
       </c>
       <c r="N301" s="7"/>
       <c r="O301" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Крутівської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P301" s="4" t="inlineStr">
         <is>
-          <t>(04657)24149,(04657)24123</t>
+          <t>(04631)66628</t>
         </is>
       </c>
       <c r="Q301" s="4"/>
       <c r="R301" s="4" t="inlineStr">
         <is>
-          <t>Pereljub_zosh@i.ua</t>
+          <t>perebudivn@ukr.net</t>
         </is>
       </c>
       <c r="S301" s="4"/>
       <c r="T301" s="4" t="inlineStr">
         <is>
-          <t>Директор Летута Оксана Іванівна</t>
+          <t>Директор Малько Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U301" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V301" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W301" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X301" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y301" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="4" t="inlineStr">
         <is>
-          <t>Перемозький заклад загальної середньої освіти Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Перелюбський ліцей Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B302" s="5" t="n">
-        <v>142246</v>
+        <v>140001</v>
       </c>
       <c r="C302" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D302" s="4" t="inlineStr">
         <is>
-          <t>Перемозький ЗЗСО</t>
+          <t>Перелюбський ліцей</t>
         </is>
       </c>
       <c r="E302" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F302" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G302" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H302" s="6" t="inlineStr">
         <is>
-          <t>7423387401</t>
+          <t>7422486501</t>
         </is>
       </c>
       <c r="I302" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J302" s="4" t="inlineStr">
         <is>
-          <t>с. Перемога, Ніжинський район, Чернігівська область</t>
+          <t>с. Перелюб, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K302" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 7</t>
+          <t>вулиця Шевченка, 6</t>
         </is>
       </c>
       <c r="L302" s="6" t="inlineStr">
         <is>
-          <t>UA74040190090018726</t>
+          <t>UA74020010410083288</t>
         </is>
       </c>
       <c r="M302" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Перемога</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Перелюб</t>
         </is>
       </c>
       <c r="N302" s="7"/>
       <c r="O302" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
         </is>
       </c>
       <c r="P302" s="4" t="inlineStr">
         <is>
-          <t>(04631)63530</t>
+          <t>(04657)24149,(04657)24123</t>
         </is>
       </c>
       <c r="Q302" s="4"/>
       <c r="R302" s="4" t="inlineStr">
         <is>
-          <t>peremogaschool@gmail.com</t>
+          <t>Pereljub_zosh@i.ua</t>
         </is>
       </c>
       <c r="S302" s="4"/>
       <c r="T302" s="4" t="inlineStr">
         <is>
-          <t>Директор Боровик Любов Михайлівна</t>
+          <t>Директор Летута Оксана Іванівна</t>
         </is>
       </c>
       <c r="U302" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V302" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W302" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X302" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y302" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="4" t="inlineStr">
         <is>
-          <t>Петрівська гімназія Бобровицької міської ради Чернігівської області</t>
+          <t>Перемозький заклад загальної середньої освіти Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B303" s="5" t="n">
-        <v>141610</v>
+        <v>142246</v>
       </c>
       <c r="C303" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D303" s="4" t="inlineStr">
         <is>
-          <t>Петрівська гімназія</t>
+          <t>Перемозький ЗЗСО</t>
         </is>
       </c>
       <c r="E303" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F303" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G303" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H303" s="6" t="inlineStr">
         <is>
-          <t>7420686001</t>
+          <t>7423387401</t>
         </is>
       </c>
       <c r="I303" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J303" s="4" t="inlineStr">
         <is>
-          <t>с. Петрівка, Бобровицький район, Чернігівська область</t>
+          <t>с. Перемога, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K303" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 2</t>
+          <t>вулиця Молодіжна, 7</t>
         </is>
       </c>
       <c r="L303" s="6" t="inlineStr">
         <is>
-          <t>UA74040050270049246</t>
+          <t>UA74040190090018726</t>
         </is>
       </c>
       <c r="M303" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Петрівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Перемога</t>
         </is>
       </c>
       <c r="N303" s="7"/>
       <c r="O303" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P303" s="4" t="inlineStr">
         <is>
-          <t>(046)32-35-3-82</t>
+          <t>(04631)63530</t>
         </is>
       </c>
       <c r="Q303" s="4"/>
       <c r="R303" s="4" t="inlineStr">
         <is>
-          <t>petrivka_school@ukr.net</t>
+          <t>peremogaschool@gmail.com</t>
         </is>
       </c>
       <c r="S303" s="4"/>
       <c r="T303" s="4" t="inlineStr">
         <is>
-          <t>Директор Данькевич Наталія Миколаївна</t>
+          <t>Директор Боровик Любов Михайлівна</t>
         </is>
       </c>
       <c r="U303" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V303" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W303" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X303" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y303" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="4" t="inlineStr">
         <is>
-          <t>Петрівський ліцей Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Петрівська гімназія Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B304" s="5" t="n">
-        <v>145222</v>
+        <v>141610</v>
       </c>
       <c r="C304" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D304" s="4" t="inlineStr">
         <is>
-          <t>Петрівський ліцей</t>
+          <t>Петрівська гімназія</t>
         </is>
       </c>
       <c r="E304" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F304" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G304" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H304" s="6" t="inlineStr">
         <is>
-          <t>7425885001</t>
+          <t>7420686001</t>
         </is>
       </c>
       <c r="I304" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J304" s="4" t="inlineStr">
         <is>
-          <t>с. Петрівка, Сновський район, Чернігівська область</t>
+          <t>с. Петрівка, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K304" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 20</t>
+          <t>вулиця Шевченка, 2</t>
         </is>
       </c>
       <c r="L304" s="6" t="inlineStr">
         <is>
-          <t>UA74020050320044023</t>
+          <t>UA74040050270049246</t>
         </is>
       </c>
       <c r="M304" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Петрівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Петрівка</t>
         </is>
       </c>
       <c r="N304" s="7"/>
       <c r="O304" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P304" s="4" t="inlineStr">
         <is>
-          <t>(04654)44546</t>
+          <t>(046)32-35-3-82</t>
         </is>
       </c>
       <c r="Q304" s="4"/>
       <c r="R304" s="4" t="inlineStr">
         <is>
-          <t>shkola.petrowka@ukr.net</t>
+          <t>petrivka_school@ukr.net</t>
         </is>
       </c>
       <c r="S304" s="4"/>
       <c r="T304" s="4" t="inlineStr">
         <is>
-          <t>Директор Шмаровоз Василь Павлович</t>
+          <t>Директор Данькевич Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U304" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V304" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W304" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X304" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y304" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="4" t="inlineStr">
         <is>
-          <t>Петрушинська загальноосвітня школа І-ІІ ступенів Чернігівської районної ради Чернігівської області</t>
+          <t>Петрівський ліцей Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B305" s="5" t="n">
-        <v>145702</v>
+        <v>145222</v>
       </c>
       <c r="C305" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D305" s="4"/>
+      <c r="D305" s="4" t="inlineStr">
+        <is>
+          <t>Петрівський ліцей</t>
+        </is>
+      </c>
       <c r="E305" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F305" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G305" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H305" s="6" t="inlineStr">
         <is>
-          <t>7425586901</t>
+          <t>7425885001</t>
         </is>
       </c>
       <c r="I305" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J305" s="4" t="inlineStr">
         <is>
-          <t>с. Петрушин, Чернігівський район, Чернігівська область</t>
+          <t>с. Петрівка, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K305" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чернігівська, 56</t>
+          <t>вулиця Центральна, 20</t>
         </is>
       </c>
       <c r="L305" s="6" t="inlineStr">
         <is>
-          <t>UA74100150110057658</t>
+          <t>UA74020050320044023</t>
         </is>
       </c>
       <c r="M305" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Петрушин</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Петрівка</t>
         </is>
       </c>
       <c r="N305" s="7"/>
       <c r="O305" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Чернігівської районної державної адміністрації</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P305" s="4" t="inlineStr">
         <is>
-          <t>(046)268-65-45</t>
+          <t>(04654)44546</t>
         </is>
       </c>
       <c r="Q305" s="4"/>
       <c r="R305" s="4" t="inlineStr">
         <is>
-          <t>petrushin-shkola@i.ua</t>
+          <t>shkola.petrowka@ukr.net</t>
         </is>
       </c>
       <c r="S305" s="4"/>
       <c r="T305" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваль-Власова Віра Василівна</t>
+          <t>Директор Шмаровоз Василь Павлович</t>
         </is>
       </c>
       <c r="U305" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V305" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W305" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X305" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y305" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="4" t="inlineStr">
         <is>
-          <t>Печенюгівський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Петрушинська загальноосвітня школа І-ІІ ступенів Чернігівської районної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B306" s="5" t="n">
-        <v>142978</v>
+        <v>145702</v>
       </c>
       <c r="C306" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D306" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D306" s="4"/>
       <c r="E306" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F306" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G306" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H306" s="6" t="inlineStr">
         <is>
-          <t>7423688101</t>
+          <t>7425586901</t>
         </is>
       </c>
       <c r="I306" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J306" s="4" t="inlineStr">
         <is>
-          <t>с. Печенюги, Новгород-Сіверський район, Чернігівська область</t>
+          <t>с. Петрушин, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K306" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 73 а</t>
+          <t>вулиця Чернігівська, 56</t>
         </is>
       </c>
       <c r="L306" s="6" t="inlineStr">
         <is>
-          <t>UA74060030570051938</t>
+          <t>UA74100150110057658</t>
         </is>
       </c>
       <c r="M306" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Печенюги</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Петрушин</t>
         </is>
       </c>
       <c r="N306" s="7"/>
       <c r="O306" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Відділ освіти Чернігівської районної державної адміністрації</t>
         </is>
       </c>
       <c r="P306" s="4" t="inlineStr">
         <is>
-          <t>(04658)39347</t>
+          <t>(046)268-65-45</t>
         </is>
       </c>
       <c r="Q306" s="4"/>
       <c r="R306" s="4" t="inlineStr">
         <is>
-          <t>pechenugi@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>petrushin-shkola@i.ua</t>
+        </is>
+      </c>
+      <c r="S306" s="4"/>
       <c r="T306" s="4" t="inlineStr">
         <is>
-          <t>Директор Позняк Володимир Миколайович</t>
+          <t>Директор Коваль-Власова Віра Василівна</t>
         </is>
       </c>
       <c r="U306" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V306" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W306" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X306" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y306" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="4" t="inlineStr">
         <is>
-          <t>Пісківський заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
+          <t>Печенюгівський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B307" s="5" t="n">
-        <v>144054</v>
+        <v>142978</v>
       </c>
       <c r="C307" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D307" s="4" t="inlineStr">
         <is>
-          <t>Пісківський ЗЗСО І-ІІІ ступенів</t>
+          <t>Печенюгівський НВК</t>
         </is>
       </c>
       <c r="E307" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F307" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G307" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H307" s="6" t="inlineStr">
         <is>
-          <t>7420381501</t>
+          <t>7423688101</t>
         </is>
       </c>
       <c r="I307" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J307" s="4" t="inlineStr">
         <is>
-          <t>с. Піски, Бахмацький район, Чернігівська область</t>
+          <t>с. Печенюги, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K307" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 39</t>
+          <t>вулиця Центральна, 73 а</t>
         </is>
       </c>
       <c r="L307" s="6" t="inlineStr">
         <is>
-          <t>UA74040030290034973</t>
+          <t>UA74060030570051938</t>
         </is>
       </c>
       <c r="M307" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Піски</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Печенюги</t>
         </is>
       </c>
       <c r="N307" s="7"/>
       <c r="O307" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька міська рада</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P307" s="4" t="inlineStr">
         <is>
-          <t>(068)0700413</t>
+          <t>(04658)39347</t>
         </is>
       </c>
       <c r="Q307" s="4"/>
-      <c r="R307" s="4"/>
-      <c r="S307" s="4"/>
+      <c r="R307" s="4" t="inlineStr">
+        <is>
+          <t>pechenugi@ukr.net</t>
+        </is>
+      </c>
+      <c r="S307" s="4" t="inlineStr">
+        <is>
+          <t>http://www.pechenugi.wixsite.com/1997</t>
+        </is>
+      </c>
       <c r="T307" s="4" t="inlineStr">
         <is>
-          <t>Директор Євченко Валентина Костянтинівна</t>
+          <t>Директор Позняк Володимир Миколайович</t>
         </is>
       </c>
       <c r="U307" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V307" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W307" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X307" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y307" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="4" t="inlineStr">
         <is>
-          <t>Пісківський заклад загальної середньої освіти І-ІІІ ступенів імені П.Г. Тичини Бобровицької міської ради Чернігівської області</t>
+          <t>Пісківський заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B308" s="5" t="n">
-        <v>143742</v>
+        <v>144054</v>
       </c>
       <c r="C308" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D308" s="4" t="inlineStr">
         <is>
-          <t>Пісківський ЗЗСО І-ІІІ ступенів імені П.Г. Тичини</t>
+          <t>Пісківський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E308" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F308" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G308" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H308" s="6" t="inlineStr">
         <is>
-          <t>7420685601</t>
+          <t>7420381501</t>
         </is>
       </c>
       <c r="I308" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J308" s="4" t="inlineStr">
         <is>
-          <t>с. Піски, Бобровицький район, Чернігівська область</t>
+          <t>с. Піски, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K308" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 74</t>
+          <t>вулиця Центральна, 39</t>
         </is>
       </c>
       <c r="L308" s="6" t="inlineStr">
         <is>
-          <t>UA74040050280057004</t>
+          <t>UA74040030290034973</t>
         </is>
       </c>
       <c r="M308" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, с. Піски</t>
         </is>
       </c>
       <c r="N308" s="7"/>
       <c r="O308" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P308" s="4" t="inlineStr">
         <is>
-          <t>(04632)38630</t>
+          <t>(068)0700413</t>
         </is>
       </c>
       <c r="Q308" s="4"/>
-      <c r="R308" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R308" s="4"/>
       <c r="S308" s="4"/>
       <c r="T308" s="4" t="inlineStr">
         <is>
-          <t>Директор Хоменко Валентина Миколаївна</t>
+          <t>Директор Євченко Валентина Костянтинівна</t>
         </is>
       </c>
       <c r="U308" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V308" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W308" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X308" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y308" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="4" t="inlineStr">
         <is>
-          <t>Пісківський навчально-виховний комплекс "загальноосвітня школа I ступеня - дошкільний навчальнй заклад" Чернігівської районної ради Чернігівської області</t>
+          <t>Пісківський заклад загальної середньої освіти І-ІІІ ступенів імені П.Г. Тичини Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B309" s="5" t="n">
-        <v>146626</v>
+        <v>143742</v>
       </c>
       <c r="C309" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D309" s="4" t="inlineStr">
         <is>
-          <t>Пісківський НВК</t>
+          <t>Пісківський ЗЗСО І-ІІІ ступенів імені П.Г. Тичини</t>
         </is>
       </c>
       <c r="E309" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F309" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G309" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H309" s="6" t="inlineStr">
         <is>
-          <t>7425586601</t>
+          <t>7420685601</t>
         </is>
       </c>
       <c r="I309" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J309" s="4" t="inlineStr">
         <is>
-          <t>с. Піски, Чернігівський район, Чернігівська область</t>
+          <t>с. Піски, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K309" s="4" t="inlineStr">
         <is>
-          <t>вулиця Нова, 6</t>
+          <t>вулиця Незалежності, 74</t>
         </is>
       </c>
       <c r="L309" s="6" t="inlineStr">
         <is>
-          <t>UA74100110140096912</t>
+          <t>UA74040050280057004</t>
         </is>
       </c>
       <c r="M309" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Піски</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Піски</t>
         </is>
       </c>
       <c r="N309" s="7"/>
       <c r="O309" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Чернігівської районної державної адміністрації</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P309" s="4" t="inlineStr">
         <is>
-          <t>(0462)687482</t>
+          <t>(04632)38630</t>
         </is>
       </c>
       <c r="Q309" s="4"/>
       <c r="R309" s="4" t="inlineStr">
         <is>
-          <t>pnvk@i.ua</t>
+          <t>piskischool@ukr.net</t>
         </is>
       </c>
       <c r="S309" s="4"/>
       <c r="T309" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Злидень Оксана Володимирівна</t>
+          <t>Директор Хоменко Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U309" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V309" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W309" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X309" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y309" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="4" t="inlineStr">
         <is>
-          <t>Плисківська загальноосвітня школа I-III ступенів Плисківської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Пісківський навчально-виховний комплекс "загальноосвітня школа I ступеня - дошкільний навчальнй заклад" Чернігівської районної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B310" s="5" t="n">
-        <v>134583</v>
+        <v>146626</v>
       </c>
       <c r="C310" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D310" s="4" t="inlineStr">
         <is>
-          <t>Плисківська ЗОШ І-ІІІ ст.</t>
+          <t>Пісківський НВК</t>
         </is>
       </c>
       <c r="E310" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F310" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G310" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H310" s="6" t="inlineStr">
         <is>
-          <t>7420886001</t>
+          <t>7425586601</t>
         </is>
       </c>
       <c r="I310" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J310" s="4" t="inlineStr">
         <is>
-          <t>с. Плиски, Борзнянський район, Чернігівська область</t>
+          <t>с. Піски, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K310" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 36</t>
+          <t>вулиця Нова, 6</t>
         </is>
       </c>
       <c r="L310" s="6" t="inlineStr">
         <is>
-          <t>UA74040310010066149</t>
+          <t>UA74100110140096912</t>
         </is>
       </c>
       <c r="M310" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Плиски</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Піски</t>
         </is>
       </c>
       <c r="N310" s="7"/>
       <c r="O310" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Плисківської сільської ради Борзнянського району Чернігівської області</t>
+          <t>Відділ освіти Чернігівської районної державної адміністрації</t>
         </is>
       </c>
       <c r="P310" s="4" t="inlineStr">
         <is>
-          <t>(097)0330001</t>
+          <t>(0462)687482</t>
         </is>
       </c>
       <c r="Q310" s="4"/>
       <c r="R310" s="4" t="inlineStr">
         <is>
-          <t>plysky-school@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>pnvk@i.ua</t>
+        </is>
+      </c>
+      <c r="S310" s="4"/>
       <c r="T310" s="4" t="inlineStr">
         <is>
-          <t>Директор Крижановський Андрій Андрійович</t>
+          <t>В.о. директора Злидень Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U310" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V310" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W310" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X310" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y310" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="4" t="inlineStr">
         <is>
-          <t>Плосківський ліцей Мринської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Плисківська загальноосвітня школа I-III ступенів Плисківської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B311" s="5" t="n">
-        <v>143322</v>
+        <v>134583</v>
       </c>
       <c r="C311" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D311" s="4" t="inlineStr">
         <is>
-          <t>Плосківський ліцей Мринської сільської ради</t>
+          <t>Плисківська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E311" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F311" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G311" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H311" s="6" t="inlineStr">
         <is>
-          <t>7423884001</t>
+          <t>7420886001</t>
         </is>
       </c>
       <c r="I311" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J311" s="4" t="inlineStr">
         <is>
-          <t>с. Плоске, Носівський район, Чернігівська область</t>
+          <t>с. Плиски, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K311" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мірошника, 4</t>
+          <t>вулиця Незалежності, 36</t>
         </is>
       </c>
       <c r="L311" s="6" t="inlineStr">
         <is>
-          <t>UA74040230040085685</t>
+          <t>UA74040310010066149</t>
         </is>
       </c>
       <c r="M311" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Плоске</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Плиски</t>
         </is>
       </c>
       <c r="N311" s="7"/>
       <c r="O311" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Мринської сільської ради</t>
+          <t>Відділ освіти, молоді та спорту Плисківської сільської ради Борзнянського району Чернігівської області</t>
         </is>
       </c>
       <c r="P311" s="4" t="inlineStr">
         <is>
-          <t>(04642)23156</t>
+          <t>(097)0330001</t>
         </is>
       </c>
       <c r="Q311" s="4"/>
       <c r="R311" s="4" t="inlineStr">
         <is>
-          <t>ploske-nvk@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S311" s="4"/>
+          <t>plysky-school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S311" s="4" t="inlineStr">
+        <is>
+          <t>http://plysky-school.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T311" s="4" t="inlineStr">
         <is>
-          <t>Директор Бувайлик Максим Ринатович</t>
+          <t>Директор Крижановський Андрій Андрійович</t>
         </is>
       </c>
       <c r="U311" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V311" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W311" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X311" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y311" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="4" t="inlineStr">
         <is>
-          <t>Плугатарський заклад загальної середньої освіти І-ІІІ ступенів Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Плосківський ліцей Мринської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B312" s="5" t="n">
-        <v>148909</v>
+        <v>143322</v>
       </c>
       <c r="C312" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D312" s="4" t="inlineStr">
         <is>
-          <t>Плугатарський ЗЗСО І-ІІІ ступенів</t>
+          <t>Плосківський ліцей Мринської сільської ради</t>
         </is>
       </c>
       <c r="E312" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F312" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G312" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H312" s="6" t="inlineStr">
         <is>
-          <t>7425383005</t>
+          <t>7423884001</t>
         </is>
       </c>
       <c r="I312" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J312" s="4" t="inlineStr">
         <is>
-          <t>с. Плугатар, Талалаївський район, Чернігівська область</t>
+          <t>с. Плоске, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K312" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 12</t>
+          <t>вулиця Мірошника, 4</t>
         </is>
       </c>
       <c r="L312" s="6" t="inlineStr">
         <is>
-          <t>UA74080190270067989</t>
+          <t>UA74040230040085685</t>
         </is>
       </c>
       <c r="M312" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Плугатар</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Плоске</t>
         </is>
       </c>
       <c r="N312" s="7"/>
       <c r="O312" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Мринської сільської ради</t>
         </is>
       </c>
       <c r="P312" s="4" t="inlineStr">
         <is>
-          <t>(04634)21646</t>
+          <t>(04642)23156</t>
         </is>
       </c>
       <c r="Q312" s="4"/>
       <c r="R312" s="4" t="inlineStr">
         <is>
-          <t>Ch_pluhatar@ukr.net</t>
+          <t>ploske-nvk@meta.ua</t>
         </is>
       </c>
       <c r="S312" s="4"/>
       <c r="T312" s="4" t="inlineStr">
         <is>
-          <t>Директор Загурська Лариса Миколаївна</t>
+          <t>Директор Бувайлик Максим Ринатович</t>
         </is>
       </c>
       <c r="U312" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V312" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W312" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X312" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y312" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="4" t="inlineStr">
         <is>
-          <t>Погорільська гімназія Семенівської міської ради Чернігівської області</t>
+          <t>Плугатарський заклад загальної середньої освіти І-ІІІ ступенів Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B313" s="5" t="n">
-        <v>140773</v>
+        <v>148909</v>
       </c>
       <c r="C313" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D313" s="4" t="inlineStr">
         <is>
-          <t>Погорільська гімназія</t>
+          <t>Плугатарський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E313" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F313" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G313" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H313" s="6" t="inlineStr">
         <is>
-          <t>7424785001</t>
+          <t>7425383005</t>
         </is>
       </c>
       <c r="I313" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J313" s="4" t="inlineStr">
         <is>
-          <t>с. Погорільці, Семенівський район, Чернігівська область</t>
+          <t>с. Плугатар, Талалаївський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K313" s="4" t="inlineStr">
         <is>
-          <t>вулиця І.Франка, 30</t>
+          <t>вулиця Лесі Українки, 12</t>
         </is>
       </c>
       <c r="L313" s="6" t="inlineStr">
         <is>
-          <t>UA74060070480047785</t>
+          <t>UA74080190270067989</t>
         </is>
       </c>
       <c r="M313" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Погорільці</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Плугатар</t>
         </is>
       </c>
       <c r="N313" s="7"/>
       <c r="O313" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P313" s="4" t="inlineStr">
         <is>
-          <t>(04659)2-31-47</t>
+          <t>(04634)21646</t>
         </is>
       </c>
       <c r="Q313" s="4"/>
       <c r="R313" s="4" t="inlineStr">
         <is>
-          <t>ntimoshhenko@ukr.net</t>
+          <t>Ch_pluhatar@ukr.net</t>
         </is>
       </c>
       <c r="S313" s="4"/>
       <c r="T313" s="4" t="inlineStr">
         <is>
-          <t>Директор Тимощенко Наталія Петрівна</t>
+          <t>Директор Загурська Лариса Миколаївна</t>
         </is>
       </c>
       <c r="U313" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V313" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W313" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X313" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y313" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="4" t="inlineStr">
         <is>
-          <t>Погребівська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
+          <t>Погорільська гімназія Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B314" s="5" t="n">
-        <v>144198</v>
+        <v>140773</v>
       </c>
       <c r="C314" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D314" s="4" t="inlineStr">
         <is>
-          <t>Погребівська ЗОШ І-ІІ ст.</t>
+          <t>Погорільська гімназія</t>
         </is>
       </c>
       <c r="E314" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F314" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G314" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H314" s="6" t="inlineStr">
         <is>
-          <t>7424187001</t>
+          <t>7424785001</t>
         </is>
       </c>
       <c r="I314" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J314" s="4" t="inlineStr">
         <is>
-          <t>с. Погреби, Прилуцький район, Чернігівська область</t>
+          <t>с. Погорільці, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K314" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ніжинська, 141</t>
+          <t>вулиця І.Франка, 30</t>
         </is>
       </c>
       <c r="L314" s="6" t="inlineStr">
         <is>
-          <t>UA74080170400096858</t>
+          <t>UA74060070480047785</t>
         </is>
       </c>
       <c r="M314" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Погреби</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Погорільці</t>
         </is>
       </c>
       <c r="N314" s="7"/>
       <c r="O314" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P314" s="4" t="inlineStr">
         <is>
-          <t>(04637)68378</t>
+          <t>(04659)2-31-47</t>
         </is>
       </c>
       <c r="Q314" s="4"/>
       <c r="R314" s="4" t="inlineStr">
         <is>
-          <t>pogschool@ukr.net</t>
+          <t>ntimoshhenko@ukr.net</t>
         </is>
       </c>
       <c r="S314" s="4"/>
       <c r="T314" s="4" t="inlineStr">
         <is>
-          <t>Директор Карпенко Таміла Яківна</t>
+          <t>Директор Тимощенко Наталія Петрівна</t>
         </is>
       </c>
       <c r="U314" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V314" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W314" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X314" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y314" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="4" t="inlineStr">
         <is>
-          <t>Філія Сухополов'янського ліцею, Сухополов'янської сільської ради</t>
+          <t>Погребівська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B315" s="5" t="n">
-        <v>176657</v>
+        <v>144198</v>
       </c>
       <c r="C315" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D315" s="4"/>
+      <c r="D315" s="4" t="inlineStr">
+        <is>
+          <t>Погребівська ЗОШ І-ІІ ст.</t>
+        </is>
+      </c>
       <c r="E315" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F315" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G315" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H315" s="6" t="inlineStr">
         <is>
           <t>7424187001</t>
         </is>
       </c>
       <c r="I315" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J315" s="4" t="inlineStr">
         <is>
           <t>с. Погреби, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K315" s="4" t="inlineStr">
         <is>
           <t>вулиця Ніжинська, 141</t>
         </is>
       </c>
       <c r="L315" s="6" t="inlineStr">
         <is>
           <t>UA74080170400096858</t>
         </is>
       </c>
       <c r="M315" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Прилуцький р-н, с. Погреби</t>
         </is>
       </c>
       <c r="N315" s="7"/>
       <c r="O315" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P315" s="4" t="inlineStr">
         <is>
-          <t>(04637)60360</t>
+          <t>(04637)68378</t>
         </is>
       </c>
       <c r="Q315" s="4"/>
       <c r="R315" s="4" t="inlineStr">
         <is>
-          <t>sykhopolovaschool@ukr.net</t>
+          <t>pogschool@ukr.net</t>
         </is>
       </c>
       <c r="S315" s="4"/>
       <c r="T315" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Карпенко Таміла Яківна</t>
+          <t>Директор Карпенко Таміла Яківна</t>
         </is>
       </c>
       <c r="U315" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V315" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W315" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X315" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y315" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="4" t="inlineStr">
         <is>
-          <t>Подільська початкова школа Срібнянської селищної ради Чернігівської області</t>
+          <t>Філія Сухополов'янського ліцею, Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B316" s="5" t="n">
-        <v>145871</v>
+        <v>176657</v>
       </c>
       <c r="C316" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D316" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D316" s="4"/>
       <c r="E316" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F316" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G316" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H316" s="6" t="inlineStr">
         <is>
-          <t>7425186001</t>
+          <t>7424187001</t>
         </is>
       </c>
       <c r="I316" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J316" s="4" t="inlineStr">
         <is>
-          <t>с. Поділ, Срібнянський район, Чернігівська область</t>
+          <t>с. Погреби, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K316" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 38</t>
+          <t>вулиця Ніжинська, 141</t>
         </is>
       </c>
       <c r="L316" s="6" t="inlineStr">
         <is>
-          <t>UA74080150220085003</t>
+          <t>UA74080170400096858</t>
         </is>
       </c>
       <c r="M316" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Поділ</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Погреби</t>
         </is>
       </c>
       <c r="N316" s="7"/>
       <c r="O316" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P316" s="4" t="inlineStr">
         <is>
-          <t>(04639)29340</t>
+          <t>(04637)60360</t>
         </is>
       </c>
       <c r="Q316" s="4"/>
       <c r="R316" s="4" t="inlineStr">
         <is>
-          <t>podil_school@ukr.net</t>
+          <t>sykhopolovaschool@ukr.net</t>
         </is>
       </c>
       <c r="S316" s="4"/>
       <c r="T316" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Тяжкун Людмила Василівна</t>
+          <t>Завідувач філією Карпенко Таміла Яківна</t>
         </is>
       </c>
       <c r="U316" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V316" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W316" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X316" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y316" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="4" t="inlineStr">
         <is>
-          <t>Покровська філія Менського опорного закладу загальної середньої освіти І-ІІІ ступенів ім.Т.Г.Шевченка Менської міської ради</t>
+          <t>Подільська початкова школа Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B317" s="5" t="n">
-        <v>141456</v>
+        <v>145871</v>
       </c>
       <c r="C317" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D317" s="4" t="inlineStr">
         <is>
-          <t>Покровська філія</t>
+          <t>Подільська початкова школа</t>
         </is>
       </c>
       <c r="E317" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F317" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G317" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H317" s="6" t="inlineStr">
         <is>
-          <t>7423084001</t>
+          <t>7425186001</t>
         </is>
       </c>
       <c r="I317" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J317" s="4" t="inlineStr">
         <is>
-          <t>с. Покровське, Менський район, Чернігівська область</t>
+          <t>с. Поділ, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K317" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сіверська, 46</t>
+          <t>вулиця Центральна, 38</t>
         </is>
       </c>
       <c r="L317" s="6" t="inlineStr">
         <is>
-          <t>UA74020030280087689</t>
+          <t>UA74080150220085003</t>
         </is>
       </c>
       <c r="M317" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Покровське</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Поділ</t>
         </is>
       </c>
       <c r="N317" s="7"/>
       <c r="O317" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P317" s="4" t="inlineStr">
         <is>
-          <t>(04644)43590</t>
+          <t>(04639)29340</t>
         </is>
       </c>
       <c r="Q317" s="4"/>
       <c r="R317" s="4" t="inlineStr">
         <is>
-          <t>Zhovtneva46@ukr.net</t>
+          <t>podil_school@ukr.net</t>
         </is>
       </c>
       <c r="S317" s="4"/>
       <c r="T317" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Давиденко Олена Михайлівна</t>
+          <t>В.о. директора Тяжкун Людмила Василівна</t>
         </is>
       </c>
       <c r="U317" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V317" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W317" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X317" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y317" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="4" t="inlineStr">
         <is>
-          <t>Понорницький ліцей Понорницької селищної ради</t>
+          <t>Покровська філія Менського опорного закладу загальної середньої освіти І-ІІІ ступенів ім.Т.Г.Шевченка Менської міської ради</t>
         </is>
       </c>
       <c r="B318" s="5" t="n">
-        <v>140276</v>
+        <v>141456</v>
       </c>
       <c r="C318" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D318" s="4" t="inlineStr">
         <is>
-          <t>Понорницький ліцей</t>
+          <t>Покровська філія</t>
         </is>
       </c>
       <c r="E318" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F318" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G318" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H318" s="6" t="inlineStr">
         <is>
-          <t>7422255500</t>
+          <t>7423084001</t>
         </is>
       </c>
       <c r="I318" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J318" s="4" t="inlineStr">
         <is>
-          <t>смт Понорниця, Коропський район, Чернігівська область</t>
+          <t>с. Покровське, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K318" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сіверська, 22</t>
+          <t>вулиця Сіверська, 46</t>
         </is>
       </c>
       <c r="L318" s="6" t="inlineStr">
         <is>
-          <t>UA74060050010088781</t>
+          <t>UA74020030280087689</t>
         </is>
       </c>
       <c r="M318" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с-ще Понорниця</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Покровське</t>
         </is>
       </c>
       <c r="N318" s="7"/>
       <c r="O318" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Понорницької селищної ради</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P318" s="4" t="inlineStr">
         <is>
-          <t>(0465)631248</t>
+          <t>(04644)43590</t>
         </is>
       </c>
       <c r="Q318" s="4"/>
       <c r="R318" s="4" t="inlineStr">
         <is>
-          <t>Prshkola@ukr.net</t>
+          <t>Zhovtneva46@ukr.net</t>
         </is>
       </c>
       <c r="S318" s="4"/>
       <c r="T318" s="4" t="inlineStr">
         <is>
-          <t>Директор Чепік Інна Миколаївна</t>
+          <t>Завідувач філією Давиденко Олена Михайлівна</t>
         </is>
       </c>
       <c r="U318" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V318" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W318" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X318" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y318" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="4" t="inlineStr">
         <is>
-          <t>Прачівська загальноосвітня школа І-ІІ ступенів - філія Борзнянської загальноосвітньої школи І-ІІІ ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
+          <t>Понорницький ліцей Понорницької селищної ради</t>
         </is>
       </c>
       <c r="B319" s="5" t="n">
-        <v>136399</v>
+        <v>140276</v>
       </c>
       <c r="C319" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D319" s="4" t="inlineStr">
         <is>
-          <t>Прачівська ЗОШ І-ІІ ст.</t>
+          <t>Понорницький ліцей</t>
         </is>
       </c>
       <c r="E319" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F319" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G319" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H319" s="6" t="inlineStr">
         <is>
-          <t>7420886401</t>
+          <t>7422255500</t>
         </is>
       </c>
       <c r="I319" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J319" s="4" t="inlineStr">
         <is>
-          <t>с. Прачі, Борзнянський район, Чернігівська область</t>
+          <t>смт Понорниця, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K319" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 50</t>
-[...3 lines deleted...]
-      <c r="M319" s="4"/>
+          <t>вулиця Сіверська, 22</t>
+        </is>
+      </c>
+      <c r="L319" s="6" t="inlineStr">
+        <is>
+          <t>UA74060050010088781</t>
+        </is>
+      </c>
+      <c r="M319" s="4" t="inlineStr">
+        <is>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с-ще Понорниця</t>
+        </is>
+      </c>
       <c r="N319" s="7"/>
       <c r="O319" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Понорницької селищної ради</t>
         </is>
       </c>
       <c r="P319" s="4" t="inlineStr">
         <is>
-          <t>(096)1365585</t>
+          <t>(0465)631248</t>
         </is>
       </c>
       <c r="Q319" s="4"/>
       <c r="R319" s="4" t="inlineStr">
         <is>
-          <t>osypenkosi@ukr.net</t>
+          <t>Prshkola@ukr.net</t>
         </is>
       </c>
       <c r="S319" s="4"/>
       <c r="T319" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Осипенко Світлана Іванівна</t>
+          <t>Директор Чепік Інна Миколаївна</t>
         </is>
       </c>
       <c r="U319" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V319" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W319" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X319" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y319" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="4" t="inlineStr">
         <is>
-          <t>Прибинська гімназія Корюківської міської ради Чернігівської області</t>
+          <t>Прачівська загальноосвітня школа І-ІІ ступенів - філія Борзнянської загальноосвітньої школи І-ІІІ ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B320" s="5" t="n">
-        <v>140002</v>
+        <v>136399</v>
       </c>
       <c r="C320" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D320" s="4" t="inlineStr">
         <is>
-          <t>Прибинська гімназія</t>
+          <t>Прачівська ЗОШ І-ІІ ст.</t>
         </is>
       </c>
       <c r="E320" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F320" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G320" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H320" s="6" t="inlineStr">
         <is>
-          <t>7422487001</t>
+          <t>7420886401</t>
         </is>
       </c>
       <c r="I320" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J320" s="4" t="inlineStr">
         <is>
-          <t>с. Прибинь, Корюківський район, Чернігівська область</t>
+          <t>с. Прачі, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K320" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лісова, 5</t>
-[...11 lines deleted...]
-      </c>
+          <t>вулиця Миру, 50</t>
+        </is>
+      </c>
+      <c r="L320" s="6"/>
+      <c r="M320" s="4"/>
       <c r="N320" s="7"/>
       <c r="O320" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
+          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P320" s="4" t="inlineStr">
         <is>
-          <t>(04657)24122</t>
+          <t>(096)1365585</t>
         </is>
       </c>
       <c r="Q320" s="4"/>
       <c r="R320" s="4" t="inlineStr">
         <is>
-          <t>pribin-zosh@ukr.net</t>
+          <t>osypenkosi@ukr.net</t>
         </is>
       </c>
       <c r="S320" s="4"/>
       <c r="T320" s="4" t="inlineStr">
         <is>
-          <t>Директор Крикун Ірина Олексіївна</t>
+          <t>Завідувач філією Осипенко Світлана Іванівна</t>
         </is>
       </c>
       <c r="U320" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V320" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W320" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X320" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y320" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="4" t="inlineStr">
         <is>
-          <t>Прогресівський заклад загальної середньої освіти I-IIІ ступенів Кіптівської сільської ради Чернігівської області</t>
+          <t>Прибинська гімназія Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B321" s="5" t="n">
-        <v>146305</v>
+        <v>140002</v>
       </c>
       <c r="C321" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D321" s="4" t="inlineStr">
         <is>
-          <t>Прогресівський ЗЗСО І-ІІІ ступенів</t>
+          <t>Прибинська гімназія</t>
         </is>
       </c>
       <c r="E321" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F321" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G321" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H321" s="6" t="inlineStr">
         <is>
-          <t>7422088501</t>
+          <t>7422487001</t>
         </is>
       </c>
       <c r="I321" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J321" s="4" t="inlineStr">
         <is>
-          <t>с-ще Прогрес, Козелецький район, Чернігівська область</t>
+          <t>с. Прибинь, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K321" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гедройця, 7</t>
+          <t>вулиця Лісова, 5</t>
         </is>
       </c>
       <c r="L321" s="6" t="inlineStr">
         <is>
-          <t>UA74100170190082507</t>
+          <t>UA74020010440036592</t>
         </is>
       </c>
       <c r="M321" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Прогрес</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Прибинь</t>
         </is>
       </c>
       <c r="N321" s="7"/>
       <c r="O321" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Кіптівської сільської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
         </is>
       </c>
       <c r="P321" s="4" t="inlineStr">
         <is>
-          <t>(068)1308732</t>
+          <t>(04657)24122</t>
         </is>
       </c>
       <c r="Q321" s="4"/>
       <c r="R321" s="4" t="inlineStr">
         <is>
-          <t>ProgresKiptiOTG@gmail.com</t>
+          <t>pribin-zosh@ukr.net</t>
         </is>
       </c>
       <c r="S321" s="4"/>
       <c r="T321" s="4" t="inlineStr">
         <is>
-          <t>Директор Вакуленко Людмила Миколаївна</t>
+          <t>Директор Крикун Ірина Олексіївна</t>
         </is>
       </c>
       <c r="U321" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V321" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W321" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X321" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y321" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="4" t="inlineStr">
         <is>
-          <t>Прохорська гімназія Комарівської сільської ради</t>
+          <t>Прогресівський заклад загальної середньої освіти I-IIІ ступенів Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B322" s="5" t="n">
-        <v>134512</v>
+        <v>146305</v>
       </c>
       <c r="C322" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D322" s="4" t="inlineStr">
         <is>
-          <t>Прохорська гімназія</t>
+          <t>Прогресівський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E322" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F322" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G322" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H322" s="6" t="inlineStr">
         <is>
-          <t>7420886801</t>
+          <t>7422088501</t>
         </is>
       </c>
       <c r="I322" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J322" s="4" t="inlineStr">
         <is>
-          <t>с. Прохори, Борзнянський район, Чернігівська область</t>
+          <t>с-ще Прогрес, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K322" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 96</t>
+          <t>вулиця Гедройця, 7</t>
         </is>
       </c>
       <c r="L322" s="6" t="inlineStr">
         <is>
-          <t>UA74040150090030381</t>
+          <t>UA74100170190082507</t>
         </is>
       </c>
       <c r="M322" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Прохори</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Прогрес</t>
         </is>
       </c>
       <c r="N322" s="7"/>
       <c r="O322" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Відділ освіти Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P322" s="4" t="inlineStr">
         <is>
-          <t>(04653)28240</t>
+          <t>(068)1308732</t>
         </is>
       </c>
       <c r="Q322" s="4"/>
       <c r="R322" s="4" t="inlineStr">
         <is>
-          <t>prohori@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>ProgresKiptiOTG@gmail.com</t>
+        </is>
+      </c>
+      <c r="S322" s="4"/>
       <c r="T322" s="4" t="inlineStr">
         <is>
-          <t>Директор Дідухович Оксана Миколаївна</t>
+          <t>Директор Вакуленко Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U322" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V322" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W322" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X322" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y322" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="4" t="inlineStr">
         <is>
-          <t>Пустотинська гімназія Макіївської сільської ради</t>
+          <t>Прохорська гімназія Комарівської сільської ради</t>
         </is>
       </c>
       <c r="B323" s="5" t="n">
-        <v>143775</v>
+        <v>134512</v>
       </c>
       <c r="C323" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D323" s="4" t="inlineStr">
         <is>
-          <t>Пустотинcька гімназія Макіївської СР</t>
+          <t>Прохорська гімназія</t>
         </is>
       </c>
       <c r="E323" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F323" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G323" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H323" s="6" t="inlineStr">
         <is>
-          <t>7423883002</t>
+          <t>7420886801</t>
         </is>
       </c>
       <c r="I323" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J323" s="4" t="inlineStr">
         <is>
-          <t>с. Пустотине, Носівський район, Чернігівська область</t>
+          <t>с. Прохори, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K323" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 19</t>
+          <t>вулиця Шевченка, 96</t>
         </is>
       </c>
       <c r="L323" s="6" t="inlineStr">
         <is>
-          <t>UA74040210150080779</t>
+          <t>UA74040150090030381</t>
         </is>
       </c>
       <c r="M323" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Пустотине</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Прохори</t>
         </is>
       </c>
       <c r="N323" s="7"/>
       <c r="O323" s="4" t="inlineStr">
         <is>
-          <t>Макіївська сільська рада</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P323" s="4" t="inlineStr">
         <is>
-          <t>(04642)24210</t>
+          <t>(04653)28240</t>
         </is>
       </c>
       <c r="Q323" s="4"/>
       <c r="R323" s="4" t="inlineStr">
         <is>
-          <t>Pystotino.school@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S323" s="4"/>
+          <t>prohori@ukr.net</t>
+        </is>
+      </c>
+      <c r="S323" s="4" t="inlineStr">
+        <is>
+          <t>http://prohory-school.edukit.cn.ua/</t>
+        </is>
+      </c>
       <c r="T323" s="4" t="inlineStr">
         <is>
-          <t>Директор Прохоренко Тетяна Володимирівна</t>
+          <t>Директор Дідухович Оксана Миколаївна</t>
         </is>
       </c>
       <c r="U323" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V323" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W323" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X323" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y323" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="4" t="inlineStr">
         <is>
-          <t>Філія "Радульська гімназія" Ріпкинського ліцею Ріпкинської селищної ради</t>
+          <t>Пустотинська гімназія Макіївської сільської ради</t>
         </is>
       </c>
       <c r="B324" s="5" t="n">
-        <v>145864</v>
+        <v>143775</v>
       </c>
       <c r="C324" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D324" s="4" t="inlineStr">
         <is>
-          <t>Філія "Радульська гімназія" Ріпкинського ліцею</t>
-[...2 lines deleted...]
-      <c r="E324" s="4"/>
+          <t>Пустотинcька гімназія Макіївської СР</t>
+        </is>
+      </c>
+      <c r="E324" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
       <c r="F324" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G324" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H324" s="6" t="inlineStr">
         <is>
-          <t>7424456400</t>
+          <t>7423883002</t>
         </is>
       </c>
       <c r="I324" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J324" s="4" t="inlineStr">
         <is>
-          <t>смт Радуль, Ріпкинський район, Чернігівська область</t>
+          <t>с. Пустотине, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K324" s="4" t="inlineStr">
         <is>
-          <t>вулиця Красна площа, 30</t>
+          <t>вулиця Шкільна, 19</t>
         </is>
       </c>
       <c r="L324" s="6" t="inlineStr">
         <is>
-          <t>UA74100330030037029</t>
+          <t>UA74040210150080779</t>
         </is>
       </c>
       <c r="M324" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Радуль</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Пустотине</t>
         </is>
       </c>
       <c r="N324" s="7"/>
       <c r="O324" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Макіївська сільська рада</t>
         </is>
       </c>
       <c r="P324" s="4" t="inlineStr">
         <is>
-          <t>(04641)48272</t>
+          <t>(04642)24210</t>
         </is>
       </c>
       <c r="Q324" s="4"/>
       <c r="R324" s="4" t="inlineStr">
         <is>
-          <t>radulsh@ukr.net</t>
+          <t>Pystotino.school@ukr.net</t>
         </is>
       </c>
       <c r="S324" s="4"/>
       <c r="T324" s="4" t="inlineStr">
         <is>
-          <t>Директор Примостка Ірина Миколаївна</t>
+          <t>Директор Прохоренко Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U324" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V324" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W324" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X324" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y324" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="4" t="inlineStr">
         <is>
-          <t>Редьківський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Філія "Радульська гімназія" Ріпкинського ліцею Ріпкинської селищної ради</t>
         </is>
       </c>
       <c r="B325" s="5" t="n">
-        <v>146590</v>
+        <v>145864</v>
       </c>
       <c r="C325" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D325" s="4" t="inlineStr">
         <is>
-          <t>Редьківський ліцей</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філія "Радульська гімназія" Ріпкинського ліцею</t>
+        </is>
+      </c>
+      <c r="E325" s="4"/>
       <c r="F325" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G325" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H325" s="6" t="inlineStr">
         <is>
-          <t>7425587401</t>
+          <t>7424456400</t>
         </is>
       </c>
       <c r="I325" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J325" s="4" t="inlineStr">
         <is>
-          <t>с. Редьківка, Чернігівський район, Чернігівська область</t>
+          <t>смт Радуль, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K325" s="4" t="inlineStr">
         <is>
-          <t>вулиця Процька, 8</t>
+          <t>вулиця Красна площа, 30</t>
         </is>
       </c>
       <c r="L325" s="6" t="inlineStr">
         <is>
-          <t>UA74100270080067093</t>
+          <t>UA74100330030037029</t>
         </is>
       </c>
       <c r="M325" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Редьківка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Радуль</t>
         </is>
       </c>
       <c r="N325" s="7"/>
       <c r="O325" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P325" s="4" t="inlineStr">
         <is>
-          <t>(0462)687037</t>
+          <t>(04641)48272</t>
         </is>
       </c>
       <c r="Q325" s="4"/>
       <c r="R325" s="4" t="inlineStr">
         <is>
-          <t>redkivskiynvk@ukr.net</t>
+          <t>radulsh@ukr.net</t>
         </is>
       </c>
       <c r="S325" s="4"/>
       <c r="T325" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Лозова Алла Олександрівна</t>
+          <t>Директор Примостка Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U325" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V325" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W325" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X325" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y325" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="4" t="inlineStr">
         <is>
-          <t>Риботинський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів - дошкільний навчальний заклад" Коропської селищної ради Чернігівської області</t>
+          <t>Редьківський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B326" s="5" t="n">
-        <v>140931</v>
+        <v>146590</v>
       </c>
       <c r="C326" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D326" s="4" t="inlineStr">
         <is>
-          <t>Риботинський НВК</t>
+          <t>Редьківський ліцей</t>
         </is>
       </c>
       <c r="E326" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F326" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G326" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H326" s="6" t="inlineStr">
         <is>
-          <t>7422288201</t>
+          <t>7425587401</t>
         </is>
       </c>
       <c r="I326" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J326" s="4" t="inlineStr">
         <is>
-          <t>с. Риботин, Коропський район, Чернігівська область</t>
+          <t>с. Редьківка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K326" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зої Космодем'янської, 22А</t>
+          <t>вулиця Процька, 8</t>
         </is>
       </c>
       <c r="L326" s="6" t="inlineStr">
         <is>
-          <t>UA74060010370049239</t>
+          <t>UA74100270080067093</t>
         </is>
       </c>
       <c r="M326" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Риботин</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Редьківка</t>
         </is>
       </c>
       <c r="N326" s="7"/>
       <c r="O326" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Коропської селищної ради</t>
+          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P326" s="4" t="inlineStr">
         <is>
-          <t>(04656)24574</t>
+          <t>(0462)687037</t>
         </is>
       </c>
       <c r="Q326" s="4"/>
       <c r="R326" s="4" t="inlineStr">
         <is>
-          <t>rnnvk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>redkivskiynvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S326" s="4"/>
       <c r="T326" s="4" t="inlineStr">
         <is>
-          <t>Директор Хотинченко Наталія Іванівна</t>
+          <t>В.о. директора Лозова Алла Олександрівна</t>
         </is>
       </c>
       <c r="U326" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V326" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W326" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X326" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y326" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="4" t="inlineStr">
         <is>
-          <t>Рівчак-Степанівський ліцей Макіївської сільської ради</t>
+          <t>Риботинський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів - дошкільний навчальний заклад" Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B327" s="5" t="n">
-        <v>143426</v>
+        <v>140931</v>
       </c>
       <c r="C327" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D327" s="4" t="inlineStr">
         <is>
-          <t>Рівчак-Степанівський ліцей Макіївської СР</t>
+          <t>Риботинський НВК</t>
         </is>
       </c>
       <c r="E327" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F327" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G327" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H327" s="6" t="inlineStr">
         <is>
-          <t>7423884501</t>
+          <t>7422288201</t>
         </is>
       </c>
       <c r="I327" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J327" s="4" t="inlineStr">
         <is>
-          <t>с. Рівчак-Степанівка, Носівський район, Чернігівська область</t>
+          <t>с. Риботин, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K327" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гоголя, 2 г</t>
+          <t>вулиця Зої Космодем'янської, 22А</t>
         </is>
       </c>
       <c r="L327" s="6" t="inlineStr">
         <is>
-          <t>UA74040210160027548</t>
+          <t>UA74060010370049239</t>
         </is>
       </c>
       <c r="M327" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Рівчак-Степанівка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Риботин</t>
         </is>
       </c>
       <c r="N327" s="7"/>
       <c r="O327" s="4" t="inlineStr">
         <is>
-          <t>Макіївська сільська рада</t>
+          <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P327" s="4" t="inlineStr">
         <is>
-          <t>(04642)23540</t>
+          <t>(04656)24574</t>
         </is>
       </c>
       <c r="Q327" s="4"/>
       <c r="R327" s="4" t="inlineStr">
         <is>
-          <t>baklans93@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S327" s="4"/>
+          <t>rnnvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S327" s="4" t="inlineStr">
+        <is>
+          <t>http://www.rybotin-nvk.ho.ua</t>
+        </is>
+      </c>
       <c r="T327" s="4" t="inlineStr">
         <is>
-          <t>Директор Баклан Світлана Григорівна</t>
+          <t>Директор Хотинченко Наталія Іванівна</t>
         </is>
       </c>
       <c r="U327" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V327" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W327" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X327" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y327" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="4" t="inlineStr">
         <is>
-          <t>Ріпкинський ліцей імені Софії Русової Ріпкинської селищної ради</t>
+          <t>Рівчак-Степанівський ліцей Макіївської сільської ради</t>
         </is>
       </c>
       <c r="B328" s="5" t="n">
-        <v>145855</v>
+        <v>143426</v>
       </c>
       <c r="C328" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D328" s="4" t="inlineStr">
         <is>
-          <t>Ріпкинський ліцей імені Софії Русової</t>
+          <t>Рівчак-Степанівський ліцей Макіївської СР</t>
         </is>
       </c>
       <c r="E328" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F328" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G328" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H328" s="6" t="inlineStr">
         <is>
-          <t>7424455100</t>
+          <t>7423884501</t>
         </is>
       </c>
       <c r="I328" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J328" s="4" t="inlineStr">
         <is>
-          <t>смт Ріпки, Ріпкинський район, Чернігівська область</t>
+          <t>с. Рівчак-Степанівка, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K328" s="4" t="inlineStr">
         <is>
-          <t>вулиця Святомиколаївська, 43</t>
+          <t>вулиця Гоголя, 2 г</t>
         </is>
       </c>
       <c r="L328" s="6" t="inlineStr">
         <is>
-          <t>UA74100330010089064</t>
+          <t>UA74040210160027548</t>
         </is>
       </c>
       <c r="M328" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Ріпки</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Рівчак-Степанівка</t>
         </is>
       </c>
       <c r="N328" s="7"/>
       <c r="O328" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Макіївська сільська рада</t>
         </is>
       </c>
       <c r="P328" s="4" t="inlineStr">
         <is>
-          <t>(04641)21809</t>
+          <t>(04642)23540</t>
         </is>
       </c>
       <c r="Q328" s="4"/>
       <c r="R328" s="4" t="inlineStr">
         <is>
-          <t>rgimnazia@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>baklans93@ukr.net</t>
+        </is>
+      </c>
+      <c r="S328" s="4"/>
       <c r="T328" s="4" t="inlineStr">
         <is>
-          <t>Директор Корж Наталія Миколаївна</t>
+          <t>Директор Баклан Світлана Григорівна</t>
         </is>
       </c>
       <c r="U328" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V328" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W328" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X328" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y328" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="4" t="inlineStr">
         <is>
-          <t>Ріпкинський ліцей Ріпкинської селищної ради</t>
+          <t>Ріпкинський ліцей імені Софії Русової Ріпкинської селищної ради</t>
         </is>
       </c>
       <c r="B329" s="5" t="n">
-        <v>145856</v>
+        <v>145855</v>
       </c>
       <c r="C329" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D329" s="4" t="inlineStr">
         <is>
-          <t>Ріпкинський ліцей</t>
+          <t>Ріпкинський ліцей імені Софії Русової</t>
         </is>
       </c>
       <c r="E329" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F329" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G329" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H329" s="6" t="inlineStr">
         <is>
           <t>7424455100</t>
         </is>
       </c>
       <c r="I329" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J329" s="4" t="inlineStr">
         <is>
           <t>смт Ріпки, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K329" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пирогова, 5</t>
+          <t>вулиця Святомиколаївська, 43</t>
         </is>
       </c>
       <c r="L329" s="6" t="inlineStr">
         <is>
           <t>UA74100330010089064</t>
         </is>
       </c>
       <c r="M329" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, с-ще Ріпки</t>
         </is>
       </c>
       <c r="N329" s="7"/>
       <c r="O329" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P329" s="4" t="inlineStr">
         <is>
-          <t>(04641)21892</t>
+          <t>(04641)21809</t>
         </is>
       </c>
       <c r="Q329" s="4"/>
       <c r="R329" s="4" t="inlineStr">
         <is>
-          <t>school.ripky2@gmail.com</t>
+          <t>rgimnazia@gmail.com</t>
         </is>
       </c>
       <c r="S329" s="4" t="inlineStr">
         <is>
-          <t>http://sofr2.at.ua</t>
+          <t>http://rgimnazia.pp.ua</t>
         </is>
       </c>
       <c r="T329" s="4" t="inlineStr">
         <is>
-          <t>Директор Лебедко Сергій Анатолійович</t>
+          <t>Директор Корж Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U329" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V329" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W329" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X329" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y329" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="4" t="inlineStr">
         <is>
-          <t>Рогізківський ліцей Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Ріпкинський ліцей Ріпкинської селищної ради</t>
         </is>
       </c>
       <c r="B330" s="5" t="n">
-        <v>145480</v>
+        <v>145856</v>
       </c>
       <c r="C330" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D330" s="4" t="inlineStr">
         <is>
-          <t>Рогізківський ліцей</t>
+          <t>Ріпкинський ліцей</t>
         </is>
       </c>
       <c r="E330" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F330" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G330" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H330" s="6" t="inlineStr">
         <is>
-          <t>7425885501</t>
+          <t>7424455100</t>
         </is>
       </c>
       <c r="I330" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J330" s="4" t="inlineStr">
         <is>
-          <t>с. Рогізки, Сновський район, Чернігівська область</t>
+          <t>смт Ріпки, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K330" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 1</t>
+          <t>вулиця Пирогова, 5</t>
         </is>
       </c>
       <c r="L330" s="6" t="inlineStr">
         <is>
-          <t>UA74020050380057732</t>
+          <t>UA74100330010089064</t>
         </is>
       </c>
       <c r="M330" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Рогізки</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Ріпки</t>
         </is>
       </c>
       <c r="N330" s="7"/>
       <c r="O330" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P330" s="4" t="inlineStr">
         <is>
-          <t>(04654)46340</t>
+          <t>(04641)21892</t>
         </is>
       </c>
       <c r="Q330" s="4"/>
       <c r="R330" s="4" t="inlineStr">
         <is>
-          <t>rogizkynvk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S330" s="4"/>
+          <t>school.ripky2@gmail.com</t>
+        </is>
+      </c>
+      <c r="S330" s="4" t="inlineStr">
+        <is>
+          <t>http://sofr2.at.ua</t>
+        </is>
+      </c>
       <c r="T330" s="4" t="inlineStr">
         <is>
-          <t>Директор Крот Ярослав Сергійович</t>
+          <t>Директор Лебедко Сергій Анатолійович</t>
         </is>
       </c>
       <c r="U330" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V330" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W330" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X330" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y330" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="4" t="inlineStr">
         <is>
-          <t>Рождественська загальноосвітня школа І-ІІІ ступенів Коропської селищної ради Чернігівської області</t>
+          <t>Рогізківський ліцей Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B331" s="5" t="n">
-        <v>141780</v>
+        <v>145480</v>
       </c>
       <c r="C331" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D331" s="4" t="inlineStr">
         <is>
-          <t>Рождественська загальноосвітня школа</t>
+          <t>Рогізківський ліцей</t>
         </is>
       </c>
       <c r="E331" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F331" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G331" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H331" s="6" t="inlineStr">
         <is>
-          <t>7422282501</t>
+          <t>7425885501</t>
         </is>
       </c>
       <c r="I331" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J331" s="4" t="inlineStr">
         <is>
-          <t>с. Рождественське, Коропський район, Чернігівська область</t>
+          <t>с. Рогізки, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K331" s="4" t="inlineStr">
         <is>
-          <t>вулиця Першотравнева, 2</t>
+          <t>вулиця Шевченка, 1</t>
         </is>
       </c>
       <c r="L331" s="6" t="inlineStr">
         <is>
-          <t>UA74060010390096899</t>
+          <t>UA74020050380057732</t>
         </is>
       </c>
       <c r="M331" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Рождественське</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Рогізки</t>
         </is>
       </c>
       <c r="N331" s="7"/>
       <c r="O331" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Коропської селищної ради</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P331" s="4" t="inlineStr">
         <is>
-          <t>(04656)24275</t>
+          <t>(04654)46340</t>
         </is>
       </c>
       <c r="Q331" s="4"/>
       <c r="R331" s="4" t="inlineStr">
         <is>
-          <t>jv.shkola@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>rogizkynvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S331" s="4"/>
       <c r="T331" s="4" t="inlineStr">
         <is>
-          <t>Директор Ігнатенко Іван Іванович</t>
+          <t>Директор Крот Ярослав Сергійович</t>
         </is>
       </c>
       <c r="U331" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V331" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W331" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X331" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y331" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="4" t="inlineStr">
         <is>
-          <t>Рожнівський ліцей Ічнянської міської ради</t>
+          <t>Рождественська загальноосвітня школа І-ІІІ ступенів Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B332" s="5" t="n">
-        <v>143908</v>
+        <v>141780</v>
       </c>
       <c r="C332" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D332" s="4" t="inlineStr">
         <is>
-          <t>Рожнівський ліцей ІМР</t>
+          <t>Рождественська загальноосвітня школа</t>
         </is>
       </c>
       <c r="E332" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F332" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G332" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H332" s="6" t="inlineStr">
         <is>
-          <t>7421788001</t>
+          <t>7422282501</t>
         </is>
       </c>
       <c r="I332" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J332" s="4" t="inlineStr">
         <is>
-          <t>с. Рожнівка, Ічнянський район, Чернігівська область</t>
+          <t>с. Рождественське, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K332" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 15</t>
+          <t>вулиця Першотравнева, 2</t>
         </is>
       </c>
       <c r="L332" s="6" t="inlineStr">
         <is>
-          <t>UA74080030410096922</t>
+          <t>UA74060010390096899</t>
         </is>
       </c>
       <c r="M332" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Рожнівка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Рождественське</t>
         </is>
       </c>
       <c r="N332" s="7"/>
       <c r="O332" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P332" s="4" t="inlineStr">
         <is>
-          <t>(04633)26510</t>
+          <t>(04656)24275</t>
         </is>
       </c>
       <c r="Q332" s="4"/>
       <c r="R332" s="4" t="inlineStr">
         <is>
-          <t>Roshnivka_school@i.ua</t>
-[...2 lines deleted...]
-      <c r="S332" s="4"/>
+          <t>jv.shkola@gmail.com</t>
+        </is>
+      </c>
+      <c r="S332" s="4" t="inlineStr">
+        <is>
+          <t>http://jovtneve.at.ua</t>
+        </is>
+      </c>
       <c r="T332" s="4" t="inlineStr">
         <is>
-          <t>Директор Овчаренко Олег Миколайович</t>
+          <t>Директор Ігнатенко Іван Іванович</t>
         </is>
       </c>
       <c r="U332" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V332" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W332" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X332" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y332" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="4" t="inlineStr">
         <is>
-          <t>Роїщенська гімназія Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Рожнівський ліцей Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B333" s="5" t="n">
-        <v>144936</v>
+        <v>143908</v>
       </c>
       <c r="C333" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D333" s="4" t="inlineStr">
         <is>
-          <t>Роїщенська гімназія</t>
+          <t>Рожнівський ліцей ІМР</t>
         </is>
       </c>
       <c r="E333" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F333" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G333" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H333" s="6" t="inlineStr">
         <is>
-          <t>7425587501</t>
+          <t>7421788001</t>
         </is>
       </c>
       <c r="I333" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J333" s="4" t="inlineStr">
         <is>
-          <t>с. Роїще, Чернігівський район, Чернігівська область</t>
+          <t>с. Рожнівка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K333" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 2</t>
+          <t>вулиця Перемоги, 15</t>
         </is>
       </c>
       <c r="L333" s="6" t="inlineStr">
         <is>
-          <t>UA74100270120019288</t>
+          <t>UA74080030410096922</t>
         </is>
       </c>
       <c r="M333" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Роїще</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Рожнівка</t>
         </is>
       </c>
       <c r="N333" s="7"/>
       <c r="O333" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P333" s="4" t="inlineStr">
         <is>
-          <t>(0462)688540</t>
+          <t>(04633)26510</t>
         </is>
       </c>
       <c r="Q333" s="4"/>
       <c r="R333" s="4" t="inlineStr">
         <is>
-          <t>roische_shkola@ukr.net</t>
+          <t>Roshnivka_school@i.ua</t>
         </is>
       </c>
       <c r="S333" s="4"/>
       <c r="T333" s="4" t="inlineStr">
         <is>
-          <t>Директор Орешко Тамара Петрівна</t>
+          <t>Директор Овчаренко Олег Миколайович</t>
         </is>
       </c>
       <c r="U333" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V333" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W333" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X333" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y333" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="4" t="inlineStr">
         <is>
-          <t>Рубанська філія Дмитрівського ліцею Дмитрівської селищної ради Чернігівської області</t>
+          <t>Роїщенська гімназія Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B334" s="5" t="n">
-        <v>142331</v>
+        <v>144936</v>
       </c>
       <c r="C334" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D334" s="4" t="inlineStr">
         <is>
-          <t>Рубанська філія</t>
+          <t>Роїщенська гімназія</t>
         </is>
       </c>
       <c r="E334" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F334" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G334" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H334" s="6" t="inlineStr">
         <is>
-          <t>7420387501</t>
+          <t>7425587501</t>
         </is>
       </c>
       <c r="I334" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J334" s="4" t="inlineStr">
         <is>
-          <t>с. Рубанка, Бахмацький район, Чернігівська область</t>
+          <t>с. Роїще, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K334" s="4" t="inlineStr">
         <is>
-          <t>вулиця Жовтнева, 1</t>
+          <t>вулиця Молодіжна, 2</t>
         </is>
       </c>
       <c r="L334" s="6" t="inlineStr">
         <is>
-          <t>UA74040130100022675</t>
+          <t>UA74100270120019288</t>
         </is>
       </c>
       <c r="M334" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Рубанка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Роїще</t>
         </is>
       </c>
       <c r="N334" s="7"/>
       <c r="O334" s="4" t="inlineStr">
         <is>
-          <t>Дмитрівська селищна рада</t>
+          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P334" s="4" t="inlineStr">
         <is>
-          <t>(04635)46148</t>
+          <t>(0462)688540</t>
         </is>
       </c>
       <c r="Q334" s="4"/>
       <c r="R334" s="4" t="inlineStr">
         <is>
-          <t>rubanka_zosh@ukr.net</t>
+          <t>roische_shkola@ukr.net</t>
         </is>
       </c>
       <c r="S334" s="4"/>
       <c r="T334" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Булах Оксана Георгіївна</t>
+          <t>Директор Орешко Тамара Петрівна</t>
         </is>
       </c>
       <c r="U334" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V334" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W334" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X334" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y334" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="4" t="inlineStr">
         <is>
-          <t>Рудівська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
+          <t>Рубанська філія Дмитрівського ліцею Дмитрівської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B335" s="5" t="n">
-        <v>145163</v>
+        <v>142331</v>
       </c>
       <c r="C335" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D335" s="4" t="inlineStr">
         <is>
-          <t>Рудівська ЗОШ І-ІІ ст.</t>
+          <t>Рубанська філія</t>
         </is>
       </c>
       <c r="E335" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F335" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G335" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H335" s="6" t="inlineStr">
         <is>
-          <t>7424187601</t>
+          <t>7420387501</t>
         </is>
       </c>
       <c r="I335" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J335" s="4" t="inlineStr">
         <is>
-          <t>с. Рудівка, Прилуцький район, Чернігівська область</t>
+          <t>с. Рубанка, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K335" s="4" t="inlineStr">
         <is>
-          <t>вулиця Рудівська, 1</t>
+          <t>вулиця Жовтнева, 1</t>
         </is>
       </c>
       <c r="L335" s="6" t="inlineStr">
         <is>
-          <t>UA74080170460093792</t>
+          <t>UA74040130100022675</t>
         </is>
       </c>
       <c r="M335" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Рудівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Рубанка</t>
         </is>
       </c>
       <c r="N335" s="7"/>
       <c r="O335" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Дмитрівська селищна рада</t>
         </is>
       </c>
       <c r="P335" s="4" t="inlineStr">
         <is>
-          <t>(04637)64730</t>
+          <t>(04635)46148</t>
         </is>
       </c>
       <c r="Q335" s="4"/>
       <c r="R335" s="4" t="inlineStr">
         <is>
-          <t>rudivkaznz12st@gmail.com</t>
+          <t>rubanka_zosh@ukr.net</t>
         </is>
       </c>
       <c r="S335" s="4"/>
       <c r="T335" s="4" t="inlineStr">
         <is>
-          <t>Директор Сивенко Катерина Михайлівна</t>
+          <t>Завідувач філією Булах Оксана Георгіївна</t>
         </is>
       </c>
       <c r="U335" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V335" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W335" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X335" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y335" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="4" t="inlineStr">
         <is>
-          <t>Рудківська гімназія Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Рудівська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B336" s="5" t="n">
-        <v>144544</v>
+        <v>145163</v>
       </c>
       <c r="C336" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D336" s="4" t="inlineStr">
         <is>
-          <t>Рудківська гімназія</t>
+          <t>Рудівська ЗОШ І-ІІ ст.</t>
         </is>
       </c>
       <c r="E336" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F336" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G336" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H336" s="6" t="inlineStr">
         <is>
-          <t>7425587701</t>
+          <t>7424187601</t>
         </is>
       </c>
       <c r="I336" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J336" s="4" t="inlineStr">
         <is>
-          <t>с. Рудка, Чернігівський район, Чернігівська область</t>
+          <t>с. Рудівка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K336" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 2</t>
+          <t>вулиця Рудівська, 1</t>
         </is>
       </c>
       <c r="L336" s="6" t="inlineStr">
         <is>
-          <t>UA74100270130080231</t>
+          <t>UA74080170460093792</t>
         </is>
       </c>
       <c r="M336" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Рудка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Рудівка</t>
         </is>
       </c>
       <c r="N336" s="7"/>
       <c r="O336" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P336" s="4" t="inlineStr">
         <is>
-          <t>(0462)684140</t>
+          <t>(04637)64730</t>
         </is>
       </c>
       <c r="Q336" s="4"/>
       <c r="R336" s="4" t="inlineStr">
         <is>
-          <t>rydkaschkola@ukr.net</t>
+          <t>rudivkaznz12st@gmail.com</t>
         </is>
       </c>
       <c r="S336" s="4"/>
       <c r="T336" s="4" t="inlineStr">
         <is>
-          <t>Директор Деркач Любов Олексіївна</t>
+          <t>Директор Сивенко Катерина Михайлівна</t>
         </is>
       </c>
       <c r="U336" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V336" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W336" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X336" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y336" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="4" t="inlineStr">
         <is>
-          <t>Руднянська загальноосвітня школа І ступеня Сосницької районної ради Чернігвської області</t>
+          <t>Рудківська гімназія Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B337" s="5" t="n">
-        <v>147943</v>
+        <v>144544</v>
       </c>
       <c r="C337" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D337" s="4" t="inlineStr">
         <is>
-          <t>Бутівська ЗОШ I ст.</t>
+          <t>Рудківська гімназія</t>
         </is>
       </c>
       <c r="E337" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F337" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G337" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H337" s="6" t="inlineStr">
         <is>
-          <t>7424984002</t>
+          <t>7425587701</t>
         </is>
       </c>
       <c r="I337" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J337" s="4" t="inlineStr">
         <is>
-          <t>с. Рудня, Сосницький район, Чернігівська область</t>
+          <t>с. Рудка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K337" s="4" t="inlineStr">
         <is>
-          <t>вулиця О. Десняка, 10</t>
+          <t>вулиця Перемоги, 2</t>
         </is>
       </c>
       <c r="L337" s="6" t="inlineStr">
         <is>
-          <t>UA74020070310055433</t>
+          <t>UA74100270130080231</t>
         </is>
       </c>
       <c r="M337" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Рудня</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Рудка</t>
         </is>
       </c>
       <c r="N337" s="7"/>
       <c r="O337" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Сосницької районної державної адміністрації</t>
+          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P337" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-46-38</t>
+          <t>(0462)684140</t>
         </is>
       </c>
       <c r="Q337" s="4"/>
-      <c r="R337" s="4"/>
+      <c r="R337" s="4" t="inlineStr">
+        <is>
+          <t>rydkaschkola@ukr.net</t>
+        </is>
+      </c>
       <c r="S337" s="4"/>
       <c r="T337" s="4" t="inlineStr">
         <is>
-          <t>Директор Батуренко Таїсія Григорівна</t>
+          <t>Директор Деркач Любов Олексіївна</t>
         </is>
       </c>
       <c r="U337" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V337" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W337" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X337" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y337" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="4" t="inlineStr">
         <is>
-          <t>Рудьківський заклад загальної середньої освіти І-ІІІ ступенів Бобровицької міської ради Чернігівської області</t>
+          <t>Руднянська загальноосвітня школа І ступеня Сосницької районної ради Чернігвської області</t>
         </is>
       </c>
       <c r="B338" s="5" t="n">
-        <v>142728</v>
+        <v>147943</v>
       </c>
       <c r="C338" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D338" s="4" t="inlineStr">
         <is>
-          <t>Рудьківський ЗЗСО І-ІІІ ступенів</t>
+          <t>Бутівська ЗОШ I ст.</t>
         </is>
       </c>
       <c r="E338" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F338" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G338" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H338" s="6" t="inlineStr">
         <is>
-          <t>7420686801</t>
+          <t>7424984002</t>
         </is>
       </c>
       <c r="I338" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J338" s="4" t="inlineStr">
         <is>
-          <t>с. Рудьківка, Бобровицький район, Чернігівська область</t>
+          <t>с. Рудня, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K338" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 49</t>
+          <t>вулиця О. Десняка, 10</t>
         </is>
       </c>
       <c r="L338" s="6" t="inlineStr">
         <is>
-          <t>UA74040050300014479</t>
+          <t>UA74020070310055433</t>
         </is>
       </c>
       <c r="M338" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Рудьківка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Рудня</t>
         </is>
       </c>
       <c r="N338" s="7"/>
       <c r="O338" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Сосницької районної державної адміністрації</t>
         </is>
       </c>
       <c r="P338" s="4" t="inlineStr">
         <is>
-          <t>(04632)38448</t>
+          <t>(04655)2-46-38</t>
         </is>
       </c>
       <c r="Q338" s="4"/>
-      <c r="R338" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R338" s="4"/>
       <c r="S338" s="4"/>
       <c r="T338" s="4" t="inlineStr">
         <is>
-          <t>Директор Данько Наталія Володимирівна</t>
+          <t>Директор Батуренко Таїсія Григорівна</t>
         </is>
       </c>
       <c r="U338" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V338" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W338" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X338" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y338" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="4" t="inlineStr">
         <is>
-          <t>Ряшківська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
+          <t>Рудьківський заклад загальної середньої освіти І-ІІІ ступенів Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B339" s="5" t="n">
-        <v>144174</v>
+        <v>142728</v>
       </c>
       <c r="C339" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D339" s="4" t="inlineStr">
         <is>
-          <t>Ряшківська ЗОШ І-ІІ ст.</t>
+          <t>Рудьківський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E339" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F339" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G339" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H339" s="6" t="inlineStr">
         <is>
-          <t>7424187901</t>
+          <t>7420686801</t>
         </is>
       </c>
       <c r="I339" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J339" s="4" t="inlineStr">
         <is>
-          <t>с. Ряшки, Прилуцький район, Чернігівська область</t>
+          <t>с. Рудьківка, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K339" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 20</t>
+          <t>вулиця Центральна, 49</t>
         </is>
       </c>
       <c r="L339" s="6" t="inlineStr">
         <is>
-          <t>UA74080170470069864</t>
+          <t>UA74040050300014479</t>
         </is>
       </c>
       <c r="M339" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Ряшки</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Рудьківка</t>
         </is>
       </c>
       <c r="N339" s="7"/>
       <c r="O339" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P339" s="4" t="inlineStr">
         <is>
-          <t>(04637)63573</t>
+          <t>(04632)38448</t>
         </is>
       </c>
       <c r="Q339" s="4"/>
       <c r="R339" s="4" t="inlineStr">
         <is>
-          <t>ryashky@ukr.net</t>
+          <t>Rudkivka@bigmir.net</t>
         </is>
       </c>
       <c r="S339" s="4"/>
       <c r="T339" s="4" t="inlineStr">
         <is>
-          <t>Директор Журавель Валентина Олександрівна</t>
+          <t>Директор Данько Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U339" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V339" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W339" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X339" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y339" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="4" t="inlineStr">
         <is>
-          <t>Філія №1 Дідівського ліцею Сухополов'янської сільської ради</t>
+          <t>Ряшківська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B340" s="5" t="n">
-        <v>176655</v>
+        <v>144174</v>
       </c>
       <c r="C340" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D340" s="4"/>
+      <c r="D340" s="4" t="inlineStr">
+        <is>
+          <t>Ряшківська ЗОШ І-ІІ ст.</t>
+        </is>
+      </c>
       <c r="E340" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F340" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G340" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H340" s="6" t="inlineStr">
         <is>
           <t>7424187901</t>
         </is>
       </c>
       <c r="I340" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J340" s="4" t="inlineStr">
         <is>
           <t>с. Ряшки, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K340" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 20</t>
         </is>
       </c>
       <c r="L340" s="6" t="inlineStr">
         <is>
           <t>UA74080170470069864</t>
         </is>
       </c>
       <c r="M340" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Прилуцький р-н, с. Ряшки</t>
         </is>
       </c>
       <c r="N340" s="7"/>
       <c r="O340" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P340" s="4" t="inlineStr">
         <is>
-          <t>(04637)63834</t>
+          <t>(04637)63573</t>
         </is>
       </c>
       <c r="Q340" s="4"/>
       <c r="R340" s="4" t="inlineStr">
         <is>
-          <t>didivtsi@ukr.net</t>
+          <t>ryashky@ukr.net</t>
         </is>
       </c>
       <c r="S340" s="4"/>
       <c r="T340" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Журавель Валентина Олександрівна</t>
+          <t>Директор Журавель Валентина Олександрівна</t>
         </is>
       </c>
       <c r="U340" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V340" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W340" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X340" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y340" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="4" t="inlineStr">
         <is>
-          <t>Савинківський ліцей Корюківської міської ради Чернігівської області</t>
+          <t>Філія №1 Дідівського ліцею Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B341" s="5" t="n">
-        <v>140808</v>
+        <v>176655</v>
       </c>
       <c r="C341" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D341" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D341" s="4"/>
       <c r="E341" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F341" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G341" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H341" s="6" t="inlineStr">
         <is>
-          <t>7422488301</t>
+          <t>7424187901</t>
         </is>
       </c>
       <c r="I341" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J341" s="4" t="inlineStr">
         <is>
-          <t>с. Савинки, Корюківський район, Чернігівська область</t>
+          <t>с. Ряшки, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K341" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 4</t>
+          <t>вулиця Центральна, 20</t>
         </is>
       </c>
       <c r="L341" s="6" t="inlineStr">
         <is>
-          <t>UA74020010490079007</t>
+          <t>UA74080170470069864</t>
         </is>
       </c>
       <c r="M341" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Савинки</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Ряшки</t>
         </is>
       </c>
       <c r="N341" s="7"/>
       <c r="O341" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P341" s="4" t="inlineStr">
         <is>
-          <t>(04657)26610</t>
+          <t>(04637)63834</t>
         </is>
       </c>
       <c r="Q341" s="4"/>
       <c r="R341" s="4" t="inlineStr">
         <is>
-          <t>savunkyscholl@ukr.net</t>
+          <t>didivtsi@ukr.net</t>
         </is>
       </c>
       <c r="S341" s="4"/>
       <c r="T341" s="4" t="inlineStr">
         <is>
-          <t>Директор Вовк Тамара Миколаївна</t>
+          <t>Завідувач філією Журавель Валентина Олександрівна</t>
         </is>
       </c>
       <c r="U341" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V341" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W341" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X341" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y341" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="4" t="inlineStr">
         <is>
-          <t>Савинська загальноосвітня школа І ступеня Срібнянської селищної ради Чернігівської області</t>
+          <t>Савинківський ліцей Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B342" s="5" t="n">
-        <v>144603</v>
+        <v>140808</v>
       </c>
       <c r="C342" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D342" s="4" t="inlineStr">
         <is>
-          <t>Савинська ЗОШ</t>
+          <t>Савинківський ліцей</t>
         </is>
       </c>
       <c r="E342" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F342" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G342" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H342" s="6" t="inlineStr">
         <is>
-          <t>7425187001</t>
+          <t>7422488301</t>
         </is>
       </c>
       <c r="I342" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J342" s="4" t="inlineStr">
         <is>
-          <t>с. Савинці, Срібнянський район, Чернігівська область</t>
+          <t>с. Савинки, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K342" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кооперативна, 28</t>
+          <t>вулиця Шкільна, 4</t>
         </is>
       </c>
       <c r="L342" s="6" t="inlineStr">
         <is>
-          <t>UA74080150240066116</t>
+          <t>UA74020010490079007</t>
         </is>
       </c>
       <c r="M342" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Савинці</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Савинки</t>
         </is>
       </c>
       <c r="N342" s="7"/>
       <c r="O342" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
         </is>
       </c>
       <c r="P342" s="4" t="inlineStr">
         <is>
-          <t>(04639)27140</t>
+          <t>(04657)26610</t>
         </is>
       </c>
       <c r="Q342" s="4"/>
       <c r="R342" s="4" t="inlineStr">
         <is>
-          <t>Savyntsi@gmail.com</t>
+          <t>savunkyscholl@ukr.net</t>
         </is>
       </c>
       <c r="S342" s="4"/>
       <c r="T342" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кочерга Людмила Олександрівна</t>
+          <t>Директор Вовк Тамара Миколаївна</t>
         </is>
       </c>
       <c r="U342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V342" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y342" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="4" t="inlineStr">
         <is>
-          <t>Салтиково-Дівицький ліцей Куликівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Савинська загальноосвітня школа І ступеня Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B343" s="5" t="n">
-        <v>139880</v>
+        <v>144603</v>
       </c>
       <c r="C343" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D343" s="4" t="inlineStr">
         <is>
-          <t>Салтиково-Дівицький ліцей</t>
+          <t>Савинська ЗОШ</t>
         </is>
       </c>
       <c r="E343" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F343" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G343" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H343" s="6" t="inlineStr">
         <is>
-          <t>7422786501</t>
+          <t>7425187001</t>
         </is>
       </c>
       <c r="I343" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J343" s="4" t="inlineStr">
         <is>
-          <t>с. Салтикова Дівиця, Куликівський район, Чернігівська область</t>
+          <t>с. Савинці, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K343" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 2</t>
+          <t>вулиця Кооперативна, 28</t>
         </is>
       </c>
       <c r="L343" s="6" t="inlineStr">
         <is>
-          <t>UA74100210200092540</t>
+          <t>UA74080150240066116</t>
         </is>
       </c>
       <c r="M343" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Салтикова Дівиця</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Савинці</t>
         </is>
       </c>
       <c r="N343" s="7"/>
       <c r="O343" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, туризму, сім`ї, молоді та спорту Куликівської селищної ради</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P343" s="4" t="inlineStr">
         <is>
-          <t>(04643)27236</t>
+          <t>(04639)27140</t>
         </is>
       </c>
       <c r="Q343" s="4"/>
       <c r="R343" s="4" t="inlineStr">
         <is>
-          <t>divitcaschool@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>Savyntsi@gmail.com</t>
+        </is>
+      </c>
+      <c r="S343" s="4"/>
       <c r="T343" s="4" t="inlineStr">
         <is>
-          <t>Директор Літушко Микола Володимирович</t>
+          <t>В.о. директора Кочерга Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U343" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V343" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W343" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X343" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y343" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="4" t="inlineStr">
         <is>
-          <t>Сальненський заклад загальної середньої освіти Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Салтиково-Дівицький ліцей Куликівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B344" s="5" t="n">
-        <v>143510</v>
+        <v>139880</v>
       </c>
       <c r="C344" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D344" s="4" t="inlineStr">
         <is>
-          <t>Сальненський ЗЗСО</t>
+          <t>Салтиково-Дівицький ліцей</t>
         </is>
       </c>
       <c r="E344" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F344" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G344" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H344" s="6" t="inlineStr">
         <is>
-          <t>7423388101</t>
+          <t>7422786501</t>
         </is>
       </c>
       <c r="I344" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J344" s="4" t="inlineStr">
         <is>
-          <t>с. Сальне, Ніжинський район, Чернігівська область</t>
+          <t>с. Салтикова Дівиця, Куликівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K344" s="4" t="inlineStr">
         <is>
-          <t>вулиця Жовтнева, 21</t>
+          <t>вулиця Шкільна, 2</t>
         </is>
       </c>
       <c r="L344" s="6" t="inlineStr">
         <is>
-          <t>UA74040190120094141</t>
+          <t>UA74100210200092540</t>
         </is>
       </c>
       <c r="M344" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Сальне</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Салтикова Дівиця</t>
         </is>
       </c>
       <c r="N344" s="7"/>
       <c r="O344" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Управління освіти, культури, туризму, сім`ї, молоді та спорту Куликівської селищної ради</t>
         </is>
       </c>
       <c r="P344" s="4" t="inlineStr">
         <is>
-          <t>(04631)63231</t>
+          <t>(04643)27236</t>
         </is>
       </c>
       <c r="Q344" s="4"/>
       <c r="R344" s="4" t="inlineStr">
         <is>
-          <t>Salne1977@ukr.net</t>
+          <t>divitcaschool@ukr.net</t>
         </is>
       </c>
       <c r="S344" s="4" t="inlineStr">
         <is>
-          <t>http://vas-vta-salnenskij-navchalno-vihovnij-kompleks-zag.mozello.com/</t>
+          <t>divschool.kl.com.ua</t>
         </is>
       </c>
       <c r="T344" s="4" t="inlineStr">
         <is>
-          <t>Директор Калініченко Надія Миколаївна</t>
+          <t>Директор Літушко Микола Володимирович</t>
         </is>
       </c>
       <c r="U344" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V344" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W344" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X344" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y344" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="4" t="inlineStr">
         <is>
-          <t>Світанківська гімназія Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Сальненський заклад загальної середньої освіти Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B345" s="5" t="n">
-        <v>142307</v>
+        <v>143510</v>
       </c>
       <c r="C345" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D345" s="4" t="inlineStr">
         <is>
-          <t>Світанківська гімназія</t>
+          <t>Сальненський ЗЗСО</t>
         </is>
       </c>
       <c r="E345" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F345" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G345" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H345" s="6" t="inlineStr">
         <is>
-          <t>7423388301</t>
+          <t>7423388101</t>
         </is>
       </c>
       <c r="I345" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J345" s="4" t="inlineStr">
         <is>
-          <t>с-ще Світанок, Ніжинський район, Чернігівська область</t>
+          <t>с. Сальне, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K345" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 2</t>
+          <t>вулиця Жовтнева, 21</t>
         </is>
       </c>
       <c r="L345" s="6" t="inlineStr">
         <is>
-          <t>UA74040190210080765</t>
+          <t>UA74040190120094141</t>
         </is>
       </c>
       <c r="M345" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с-ще Світанок</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Сальне</t>
         </is>
       </c>
       <c r="N345" s="7"/>
       <c r="O345" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P345" s="4" t="inlineStr">
         <is>
-          <t>(04631)64822</t>
+          <t>(04631)63231</t>
         </is>
       </c>
       <c r="Q345" s="4"/>
       <c r="R345" s="4" t="inlineStr">
         <is>
-          <t>svitanokzosh@ukr.net</t>
+          <t>Salne1977@ukr.net</t>
         </is>
       </c>
       <c r="S345" s="4" t="inlineStr">
         <is>
-          <t>www.facebook.com/svitanokschool</t>
+          <t>http://vas-vta-salnenskij-navchalno-vihovnij-kompleks-zag.mozello.com/</t>
         </is>
       </c>
       <c r="T345" s="4" t="inlineStr">
         <is>
-          <t>Директор Кукало Лариса Федорівна</t>
+          <t>Директор Калініченко Надія Миколаївна</t>
         </is>
       </c>
       <c r="U345" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V345" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W345" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X345" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y345" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="4" t="inlineStr">
         <is>
-          <t>Седнівський ліцей Седнівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Світанківська гімназія Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B346" s="5" t="n">
-        <v>145925</v>
+        <v>142307</v>
       </c>
       <c r="C346" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D346" s="4" t="inlineStr">
         <is>
-          <t>Седнівський ліцей</t>
+          <t>Світанківська гімназія</t>
         </is>
       </c>
       <c r="E346" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F346" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G346" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H346" s="6" t="inlineStr">
         <is>
-          <t>7425556000</t>
+          <t>7423388301</t>
         </is>
       </c>
       <c r="I346" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J346" s="4" t="inlineStr">
         <is>
-          <t>смт Седнів, Чернігівський район, Чернігівська область</t>
+          <t>с-ще Світанок, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K346" s="4" t="inlineStr">
         <is>
-          <t>вулиця Глібова, 12</t>
+          <t>вулиця Молодіжна, 2</t>
         </is>
       </c>
       <c r="L346" s="6" t="inlineStr">
         <is>
-          <t>UA74100350010014445</t>
+          <t>UA74040190210080765</t>
         </is>
       </c>
       <c r="M346" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Седнів</t>
+          <t>Чернігівська обл., Ніжинський р-н, с-ще Світанок</t>
         </is>
       </c>
       <c r="N346" s="7"/>
       <c r="O346" s="4" t="inlineStr">
         <is>
-          <t>Седнівська селищна рада Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P346" s="4" t="inlineStr">
         <is>
-          <t>(0462)682741, (0462)682738, (0462)682743</t>
+          <t>(04631)64822</t>
         </is>
       </c>
       <c r="Q346" s="4"/>
       <c r="R346" s="4" t="inlineStr">
         <is>
-          <t>sedniv.lyceum@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S346" s="4"/>
+          <t>svitanokzosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S346" s="4" t="inlineStr">
+        <is>
+          <t>www.facebook.com/svitanokschool</t>
+        </is>
+      </c>
       <c r="T346" s="4" t="inlineStr">
         <is>
-          <t>Директор Денисенко Юрій Васильович</t>
+          <t>Директор Кукало Лариса Федорівна</t>
         </is>
       </c>
       <c r="U346" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V346" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W346" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X346" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y346" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="4" t="inlineStr">
         <is>
-          <t>Селищенська загальноосвітня школа І-ІІ ступенів Мринської сільської ради Носівського району Чернігівської області</t>
+          <t>Седнівський ліцей Седнівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B347" s="5" t="n">
-        <v>144735</v>
+        <v>145925</v>
       </c>
       <c r="C347" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D347" s="4"/>
+      <c r="D347" s="4" t="inlineStr">
+        <is>
+          <t>Седнівський ліцей</t>
+        </is>
+      </c>
       <c r="E347" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F347" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G347" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H347" s="6" t="inlineStr">
         <is>
-          <t>7423885001</t>
+          <t>7425556000</t>
         </is>
       </c>
       <c r="I347" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J347" s="4" t="inlineStr">
         <is>
-          <t>с. Селище, Носівський район, Чернігівська область</t>
+          <t>смт Седнів, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K347" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тонконога, 39</t>
-[...3 lines deleted...]
-      <c r="M347" s="4"/>
+          <t>вулиця Глібова, 12</t>
+        </is>
+      </c>
+      <c r="L347" s="6" t="inlineStr">
+        <is>
+          <t>UA74100350010014445</t>
+        </is>
+      </c>
+      <c r="M347" s="4" t="inlineStr">
+        <is>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Седнів</t>
+        </is>
+      </c>
       <c r="N347" s="7"/>
       <c r="O347" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Мринської сільської ради</t>
+          <t>Седнівська селищна рада Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P347" s="4" t="inlineStr">
         <is>
-          <t>(046)422-51-10</t>
+          <t>(0462)682741, (0462)682738, (0462)682743</t>
         </is>
       </c>
       <c r="Q347" s="4"/>
       <c r="R347" s="4" t="inlineStr">
         <is>
-          <t>selihce-zoh@ukr.net</t>
+          <t>sedniv.lyceum@gmail.com</t>
         </is>
       </c>
       <c r="S347" s="4"/>
       <c r="T347" s="4" t="inlineStr">
         <is>
-          <t>Директор Шубіна Лариса Валентинівна</t>
+          <t>Директор Денисенко Юрій Васильович</t>
         </is>
       </c>
       <c r="U347" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V347" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W347" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X347" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y347" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="4" t="inlineStr">
         <is>
-          <t>Семенівський заклад загальної середньої освіти І-ІІІ ступенів №1 Семенівської міської ради Чернігівської області</t>
+          <t>Селищенська загальноосвітня школа І-ІІ ступенів Мринської сільської ради Носівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B348" s="5" t="n">
-        <v>138323</v>
+        <v>144735</v>
       </c>
       <c r="C348" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D348" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D348" s="4"/>
       <c r="E348" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F348" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G348" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H348" s="6" t="inlineStr">
         <is>
-          <t>7424710100</t>
+          <t>7423885001</t>
         </is>
       </c>
       <c r="I348" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J348" s="4" t="inlineStr">
         <is>
-          <t>Семенівка, Семенівський район, Чернігівська область</t>
+          <t>с. Селище, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K348" s="4" t="inlineStr">
         <is>
-          <t>провулок Третій Центральний провулок, 2</t>
-[...11 lines deleted...]
-      </c>
+          <t>вулиця Тонконога, 39</t>
+        </is>
+      </c>
+      <c r="L348" s="6"/>
+      <c r="M348" s="4"/>
       <c r="N348" s="7"/>
       <c r="O348" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Мринської сільської ради</t>
         </is>
       </c>
       <c r="P348" s="4" t="inlineStr">
         <is>
-          <t>(04659)21808</t>
+          <t>(046)422-51-10</t>
         </is>
       </c>
       <c r="Q348" s="4"/>
       <c r="R348" s="4" t="inlineStr">
         <is>
-          <t>semenivka.1@meta.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>selihce-zoh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S348" s="4"/>
       <c r="T348" s="4" t="inlineStr">
         <is>
-          <t>Директор Лупан Оксана Михайлівна</t>
+          <t>Директор Шубіна Лариса Валентинівна</t>
         </is>
       </c>
       <c r="U348" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V348" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W348" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X348" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y348" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="4" t="inlineStr">
         <is>
-          <t>Семенівський заклад загальної середньої освіти І-ІІІ ступенів №3 Семенівської міської ради Чернігівської області</t>
+          <t>Семенівський заклад загальної середньої освіти І-ІІІ ступенів №1 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B349" s="5" t="n">
-        <v>138311</v>
+        <v>138323</v>
       </c>
       <c r="C349" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D349" s="4" t="inlineStr">
         <is>
-          <t>Семенівський ЗСО І-ІІІ ст. №3</t>
+          <t>Семенівський ЗСО І-ІІІ ступенів №1</t>
         </is>
       </c>
       <c r="E349" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F349" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G349" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H349" s="6" t="inlineStr">
         <is>
           <t>7424710100</t>
         </is>
       </c>
       <c r="I349" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J349" s="4" t="inlineStr">
         <is>
           <t>Семенівка, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K349" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 98</t>
+          <t>провулок Третій Центральний провулок, 2</t>
         </is>
       </c>
       <c r="L349" s="6" t="inlineStr">
         <is>
           <t>UA74060070010010511</t>
         </is>
       </c>
       <c r="M349" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Новгород-Сіверський р-н, м. Семенівка</t>
         </is>
       </c>
       <c r="N349" s="7"/>
       <c r="O349" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P349" s="4" t="inlineStr">
         <is>
-          <t>(046)5922587</t>
+          <t>(04659)21808</t>
         </is>
       </c>
       <c r="Q349" s="4"/>
       <c r="R349" s="4" t="inlineStr">
         <is>
-          <t>semzosh3@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S349" s="4"/>
+          <t>semenivka.1@meta.ua</t>
+        </is>
+      </c>
+      <c r="S349" s="4" t="inlineStr">
+        <is>
+          <t>http://semenivka-school1.edukit.cn.ua/</t>
+        </is>
+      </c>
       <c r="T349" s="4" t="inlineStr">
         <is>
-          <t>Директор Лозовська Ліана Миколаївна</t>
+          <t>Директор Лупан Оксана Михайлівна</t>
         </is>
       </c>
       <c r="U349" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V349" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W349" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X349" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y349" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="4" t="inlineStr">
         <is>
-          <t>Семенівський ліцей №2 Семенівської міської ради Чернігівської області</t>
+          <t>Семенівський заклад загальної середньої освіти І-ІІІ ступенів №3 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B350" s="5" t="n">
-        <v>134968</v>
+        <v>138311</v>
       </c>
       <c r="C350" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D350" s="4" t="inlineStr">
         <is>
-          <t>Семенівський ліцей №2</t>
+          <t>Семенівський ЗСО І-ІІІ ст. №3</t>
         </is>
       </c>
       <c r="E350" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F350" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G350" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H350" s="6" t="inlineStr">
         <is>
           <t>7424710100</t>
         </is>
       </c>
       <c r="I350" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J350" s="4" t="inlineStr">
         <is>
           <t>Семенівка, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K350" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Шкільна, 98</t>
         </is>
       </c>
       <c r="L350" s="6" t="inlineStr">
         <is>
           <t>UA74060070010010511</t>
         </is>
       </c>
       <c r="M350" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Новгород-Сіверський р-н, м. Семенівка</t>
         </is>
       </c>
       <c r="N350" s="7"/>
       <c r="O350" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P350" s="4" t="inlineStr">
         <is>
-          <t>(046)5921300, (046)5921263</t>
+          <t>(046)5922587</t>
         </is>
       </c>
       <c r="Q350" s="4"/>
       <c r="R350" s="4" t="inlineStr">
         <is>
-          <t>gymndva@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>semzosh3@meta.ua</t>
+        </is>
+      </c>
+      <c r="S350" s="4"/>
       <c r="T350" s="4" t="inlineStr">
         <is>
-          <t>Директор Куропко Наталія Іванівна</t>
+          <t>Директор Лозовська Ліана Миколаївна</t>
         </is>
       </c>
       <c r="U350" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y350" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="4" t="inlineStr">
         <is>
-          <t>Сергіївська загальноосвітня школа I-III ступенів Яблунівської сільської ради Прилуцького району Чернігівської області</t>
+          <t>Семенівський ліцей №2 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B351" s="5" t="n">
-        <v>144217</v>
+        <v>134968</v>
       </c>
       <c r="C351" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D351" s="4" t="inlineStr">
         <is>
-          <t>Сергіївська ЗОШ І-ІІІ ступенів</t>
+          <t>Семенівський ліцей №2</t>
         </is>
       </c>
       <c r="E351" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F351" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G351" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H351" s="6" t="inlineStr">
         <is>
-          <t>7424188201</t>
+          <t>7424710100</t>
         </is>
       </c>
       <c r="I351" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J351" s="4" t="inlineStr">
         <is>
-          <t>с. Сергіївка, Прилуцький район, Чернігівська область</t>
+          <t>Семенівка, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K351" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 3</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L351" s="6" t="inlineStr">
         <is>
-          <t>UA74080210070091813</t>
+          <t>UA74060070010010511</t>
         </is>
       </c>
       <c r="M351" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Сергіївка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, м. Семенівка</t>
         </is>
       </c>
       <c r="N351" s="7"/>
       <c r="O351" s="4" t="inlineStr">
         <is>
-          <t>Яблунівська сільська рада</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P351" s="4" t="inlineStr">
         <is>
-          <t>(03746)64554</t>
+          <t>(046)5921300, (046)5921263</t>
         </is>
       </c>
       <c r="Q351" s="4"/>
       <c r="R351" s="4" t="inlineStr">
         <is>
-          <t>sergiivka2015@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S351" s="4"/>
+          <t>gymndva@ukr.net</t>
+        </is>
+      </c>
+      <c r="S351" s="4" t="inlineStr">
+        <is>
+          <t>http://www.gymndva.at.ua</t>
+        </is>
+      </c>
       <c r="T351" s="4" t="inlineStr">
         <is>
-          <t>Директор Киян Тетяна Павлівна</t>
+          <t>Директор Куропко Наталія Іванівна</t>
         </is>
       </c>
       <c r="U351" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V351" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W351" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X351" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y351" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="4" t="inlineStr">
         <is>
-          <t>Сиволозька загальноосвітня школа I-III ступенів Плисківської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Сергіївська загальноосвітня школа I-III ступенів Яблунівської сільської ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B352" s="5" t="n">
-        <v>135694</v>
+        <v>144217</v>
       </c>
       <c r="C352" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D352" s="4" t="inlineStr">
         <is>
-          <t>Сиволозька ЗОШ І-ІІІ ст.</t>
+          <t>Сергіївська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E352" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F352" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G352" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H352" s="6" t="inlineStr">
         <is>
-          <t>7420887201</t>
+          <t>7424188201</t>
         </is>
       </c>
       <c r="I352" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J352" s="4" t="inlineStr">
         <is>
-          <t>с. Сиволож, Борзнянський район, Чернігівська область</t>
+          <t>с. Сергіївка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K352" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 26</t>
+          <t>вулиця Перемоги, 3</t>
         </is>
       </c>
       <c r="L352" s="6" t="inlineStr">
         <is>
-          <t>UA74040310040037644</t>
+          <t>UA74080210070091813</t>
         </is>
       </c>
       <c r="M352" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Сиволож</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Сергіївка</t>
         </is>
       </c>
       <c r="N352" s="7"/>
       <c r="O352" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Плисківської сільської ради Борзнянського району Чернігівської області</t>
+          <t>Яблунівська сільська рада</t>
         </is>
       </c>
       <c r="P352" s="4" t="inlineStr">
         <is>
-          <t>(068)7488490</t>
+          <t>(03746)64554</t>
         </is>
       </c>
       <c r="Q352" s="4"/>
       <c r="R352" s="4" t="inlineStr">
         <is>
-          <t>sivolozh@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>sergiivka2015@ukr.net</t>
+        </is>
+      </c>
+      <c r="S352" s="4"/>
       <c r="T352" s="4" t="inlineStr">
         <is>
-          <t>Директор Лемешко Ярослав Сергійович</t>
+          <t>Директор Киян Тетяна Павлівна</t>
         </is>
       </c>
       <c r="U352" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V352" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W352" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X352" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y352" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="4" t="inlineStr">
         <is>
-          <t>Сидорівська загальноосвітня школа I-II ступенів Комарівської сільської ради Борзнянського району Чернігівської області</t>
+          <t>Сиволозька загальноосвітня школа I-III ступенів Плисківської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B353" s="5" t="n">
-        <v>137778</v>
+        <v>135694</v>
       </c>
       <c r="C353" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D353" s="4" t="inlineStr">
         <is>
-          <t>Сидорівська ЗОШ І-ІІ ступенів</t>
+          <t>Сиволозька ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E353" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F353" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G353" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H353" s="6" t="inlineStr">
         <is>
-          <t>7420888404</t>
+          <t>7420887201</t>
         </is>
       </c>
       <c r="I353" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J353" s="4" t="inlineStr">
         <is>
-          <t>с. Сидорівка, Борзнянський район, Чернігівська область</t>
+          <t>с. Сиволож, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K353" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 21</t>
+          <t>вулиця Незалежності, 26</t>
         </is>
       </c>
       <c r="L353" s="6" t="inlineStr">
         <is>
-          <t>UA74040150100024077</t>
+          <t>UA74040310040037644</t>
         </is>
       </c>
       <c r="M353" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Сидорівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Сиволож</t>
         </is>
       </c>
       <c r="N353" s="7"/>
       <c r="O353" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Відділ освіти, молоді та спорту Плисківської сільської ради Борзнянського району Чернігівської області</t>
         </is>
       </c>
       <c r="P353" s="4" t="inlineStr">
         <is>
-          <t>(04653)29840</t>
+          <t>(068)7488490</t>
         </is>
       </c>
       <c r="Q353" s="4"/>
       <c r="R353" s="4" t="inlineStr">
         <is>
-          <t>sudorivka1966@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S353" s="4"/>
+          <t>sivolozh@gmail.com</t>
+        </is>
+      </c>
+      <c r="S353" s="4" t="inlineStr">
+        <is>
+          <t>http://syvolozh-zosh.edukit.cn.ua/</t>
+        </is>
+      </c>
       <c r="T353" s="4" t="inlineStr">
         <is>
-          <t>Директор Міщенко Валентина Василівна</t>
+          <t>В.о. директора Секерня Олена Миколаївна</t>
         </is>
       </c>
       <c r="U353" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V353" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W353" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X353" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y353" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="4" t="inlineStr">
         <is>
-          <t>Синявський заклад загальної середньої освіти I-IІІ ступенів Менської міської ради</t>
+          <t>Сидорівська загальноосвітня школа I-II ступенів Комарівської сільської ради Борзнянського району Чернігівської області</t>
         </is>
       </c>
       <c r="B354" s="5" t="n">
-        <v>140320</v>
+        <v>137778</v>
       </c>
       <c r="C354" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D354" s="4" t="inlineStr">
         <is>
-          <t>Синявський ЗЗСО І-ІІІ ступенів</t>
+          <t>Сидорівська ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E354" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F354" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G354" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H354" s="6" t="inlineStr">
         <is>
-          <t>7423088001</t>
+          <t>7420888404</t>
         </is>
       </c>
       <c r="I354" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J354" s="4" t="inlineStr">
         <is>
-          <t>с. Синявка, Менський район, Чернігівська область</t>
+          <t>с. Сидорівка, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K354" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 10</t>
+          <t>вулиця Шевченка, 21</t>
         </is>
       </c>
       <c r="L354" s="6" t="inlineStr">
         <is>
-          <t>UA74020030300023318</t>
+          <t>UA74040150100024077</t>
         </is>
       </c>
       <c r="M354" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Синявка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Сидорівка</t>
         </is>
       </c>
       <c r="N354" s="7"/>
       <c r="O354" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P354" s="4" t="inlineStr">
         <is>
-          <t>(04644)43648</t>
+          <t>(04653)29840</t>
         </is>
       </c>
       <c r="Q354" s="4"/>
       <c r="R354" s="4" t="inlineStr">
         <is>
-          <t>vsemko@meta.ua</t>
+          <t>sudorivka1966@gmail.com</t>
         </is>
       </c>
       <c r="S354" s="4"/>
       <c r="T354" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Олена Олександрівна</t>
+          <t>Директор Міщенко Валентина Василівна</t>
         </is>
       </c>
       <c r="U354" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V354" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W354" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X354" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y354" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="4" t="inlineStr">
         <is>
-          <t>Сираївський ліцей Козелецької селищної ради</t>
+          <t>Синявський заклад загальної середньої освіти I-IІІ ступенів Менської міської ради</t>
         </is>
       </c>
       <c r="B355" s="5" t="n">
-        <v>144881</v>
+        <v>140320</v>
       </c>
       <c r="C355" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D355" s="4" t="inlineStr">
         <is>
-          <t>Сираївський ліцей</t>
+          <t>Синявський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E355" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F355" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G355" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H355" s="6" t="inlineStr">
         <is>
-          <t>7422089301</t>
+          <t>7423088001</t>
         </is>
       </c>
       <c r="I355" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J355" s="4" t="inlineStr">
         <is>
-          <t>с. Сираї, Козелецький район, Чернігівська область</t>
+          <t>с. Синявка, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K355" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Шкільна, 10</t>
         </is>
       </c>
       <c r="L355" s="6" t="inlineStr">
         <is>
-          <t>UA74100190430038296</t>
+          <t>UA74020030300023318</t>
         </is>
       </c>
       <c r="M355" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Сираї</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Синявка</t>
         </is>
       </c>
       <c r="N355" s="7"/>
       <c r="O355" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P355" s="4" t="inlineStr">
         <is>
-          <t>(04646)38522</t>
+          <t>(04644)43648</t>
         </is>
       </c>
       <c r="Q355" s="4"/>
       <c r="R355" s="4" t="inlineStr">
         <is>
-          <t>siraischool@meta.ua</t>
+          <t>vsemko@meta.ua</t>
         </is>
       </c>
       <c r="S355" s="4"/>
       <c r="T355" s="4" t="inlineStr">
         <is>
-          <t>Директор Розлач Ніна Петрівна</t>
+          <t>Директор Бондаренко Олена Олександрівна</t>
         </is>
       </c>
       <c r="U355" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V355" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W355" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X355" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y355" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="4" t="inlineStr">
         <is>
-          <t>Слабинська гімназія Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Сираївський ліцей Козелецької селищної ради</t>
         </is>
       </c>
       <c r="B356" s="5" t="n">
-        <v>146589</v>
+        <v>144881</v>
       </c>
       <c r="C356" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D356" s="4" t="inlineStr">
         <is>
-          <t>Слабинська гімназія</t>
+          <t>Сираївський ліцей</t>
         </is>
       </c>
       <c r="E356" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F356" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G356" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H356" s="6" t="inlineStr">
         <is>
-          <t>7425588101</t>
+          <t>7422089301</t>
         </is>
       </c>
       <c r="I356" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J356" s="4" t="inlineStr">
         <is>
-          <t>с. Слабин, Чернігівський район, Чернігівська область</t>
+          <t>с. Сираї, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K356" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 9</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L356" s="6" t="inlineStr">
         <is>
-          <t>UA74100030130069877</t>
+          <t>UA74100190430038296</t>
         </is>
       </c>
       <c r="M356" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Слабин</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Сираї</t>
         </is>
       </c>
       <c r="N356" s="7"/>
       <c r="O356" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
         </is>
       </c>
       <c r="P356" s="4" t="inlineStr">
         <is>
-          <t>(0462)688475</t>
+          <t>(04646)38522</t>
         </is>
       </c>
       <c r="Q356" s="4"/>
       <c r="R356" s="4" t="inlineStr">
         <is>
-          <t>schoolofslabin@bigmir.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>siraischool@meta.ua</t>
+        </is>
+      </c>
+      <c r="S356" s="4"/>
       <c r="T356" s="4" t="inlineStr">
         <is>
-          <t>Директор Шкурко Людмила Леонідівна</t>
+          <t>Директор Розлач Ніна Петрівна</t>
         </is>
       </c>
       <c r="U356" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V356" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W356" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X356" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y356" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="4" t="inlineStr">
         <is>
-          <t>Лосківська філія Блистівського навчально-виховного комплексу Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Слабинська гімназія Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B357" s="5" t="n">
-        <v>144039</v>
+        <v>146589</v>
       </c>
       <c r="C357" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D357" s="4" t="inlineStr">
         <is>
-          <t>Лосківська філія Блистівського НВК</t>
+          <t>Слабинська гімназія</t>
         </is>
       </c>
       <c r="E357" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F357" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G357" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H357" s="6" t="inlineStr">
         <is>
-          <t>7423681203</t>
+          <t>7425588101</t>
         </is>
       </c>
       <c r="I357" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J357" s="4" t="inlineStr">
         <is>
-          <t>с. Слобідка, Новгород-Сіверський район, Чернігівська область</t>
+          <t>с. Слабин, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K357" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 98</t>
+          <t>вулиця Молодіжна, 9</t>
         </is>
       </c>
       <c r="L357" s="6" t="inlineStr">
         <is>
-          <t>UA74060030670030372</t>
+          <t>UA74100030130069877</t>
         </is>
       </c>
       <c r="M357" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Слобідка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Слабин</t>
         </is>
       </c>
       <c r="N357" s="7"/>
       <c r="O357" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P357" s="4" t="inlineStr">
         <is>
-          <t>(04658)39257</t>
+          <t>(0462)688475</t>
         </is>
       </c>
       <c r="Q357" s="4"/>
       <c r="R357" s="4" t="inlineStr">
         <is>
-          <t>loska_school@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S357" s="4"/>
+          <t>schoolofslabin@bigmir.net</t>
+        </is>
+      </c>
+      <c r="S357" s="4" t="inlineStr">
+        <is>
+          <t>http://slabyn-zosh.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T357" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Коваленко Олеся Анатоліївна</t>
+          <t>Директор Шкурко Людмила Леонідівна</t>
         </is>
       </c>
       <c r="U357" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V357" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W357" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X357" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y357" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Смичинський ліцей" Городнянської міської ради Чернігівської області</t>
+          <t>Лосківська філія Блистівського навчально-виховного комплексу Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B358" s="5" t="n">
-        <v>144176</v>
+        <v>144039</v>
       </c>
       <c r="C358" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D358" s="4" t="inlineStr">
         <is>
-          <t>Смичинський ліцей</t>
+          <t>Лосківська філія Блистівського НВК</t>
         </is>
       </c>
       <c r="E358" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F358" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G358" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H358" s="6" t="inlineStr">
         <is>
-          <t>7421487601</t>
+          <t>7423681203</t>
         </is>
       </c>
       <c r="I358" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J358" s="4" t="inlineStr">
         <is>
-          <t>с. Смичин, Городнянський район, Чернігівська область</t>
+          <t>с. Слобідка, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K358" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чернігівська, 20</t>
+          <t>вулиця Шевченка, 98</t>
         </is>
       </c>
       <c r="L358" s="6" t="inlineStr">
         <is>
-          <t>UA74100050470090644</t>
+          <t>UA74060030670030372</t>
         </is>
       </c>
       <c r="M358" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Смичин</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Слобідка</t>
         </is>
       </c>
       <c r="N358" s="7"/>
       <c r="O358" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Городнянської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P358" s="4" t="inlineStr">
         <is>
-          <t>(04645)37360</t>
+          <t>(04658)39257</t>
         </is>
       </c>
       <c r="Q358" s="4"/>
       <c r="R358" s="4" t="inlineStr">
         <is>
-          <t>smeechenska.zosh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>loska_school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S358" s="4"/>
       <c r="T358" s="4" t="inlineStr">
         <is>
-          <t>Директор Нянченко Любов Миколаївна</t>
+          <t>Завідувач філією Коваленко Олеся Анатоліївна</t>
         </is>
       </c>
       <c r="U358" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V358" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W358" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X358" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y358" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="4" t="inlineStr">
         <is>
-          <t>Смолинська гімназія Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Комунальний заклад "Смичинський ліцей" Городнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B359" s="5" t="n">
-        <v>147638</v>
+        <v>144176</v>
       </c>
       <c r="C359" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D359" s="4" t="inlineStr">
         <is>
-          <t>Смолинська гімназія</t>
+          <t>Смичинський ліцей</t>
         </is>
       </c>
       <c r="E359" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F359" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G359" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H359" s="6" t="inlineStr">
         <is>
-          <t>7425588501</t>
+          <t>7421487601</t>
         </is>
       </c>
       <c r="I359" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J359" s="4" t="inlineStr">
         <is>
-          <t>с. Смолин, Чернігівський район, Чернігівська область</t>
+          <t>с. Смичин, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K359" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 2А</t>
+          <t>вулиця Чернігівська, 20</t>
         </is>
       </c>
       <c r="L359" s="6" t="inlineStr">
         <is>
-          <t>UA74100030140019081</t>
+          <t>UA74100050470090644</t>
         </is>
       </c>
       <c r="M359" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Смолин</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Смичин</t>
         </is>
       </c>
       <c r="N359" s="7"/>
       <c r="O359" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Городнянської міської ради</t>
         </is>
       </c>
       <c r="P359" s="4" t="inlineStr">
         <is>
-          <t>(098)8921347</t>
+          <t>(04645)37360</t>
         </is>
       </c>
       <c r="Q359" s="4"/>
       <c r="R359" s="4" t="inlineStr">
         <is>
-          <t>smolynschool@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S359" s="4"/>
+          <t>smeechenska.zosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S359" s="4" t="inlineStr">
+        <is>
+          <t>http://www.smychyn-zosh.cn.sch.in.ua</t>
+        </is>
+      </c>
       <c r="T359" s="4" t="inlineStr">
         <is>
-          <t>Директор Шабаль Тетяна Іванівна</t>
+          <t>Директор Нянченко Любов Миколаївна</t>
         </is>
       </c>
       <c r="U359" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V359" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W359" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X359" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y359" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="4" t="inlineStr">
         <is>
-          <t>Смяцька загальноосвітня школа І-ІІІ ступенів Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Смолинська гімназія Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B360" s="5" t="n">
-        <v>144493</v>
+        <v>147638</v>
       </c>
       <c r="C360" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D360" s="4" t="inlineStr">
         <is>
-          <t>Смяцька зош</t>
+          <t>Смолинська гімназія</t>
         </is>
       </c>
       <c r="E360" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F360" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G360" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H360" s="6" t="inlineStr">
         <is>
-          <t>7423688901</t>
+          <t>7425588501</t>
         </is>
       </c>
       <c r="I360" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J360" s="4" t="inlineStr">
         <is>
-          <t>с. Смяч, Новгород-Сіверський район, Чернігівська область</t>
+          <t>с. Смолин, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K360" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дружби, 29</t>
+          <t>вулиця Перемоги, 2А</t>
         </is>
       </c>
       <c r="L360" s="6" t="inlineStr">
         <is>
-          <t>UA74060030680012185</t>
+          <t>UA74100030140019081</t>
         </is>
       </c>
       <c r="M360" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Смяч</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Смолин</t>
         </is>
       </c>
       <c r="N360" s="7"/>
       <c r="O360" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P360" s="4" t="inlineStr">
         <is>
-          <t>(04658)38134</t>
+          <t>(098)8921347</t>
         </is>
       </c>
       <c r="Q360" s="4"/>
       <c r="R360" s="4" t="inlineStr">
         <is>
-          <t>smyach_01@ukr.net</t>
+          <t>smolynschool@ukr.net</t>
         </is>
       </c>
       <c r="S360" s="4"/>
       <c r="T360" s="4" t="inlineStr">
         <is>
-          <t> Ковальчук Тимофій Сергійович</t>
+          <t>Директор Шабаль Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U360" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V360" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W360" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X360" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y360" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="4" t="inlineStr">
         <is>
-          <t>Снов'янська гімназія Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Смяцька загальноосвітня школа І-ІІІ ступенів Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B361" s="5" t="n">
-        <v>145206</v>
+        <v>144493</v>
       </c>
       <c r="C361" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D361" s="4" t="inlineStr">
         <is>
-          <t>Снов'янська гімназія</t>
+          <t>Смяцька зош</t>
         </is>
       </c>
       <c r="E361" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F361" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G361" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H361" s="6" t="inlineStr">
         <is>
-          <t>7425581004</t>
+          <t>7423688901</t>
         </is>
       </c>
       <c r="I361" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J361" s="4" t="inlineStr">
         <is>
-          <t>с. Снов'янка, Чернігівський район, Чернігівська область</t>
+          <t>с. Смяч, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K361" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лісова, 1-в</t>
+          <t>вулиця Дружби, 29</t>
         </is>
       </c>
       <c r="L361" s="6" t="inlineStr">
         <is>
-          <t>UA74100150120043011</t>
+          <t>UA74060030680012185</t>
         </is>
       </c>
       <c r="M361" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Снов’янка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Смяч</t>
         </is>
       </c>
       <c r="N361" s="7"/>
       <c r="O361" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P361" s="4" t="inlineStr">
         <is>
-          <t>(0462)697968</t>
+          <t>(04658)38134</t>
         </is>
       </c>
       <c r="Q361" s="4"/>
       <c r="R361" s="4" t="inlineStr">
         <is>
-          <t>snovyanska_school@ukr.net</t>
+          <t>smyach_01@ukr.net</t>
         </is>
       </c>
       <c r="S361" s="4"/>
       <c r="T361" s="4" t="inlineStr">
         <is>
-          <t>Директор Кислуха Олег Петрович</t>
+          <t> Ковальчук Тимофій Сергійович</t>
         </is>
       </c>
       <c r="U361" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V361" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W361" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X361" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y361" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Сновська гімназія" Чернігівської обласної ради</t>
+          <t>Снов'янська гімназія Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B362" s="5" t="n">
-        <v>139792</v>
+        <v>145206</v>
       </c>
       <c r="C362" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D362" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Сновська гімназія"</t>
+          <t>Снов'янська гімназія</t>
         </is>
       </c>
       <c r="E362" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F362" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G362" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H362" s="6" t="inlineStr">
         <is>
-          <t>7425810100</t>
+          <t>7425581004</t>
         </is>
       </c>
       <c r="I362" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J362" s="4" t="inlineStr">
         <is>
-          <t>Сновськ, Сновський район, Чернігівська область</t>
+          <t>с. Снов'янка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K362" s="4" t="inlineStr">
         <is>
-          <t>вулиця 30 років Перемоги, 2-А</t>
+          <t>вулиця Лісова, 1-в</t>
         </is>
       </c>
       <c r="L362" s="6" t="inlineStr">
         <is>
-          <t>UA74020050010092446</t>
+          <t>UA74100150120043011</t>
         </is>
       </c>
       <c r="M362" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Снов’янка</t>
         </is>
       </c>
       <c r="N362" s="7"/>
       <c r="O362" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P362" s="4" t="inlineStr">
         <is>
-          <t>(04654)21190</t>
+          <t>(0462)697968</t>
         </is>
       </c>
       <c r="Q362" s="4"/>
       <c r="R362" s="4" t="inlineStr">
         <is>
-          <t>zosh_internat@ukr.net</t>
+          <t>snovyanska_school@ukr.net</t>
         </is>
       </c>
       <c r="S362" s="4"/>
       <c r="T362" s="4" t="inlineStr">
         <is>
-          <t>Директор Тютюнник Яна Миколаївна</t>
+          <t>Директор Кислуха Олег Петрович</t>
         </is>
       </c>
       <c r="U362" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V362" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W362" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X362" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y362" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="4" t="inlineStr">
         <is>
-          <t>Сновська початкова школа Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>комунальний заклад "Сновська гімназія" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B363" s="5" t="n">
-        <v>147050</v>
+        <v>139792</v>
       </c>
       <c r="C363" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D363" s="4" t="inlineStr">
         <is>
-          <t>Сновська початкова школа</t>
+          <t>КЗ "Сновська гімназія"</t>
         </is>
       </c>
       <c r="E363" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F363" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G363" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H363" s="6" t="inlineStr">
         <is>
           <t>7425810100</t>
         </is>
       </c>
       <c r="I363" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J363" s="4" t="inlineStr">
         <is>
           <t>Сновськ, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K363" s="4" t="inlineStr">
         <is>
-          <t>вулиця Світанкова, 2</t>
+          <t>вулиця 30 років Перемоги, 2-А</t>
         </is>
       </c>
       <c r="L363" s="6" t="inlineStr">
         <is>
           <t>UA74020050010092446</t>
         </is>
       </c>
       <c r="M363" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
         </is>
       </c>
       <c r="N363" s="7"/>
       <c r="O363" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P363" s="4" t="inlineStr">
         <is>
-          <t>(04654)21706</t>
+          <t>(04654)21190</t>
         </is>
       </c>
       <c r="Q363" s="4"/>
       <c r="R363" s="4" t="inlineStr">
         <is>
-          <t>snovsknvk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>zosh_internat@ukr.net</t>
+        </is>
+      </c>
+      <c r="S363" s="4"/>
       <c r="T363" s="4" t="inlineStr">
         <is>
-          <t>Директор Мельник Андрій Юрійович</t>
+          <t>Директор Тютюнник Яна Миколаївна</t>
         </is>
       </c>
       <c r="U363" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V363" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W363" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X363" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y363" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 1 Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Сновська початкова школа Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B364" s="5" t="n">
-        <v>146893</v>
+        <v>147050</v>
       </c>
       <c r="C364" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D364" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 1</t>
+          <t>Сновська початкова школа</t>
         </is>
       </c>
       <c r="E364" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F364" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G364" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H364" s="6" t="inlineStr">
         <is>
           <t>7425810100</t>
         </is>
       </c>
       <c r="I364" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J364" s="4" t="inlineStr">
         <is>
           <t>Сновськ, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K364" s="4" t="inlineStr">
         <is>
-          <t>вулиця Просвіти, 35</t>
+          <t>вулиця Світанкова, 2</t>
         </is>
       </c>
       <c r="L364" s="6" t="inlineStr">
         <is>
           <t>UA74020050010092446</t>
         </is>
       </c>
       <c r="M364" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
         </is>
       </c>
       <c r="N364" s="7"/>
       <c r="O364" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P364" s="4" t="inlineStr">
         <is>
-          <t>(04654)21396</t>
+          <t>(04654)21706</t>
         </is>
       </c>
       <c r="Q364" s="4"/>
       <c r="R364" s="4" t="inlineStr">
         <is>
-          <t>snovsk_shkola_1@ukr.net</t>
+          <t>snovsknvk@ukr.net</t>
         </is>
       </c>
       <c r="S364" s="4" t="inlineStr">
         <is>
-          <t>http://schors-school1.edukit.cn.ua</t>
+          <t>http://shcorsnvk.ucoz.ru</t>
         </is>
       </c>
       <c r="T364" s="4" t="inlineStr">
         <is>
-          <t>Директор Єрмоленко Алла Олександрівна</t>
+          <t>Директор Мельник Андрій Юрійович</t>
         </is>
       </c>
       <c r="U364" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V364" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W364" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X364" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y364" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 2 Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Сновський ліцей № 1 Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B365" s="5" t="n">
-        <v>147020</v>
+        <v>146893</v>
       </c>
       <c r="C365" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D365" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 2</t>
+          <t>Сновський ліцей № 1</t>
         </is>
       </c>
       <c r="E365" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F365" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G365" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H365" s="6" t="inlineStr">
         <is>
           <t>7425810100</t>
         </is>
       </c>
       <c r="I365" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J365" s="4" t="inlineStr">
         <is>
           <t>Сновськ, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K365" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 21</t>
+          <t>вулиця Просвіти, 35</t>
         </is>
       </c>
       <c r="L365" s="6" t="inlineStr">
         <is>
           <t>UA74020050010092446</t>
         </is>
       </c>
       <c r="M365" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
         </is>
       </c>
       <c r="N365" s="7"/>
       <c r="O365" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P365" s="4" t="inlineStr">
         <is>
-          <t>(04654)21583</t>
+          <t>(04654)21396</t>
         </is>
       </c>
       <c r="Q365" s="4"/>
       <c r="R365" s="4" t="inlineStr">
         <is>
-          <t>snovskzosh2@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S365" s="4"/>
+          <t>snovsk_shkola_1@ukr.net</t>
+        </is>
+      </c>
+      <c r="S365" s="4" t="inlineStr">
+        <is>
+          <t>http://schors-school1.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T365" s="4" t="inlineStr">
         <is>
-          <t>Директор Росик Світлана Миколаївна</t>
+          <t>Директор Єрмоленко Алла Олександрівна</t>
         </is>
       </c>
       <c r="U365" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V365" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W365" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X365" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y365" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 3 Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Сновський ліцей № 2 Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B366" s="5" t="n">
-        <v>146888</v>
+        <v>147020</v>
       </c>
       <c r="C366" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D366" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 3</t>
+          <t>Сновський ліцей № 2</t>
         </is>
       </c>
       <c r="E366" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F366" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G366" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H366" s="6" t="inlineStr">
         <is>
           <t>7425810100</t>
         </is>
       </c>
       <c r="I366" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J366" s="4" t="inlineStr">
         <is>
           <t>Сновськ, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K366" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 6</t>
+          <t>вулиця Незалежності, 21</t>
         </is>
       </c>
       <c r="L366" s="6" t="inlineStr">
         <is>
           <t>UA74020050010092446</t>
         </is>
       </c>
       <c r="M366" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
         </is>
       </c>
       <c r="N366" s="7"/>
       <c r="O366" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P366" s="4" t="inlineStr">
         <is>
-          <t>(04654)21134</t>
+          <t>(04654)21583</t>
         </is>
       </c>
       <c r="Q366" s="4"/>
       <c r="R366" s="4" t="inlineStr">
         <is>
-          <t>rgshchors@ukr.net</t>
+          <t>snovskzosh2@ukr.net</t>
         </is>
       </c>
       <c r="S366" s="4"/>
       <c r="T366" s="4" t="inlineStr">
         <is>
-          <t>Директор Гаврилець Ольга Леонідівна</t>
+          <t>Директор Росик Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U366" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V366" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W366" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X366" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y366" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="4" t="inlineStr">
         <is>
-          <t>Гімназія с. Сновське Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Сновський ліцей № 3 Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B367" s="5" t="n">
-        <v>145268</v>
+        <v>146888</v>
       </c>
       <c r="C367" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D367" s="4" t="inlineStr">
         <is>
-          <t>Гімназія с. Сновське</t>
+          <t>Сновський ліцей № 3</t>
         </is>
       </c>
       <c r="E367" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F367" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G367" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H367" s="6" t="inlineStr">
         <is>
-          <t>7425886501</t>
+          <t>7425810100</t>
         </is>
       </c>
       <c r="I367" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J367" s="4" t="inlineStr">
         <is>
-          <t>с. Сновське, Сновський район, Чернігівська область</t>
+          <t>Сновськ, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K367" s="4" t="inlineStr">
         <is>
-          <t>вулиця 30 років Перемоги, 4</t>
+          <t>вулиця Шкільна, 6</t>
         </is>
       </c>
       <c r="L367" s="6" t="inlineStr">
         <is>
-          <t>UA74020050440059466</t>
+          <t>UA74020050010092446</t>
         </is>
       </c>
       <c r="M367" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Сновське</t>
+          <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
         </is>
       </c>
       <c r="N367" s="7"/>
       <c r="O367" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P367" s="4" t="inlineStr">
         <is>
-          <t>(04654)44640</t>
+          <t>(04654)21134</t>
         </is>
       </c>
       <c r="Q367" s="4"/>
       <c r="R367" s="4" t="inlineStr">
         <is>
-          <t>snovske.school@gmail.com</t>
+          <t>rgshchors@ukr.net</t>
         </is>
       </c>
       <c r="S367" s="4"/>
       <c r="T367" s="4" t="inlineStr">
         <is>
-          <t>Директор Міщенко Тетяна Миколаївна</t>
+          <t>Директор Гаврилець Ольга Леонідівна</t>
         </is>
       </c>
       <c r="U367" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V367" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W367" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X367" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y367" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="4" t="inlineStr">
         <is>
-          <t>Сокиринський ліцей Срібнянської селищної ради Чернігівської області</t>
+          <t>Гімназія с. Сновське Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B368" s="5" t="n">
-        <v>146137</v>
+        <v>145268</v>
       </c>
       <c r="C368" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D368" s="4" t="inlineStr">
         <is>
-          <t>Сокиринський ліцей</t>
+          <t>Гімназія с. Сновське</t>
         </is>
       </c>
       <c r="E368" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F368" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G368" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H368" s="6" t="inlineStr">
         <is>
-          <t>7425188001</t>
+          <t>7425886501</t>
         </is>
       </c>
       <c r="I368" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J368" s="4" t="inlineStr">
         <is>
-          <t>с. Сокиринці, Срібнянський район, Чернігівська область</t>
+          <t>с. Сновське, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K368" s="4" t="inlineStr">
         <is>
-          <t>вулиця Галаганівська, 55</t>
+          <t>вулиця 30 років Перемоги, 4</t>
         </is>
       </c>
       <c r="L368" s="6" t="inlineStr">
         <is>
-          <t>UA74080150250066805</t>
+          <t>UA74020050440059466</t>
         </is>
       </c>
       <c r="M368" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Сокиринці</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Сновське</t>
         </is>
       </c>
       <c r="N368" s="7"/>
       <c r="O368" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P368" s="4" t="inlineStr">
         <is>
-          <t>(04639)25546</t>
+          <t>(04654)44640</t>
         </is>
       </c>
       <c r="Q368" s="4"/>
       <c r="R368" s="4" t="inlineStr">
         <is>
-          <t>sokirenci@i.ua</t>
+          <t>snovske.school@gmail.com</t>
         </is>
       </c>
       <c r="S368" s="4"/>
       <c r="T368" s="4" t="inlineStr">
         <is>
-          <t>Директор Коломайко Сергій Олександрович</t>
+          <t>Директор Міщенко Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U368" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V368" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W368" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X368" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y368" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Сосницький навчально-реабілітаційний центр" Чернігівської обласної ради</t>
+          <t>Сокиринський ліцей Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B369" s="5" t="n">
-        <v>139438</v>
+        <v>146137</v>
       </c>
       <c r="C369" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D369" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Сосницький НРЦ"</t>
+          <t>Сокиринський ліцей</t>
         </is>
       </c>
       <c r="E369" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F369" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G369" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H369" s="6" t="inlineStr">
         <is>
-          <t>7424955100</t>
+          <t>7425188001</t>
         </is>
       </c>
       <c r="I369" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J369" s="4" t="inlineStr">
         <is>
-          <t>смт Сосниця, Сосницький район, Чернігівська область</t>
+          <t>с. Сокиринці, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K369" s="4" t="inlineStr">
         <is>
-          <t>вулиця Покровська, 1</t>
+          <t>вулиця Галаганівська, 55</t>
         </is>
       </c>
       <c r="L369" s="6" t="inlineStr">
         <is>
-          <t>UA74020070010027190</t>
+          <t>UA74080150250066805</t>
         </is>
       </c>
       <c r="M369" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с-ще Сосниця</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Сокиринці</t>
         </is>
       </c>
       <c r="N369" s="7"/>
       <c r="O369" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P369" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-16-72</t>
+          <t>(04639)25546</t>
         </is>
       </c>
       <c r="Q369" s="4"/>
       <c r="R369" s="4" t="inlineStr">
         <is>
-          <t>Sinternat@ukrpost.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>sokirenci@i.ua</t>
+        </is>
+      </c>
+      <c r="S369" s="4"/>
       <c r="T369" s="4" t="inlineStr">
         <is>
-          <t>Директор Саприкіна Лілія Василівна</t>
+          <t>Директор Коломайко Сергій Олександрович</t>
         </is>
       </c>
       <c r="U369" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V369" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W369" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X369" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y369" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="4" t="inlineStr">
         <is>
-          <t>Сосницька загальноосвітня школа І-ІІ ступенів Сосницької селищної ради Чернігівської області</t>
+          <t>Комунальний заклад "Сосницький навчально-реабілітаційний центр" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B370" s="5" t="n">
-        <v>144062</v>
+        <v>139438</v>
       </c>
       <c r="C370" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D370" s="4" t="inlineStr">
         <is>
-          <t>Сосницька ЗОШ І-ІІ ступенів</t>
+          <t>КЗ "Сосницький НРЦ"</t>
         </is>
       </c>
       <c r="E370" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F370" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G370" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H370" s="6" t="inlineStr">
         <is>
           <t>7424955100</t>
         </is>
       </c>
       <c r="I370" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J370" s="4" t="inlineStr">
         <is>
           <t>смт Сосниця, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K370" s="4" t="inlineStr">
         <is>
-          <t>вулиця Довженка, 63</t>
+          <t>вулиця Покровська, 1</t>
         </is>
       </c>
       <c r="L370" s="6" t="inlineStr">
         <is>
           <t>UA74020070010027190</t>
         </is>
       </c>
       <c r="M370" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, с-ще Сосниця</t>
         </is>
       </c>
       <c r="N370" s="7"/>
       <c r="O370" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P370" s="4" t="inlineStr">
         <is>
-          <t>(04655)21226</t>
+          <t>(04655)2-16-72</t>
         </is>
       </c>
       <c r="Q370" s="4"/>
       <c r="R370" s="4" t="inlineStr">
         <is>
-          <t>viunyshche@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S370" s="4"/>
+          <t>Sinternat@ukrpost.ua</t>
+        </is>
+      </c>
+      <c r="S370" s="4" t="inlineStr">
+        <is>
+          <t>http://www.sosnitsanrts.in.ua</t>
+        </is>
+      </c>
       <c r="T370" s="4" t="inlineStr">
         <is>
-          <t>Директор Жуковецький Володимир Григорович</t>
+          <t>Директор Саприкіна Лілія Василівна</t>
         </is>
       </c>
       <c r="U370" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V370" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W370" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X370" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y370" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="4" t="inlineStr">
         <is>
-          <t>Сосницький ліцей ім. О. П. Довженка Сосницької селищної ради Чернігівської області</t>
+          <t>Сосницька загальноосвітня школа І-ІІ ступенів Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B371" s="5" t="n">
-        <v>143473</v>
+        <v>144062</v>
       </c>
       <c r="C371" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D371" s="4" t="inlineStr">
         <is>
-          <t>Сосницький ліцей ім. О. П. Довженка</t>
+          <t>Сосницька ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E371" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F371" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G371" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H371" s="6" t="inlineStr">
         <is>
           <t>7424955100</t>
         </is>
       </c>
       <c r="I371" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J371" s="4" t="inlineStr">
         <is>
           <t>смт Сосниця, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K371" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв України, 22-А</t>
+          <t>вулиця Довженка, 63</t>
         </is>
       </c>
       <c r="L371" s="6" t="inlineStr">
         <is>
           <t>UA74020070010027190</t>
         </is>
       </c>
       <c r="M371" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, с-ще Сосниця</t>
         </is>
       </c>
       <c r="N371" s="7"/>
       <c r="O371" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P371" s="4" t="inlineStr">
         <is>
-          <t>(04655)21741</t>
+          <t>(04655)21226</t>
         </is>
       </c>
       <c r="Q371" s="4"/>
       <c r="R371" s="4" t="inlineStr">
         <is>
-          <t>sosgimnaziya@ukr.net</t>
+          <t>viunyshche@ukr.net</t>
         </is>
       </c>
       <c r="S371" s="4"/>
       <c r="T371" s="4" t="inlineStr">
         <is>
-          <t>Директор Чепурна Тамара Володимирівна</t>
+          <t>Директор Жуковецький Володимир Григорович</t>
         </is>
       </c>
       <c r="U371" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V371" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W371" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X371" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y371" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="4" t="inlineStr">
         <is>
-          <t>Спаська загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
+          <t>Сосницький ліцей ім. О. П. Довженка Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B372" s="5" t="n">
-        <v>144572</v>
+        <v>143473</v>
       </c>
       <c r="C372" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D372" s="4" t="inlineStr">
         <is>
-          <t>Спаська ЗОШ І-ІІІ ступенів</t>
+          <t>Сосницький ліцей ім. О. П. Довженка</t>
         </is>
       </c>
       <c r="E372" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F372" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G372" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H372" s="6" t="inlineStr">
         <is>
-          <t>7424987001</t>
+          <t>7424955100</t>
         </is>
       </c>
       <c r="I372" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J372" s="4" t="inlineStr">
         <is>
-          <t>с. Спаське, Сосницький район, Чернігівська область</t>
+          <t>смт Сосниця, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K372" s="4" t="inlineStr">
         <is>
-          <t>вулиця Придеснянська, 95</t>
+          <t>вулиця Героїв України, 22-А</t>
         </is>
       </c>
       <c r="L372" s="6" t="inlineStr">
         <is>
-          <t>UA74020070350046205</t>
+          <t>UA74020070010027190</t>
         </is>
       </c>
       <c r="M372" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Спаське</t>
+          <t>Чернігівська обл., Корюківський р-н, с-ще Сосниця</t>
         </is>
       </c>
       <c r="N372" s="7"/>
       <c r="O372" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P372" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-31-35</t>
+          <t>(04655)21741</t>
         </is>
       </c>
       <c r="Q372" s="4"/>
       <c r="R372" s="4" t="inlineStr">
         <is>
-          <t>Spas-school@ukr.net</t>
+          <t>sosgimnaziya@ukr.net</t>
         </is>
       </c>
       <c r="S372" s="4"/>
       <c r="T372" s="4" t="inlineStr">
         <is>
-          <t>Директор Роздерій Алла Михайлівна</t>
+          <t>Директор Чепурна Тамара Володимирівна</t>
         </is>
       </c>
       <c r="U372" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V372" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W372" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X372" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y372" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="4" t="inlineStr">
         <is>
-          <t>Срібнянський ліцей Срібнянської селищної ради Чернігівської області</t>
+          <t>Спаська загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B373" s="5" t="n">
-        <v>145085</v>
+        <v>144572</v>
       </c>
       <c r="C373" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D373" s="4" t="inlineStr">
         <is>
-          <t>Срібнянський ліцей</t>
+          <t>Спаська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E373" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F373" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G373" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H373" s="6" t="inlineStr">
         <is>
-          <t>7425155100</t>
+          <t>7424987001</t>
         </is>
       </c>
       <c r="I373" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J373" s="4" t="inlineStr">
         <is>
-          <t>смт Срібне, Срібнянський район, Чернігівська область</t>
+          <t>с. Спаське, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K373" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 51Б</t>
+          <t>вулиця Придеснянська, 95</t>
         </is>
       </c>
       <c r="L373" s="6" t="inlineStr">
         <is>
-          <t>UA74080150010087049</t>
+          <t>UA74020070350046205</t>
         </is>
       </c>
       <c r="M373" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Срібне</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Спаське</t>
         </is>
       </c>
       <c r="N373" s="7"/>
       <c r="O373" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P373" s="4" t="inlineStr">
         <is>
-          <t>(04639)21930, (04639)21290</t>
+          <t>(04655)2-31-35</t>
         </is>
       </c>
       <c r="Q373" s="4"/>
       <c r="R373" s="4" t="inlineStr">
         <is>
-          <t>sribne-school@ukr.net</t>
+          <t>Spas-school@ukr.net</t>
         </is>
       </c>
       <c r="S373" s="4"/>
       <c r="T373" s="4" t="inlineStr">
         <is>
-          <t>Директор Кузьменко Людмила Павлівна</t>
+          <t>Директор Роздерій Алла Михайлівна</t>
         </is>
       </c>
       <c r="U373" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V373" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W373" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X373" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y373" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Старобасанська гімназія" Чернігівської обласної ради</t>
+          <t>Срібнянський ліцей Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B374" s="5" t="n">
-        <v>142208</v>
+        <v>145085</v>
       </c>
       <c r="C374" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D374" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Старобасанська гімназія"</t>
+          <t>Срібнянський ліцей</t>
         </is>
       </c>
       <c r="E374" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F374" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G374" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H374" s="6" t="inlineStr">
         <is>
-          <t>7420687601</t>
+          <t>7425155100</t>
         </is>
       </c>
       <c r="I374" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J374" s="4" t="inlineStr">
         <is>
-          <t>с. Стара Басань, Бобровицький район, Чернігівська область</t>
+          <t>смт Срібне, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K374" s="4" t="inlineStr">
         <is>
-          <t>вулиця Поштова, 1</t>
+          <t>вулиця Миру, 51Б</t>
         </is>
       </c>
       <c r="L374" s="6" t="inlineStr">
         <is>
-          <t>UA74040050320032792</t>
+          <t>UA74080150010087049</t>
         </is>
       </c>
       <c r="M374" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Стара Басань</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Срібне</t>
         </is>
       </c>
       <c r="N374" s="7"/>
       <c r="O374" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P374" s="4" t="inlineStr">
         <is>
-          <t>(04632)3-41-44, (04632)3-41-55, (04632)3-41-58</t>
+          <t>(04639)21930, (04639)21290</t>
         </is>
       </c>
       <c r="Q374" s="4"/>
       <c r="R374" s="4" t="inlineStr">
         <is>
-          <t>si-stb@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>sribne-school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S374" s="4"/>
       <c r="T374" s="4" t="inlineStr">
         <is>
-          <t>Директор Ковбаско Юрій Савич</t>
+          <t>Директор Кузьменко Людмила Павлівна</t>
         </is>
       </c>
       <c r="U374" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V374" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W374" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X374" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y374" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="4" t="inlineStr">
         <is>
-          <t>Старобасанська філія І-ІІ ступенів Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Чернігівської області</t>
+          <t>комунальний заклад "Старобасанська гімназія" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B375" s="5" t="n">
-        <v>141605</v>
+        <v>142208</v>
       </c>
       <c r="C375" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D375" s="4" t="inlineStr">
         <is>
-          <t>Старобасанська філія І - ІІ ступенів Бобровицького ЗЗСО І-ІІІ ступенів № 1</t>
+          <t>КЗ "Старобасанська гімназія"</t>
         </is>
       </c>
       <c r="E375" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F375" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G375" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H375" s="6" t="inlineStr">
         <is>
           <t>7420687601</t>
         </is>
       </c>
       <c r="I375" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J375" s="4" t="inlineStr">
         <is>
           <t>с. Стара Басань, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K375" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Зуба, 15</t>
+          <t>вулиця Поштова, 1</t>
         </is>
       </c>
       <c r="L375" s="6" t="inlineStr">
         <is>
           <t>UA74040050320032792</t>
         </is>
       </c>
       <c r="M375" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, с. Стара Басань</t>
         </is>
       </c>
       <c r="N375" s="7"/>
       <c r="O375" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P375" s="4" t="inlineStr">
         <is>
-          <t>(097)9699290</t>
+          <t>(04632)3-41-44, (04632)3-41-55, (04632)3-41-58</t>
         </is>
       </c>
       <c r="Q375" s="4"/>
       <c r="R375" s="4" t="inlineStr">
         <is>
-          <t>stara_basan@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S375" s="4"/>
+          <t>si-stb@ukr.net</t>
+        </is>
+      </c>
+      <c r="S375" s="4" t="inlineStr">
+        <is>
+          <t>http://stara-basan-int.ucoz.net</t>
+        </is>
+      </c>
       <c r="T375" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Лапа Володимир Валерійович</t>
+          <t>Директор Ковбаско Юрій Савич</t>
         </is>
       </c>
       <c r="U375" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V375" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W375" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X375" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y375" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="4" t="inlineStr">
         <is>
-          <t>Старобиківська гімназія (з дошкільним підрозділом) Новобасанської сільської ради Чернігівської області</t>
+          <t>Старобасанська філія І-ІІ ступенів Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B376" s="5" t="n">
-        <v>142763</v>
+        <v>141605</v>
       </c>
       <c r="C376" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D376" s="4" t="inlineStr">
         <is>
-          <t>Старобиківська гімназія</t>
+          <t>Старобасанська філія І - ІІ ступенів Бобровицького ЗЗСО І-ІІІ ступенів № 1</t>
         </is>
       </c>
       <c r="E376" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F376" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G376" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H376" s="6" t="inlineStr">
         <is>
-          <t>7420685503</t>
+          <t>7420687601</t>
         </is>
       </c>
       <c r="I376" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J376" s="4" t="inlineStr">
         <is>
-          <t>с. Старий Биків, Бобровицький район, Чернігівська область</t>
+          <t>с. Стара Басань, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K376" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв України (Акімова), 74</t>
+          <t>вулиця Миколи Зуба, 15</t>
         </is>
       </c>
       <c r="L376" s="6" t="inlineStr">
         <is>
-          <t>UA74040270120072915</t>
+          <t>UA74040050320032792</t>
         </is>
       </c>
       <c r="M376" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Старий Биків</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Стара Басань</t>
         </is>
       </c>
       <c r="N376" s="7"/>
       <c r="O376" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім`ї, молоді та спорту Новобасанської сільської ради Бобровицького району Чернігівської області</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P376" s="4" t="inlineStr">
         <is>
-          <t>(068)4780716</t>
+          <t>(097)9699290</t>
         </is>
       </c>
       <c r="Q376" s="4"/>
       <c r="R376" s="4" t="inlineStr">
         <is>
-          <t>irina_tiga@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>stara_basan@meta.ua</t>
+        </is>
+      </c>
+      <c r="S376" s="4"/>
       <c r="T376" s="4" t="inlineStr">
         <is>
-          <t>Директор Тіга Ірина Євгенівна</t>
+          <t>Завідувач філією Лапа Володимир Валерійович</t>
         </is>
       </c>
       <c r="U376" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V376" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W376" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X376" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y376" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="4" t="inlineStr">
         <is>
-          <t>Старобілоуський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Старобиківська гімназія (з дошкільним підрозділом) Новобасанської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B377" s="5" t="n">
-        <v>146123</v>
+        <v>142763</v>
       </c>
       <c r="C377" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D377" s="4" t="inlineStr">
         <is>
-          <t>Старобілоуський ліцей</t>
+          <t>Старобиківська гімназія</t>
         </is>
       </c>
       <c r="E377" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F377" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G377" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H377" s="6" t="inlineStr">
         <is>
-          <t>7425588601</t>
+          <t>7420685503</t>
         </is>
       </c>
       <c r="I377" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J377" s="4" t="inlineStr">
         <is>
-          <t>с. Старий Білоус, Чернігівський район, Чернігівська область</t>
+          <t>с. Старий Биків, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K377" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 2</t>
+          <t>вулиця Героїв України (Акімова), 74</t>
         </is>
       </c>
       <c r="L377" s="6" t="inlineStr">
         <is>
-          <t>UA74100270160028470</t>
+          <t>UA74040270120072915</t>
         </is>
       </c>
       <c r="M377" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Старий Білоус</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Старий Биків</t>
         </is>
       </c>
       <c r="N377" s="7"/>
       <c r="O377" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, культури, сім`ї, молоді та спорту Новобасанської сільської ради Бобровицького району Чернігівської області</t>
         </is>
       </c>
       <c r="P377" s="4" t="inlineStr">
         <is>
-          <t>(0462)696727</t>
+          <t>(068)4780716</t>
         </is>
       </c>
       <c r="Q377" s="4"/>
       <c r="R377" s="4" t="inlineStr">
         <is>
-          <t>sbilousschool_otg@ukr.net</t>
+          <t>irina_tiga@ukr.net</t>
         </is>
       </c>
       <c r="S377" s="4" t="inlineStr">
         <is>
-          <t>http://sbilousschool.at.ua</t>
+          <t>https://staruybukiv.jimdofree.com</t>
         </is>
       </c>
       <c r="T377" s="4" t="inlineStr">
         <is>
-          <t>Директор Пархоменко Сергій Григорович</t>
+          <t>Директор Тіга Ірина Євгенівна</t>
         </is>
       </c>
       <c r="U377" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V377" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W377" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X377" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y377" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="4" t="inlineStr">
         <is>
-          <t>Степанівська гімназія Комарівської сільської ради</t>
+          <t>Старобілоуський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B378" s="5" t="n">
-        <v>139079</v>
+        <v>146123</v>
       </c>
       <c r="C378" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D378" s="4" t="inlineStr">
         <is>
-          <t>Степанівська гімназія</t>
+          <t>Старобілоуський ліцей</t>
         </is>
       </c>
       <c r="E378" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F378" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G378" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H378" s="6" t="inlineStr">
         <is>
-          <t>7420887601</t>
+          <t>7425588601</t>
         </is>
       </c>
       <c r="I378" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J378" s="4" t="inlineStr">
         <is>
-          <t>с. Степанівка, Борзнянський район, Чернігівська область</t>
+          <t>с. Старий Білоус, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K378" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вишнева, 2</t>
+          <t>вулиця Київська, 2</t>
         </is>
       </c>
       <c r="L378" s="6" t="inlineStr">
         <is>
-          <t>UA74040150120096803</t>
+          <t>UA74100270160028470</t>
         </is>
       </c>
       <c r="M378" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Степанівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Старий Білоус</t>
         </is>
       </c>
       <c r="N378" s="7"/>
       <c r="O378" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P378" s="4" t="inlineStr">
         <is>
-          <t>(04653)27466</t>
+          <t>(0462)696727</t>
         </is>
       </c>
       <c r="Q378" s="4"/>
       <c r="R378" s="4" t="inlineStr">
         <is>
-          <t>stepanivskashool@ukr.net</t>
+          <t>sbilousschool_otg@ukr.net</t>
         </is>
       </c>
       <c r="S378" s="4" t="inlineStr">
         <is>
-          <t>stepanivska_zos.klasna.com</t>
+          <t>http://sbilousschool.at.ua</t>
         </is>
       </c>
       <c r="T378" s="4" t="inlineStr">
         <is>
-          <t>Директор Джупіна Валентина Петрівна</t>
+          <t>Директор Пархоменко Сергій Григорович</t>
         </is>
       </c>
       <c r="U378" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V378" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W378" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X378" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y378" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="4" t="inlineStr">
         <is>
-          <t>Степовохутірський ліцей Макіївської сільської ради</t>
+          <t>Степанівська гімназія Комарівської сільської ради</t>
         </is>
       </c>
       <c r="B379" s="5" t="n">
-        <v>142946</v>
+        <v>139079</v>
       </c>
       <c r="C379" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D379" s="4" t="inlineStr">
         <is>
-          <t>Степовохутірський ліцей Макіївської СР</t>
+          <t>Степанівська гімназія</t>
         </is>
       </c>
       <c r="E379" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F379" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G379" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H379" s="6" t="inlineStr">
         <is>
-          <t>7423886001</t>
+          <t>7420887601</t>
         </is>
       </c>
       <c r="I379" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J379" s="4" t="inlineStr">
         <is>
-          <t>с. Степові Хутори, Носівський район, Чернігівська область</t>
+          <t>с. Степанівка, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K379" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 6</t>
+          <t>вулиця Вишнева, 2</t>
         </is>
       </c>
       <c r="L379" s="6" t="inlineStr">
         <is>
-          <t>UA74040210190065858</t>
+          <t>UA74040150120096803</t>
         </is>
       </c>
       <c r="M379" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Степові Хутори</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Степанівка</t>
         </is>
       </c>
       <c r="N379" s="7"/>
       <c r="O379" s="4" t="inlineStr">
         <is>
-          <t>Макіївська сільська рада</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P379" s="4" t="inlineStr">
         <is>
-          <t>(04642)24138</t>
+          <t>(04653)27466</t>
         </is>
       </c>
       <c r="Q379" s="4"/>
       <c r="R379" s="4" t="inlineStr">
         <is>
-          <t>svitlana0502.2018@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S379" s="4"/>
+          <t>stepanivskashool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S379" s="4" t="inlineStr">
+        <is>
+          <t>stepanivska_zos.klasna.com</t>
+        </is>
+      </c>
       <c r="T379" s="4" t="inlineStr">
         <is>
-          <t>Директор Новик Світлана Іванівна</t>
+          <t>Директор Джупіна Валентина Петрівна</t>
         </is>
       </c>
       <c r="U379" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V379" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W379" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X379" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y379" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="4" t="inlineStr">
         <is>
-          <t>Стольненський заклад загальної середньої освіти I-IІІ ступенів Менської міської ради</t>
+          <t>Степовохутірський ліцей Макіївської сільської ради</t>
         </is>
       </c>
       <c r="B380" s="5" t="n">
-        <v>140600</v>
+        <v>142946</v>
       </c>
       <c r="C380" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D380" s="4" t="inlineStr">
         <is>
-          <t>Стольненський ЗЗСО І-ІІІ ступенів</t>
+          <t>Степовохутірський ліцей Макіївської СР</t>
         </is>
       </c>
       <c r="E380" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F380" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G380" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H380" s="6" t="inlineStr">
         <is>
-          <t>7423088501</t>
+          <t>7423886001</t>
         </is>
       </c>
       <c r="I380" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J380" s="4" t="inlineStr">
         <is>
-          <t>с. Стольне, Менський район, Чернігівська область</t>
+          <t>с. Степові Хутори, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K380" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 15</t>
+          <t>вулиця Центральна, 6</t>
         </is>
       </c>
       <c r="L380" s="6" t="inlineStr">
         <is>
-          <t>UA74020030330016638</t>
+          <t>UA74040210190065858</t>
         </is>
       </c>
       <c r="M380" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Стольне</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Степові Хутори</t>
         </is>
       </c>
       <c r="N380" s="7"/>
       <c r="O380" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Макіївська сільська рада</t>
         </is>
       </c>
       <c r="P380" s="4" t="inlineStr">
         <is>
-          <t>(04644)45440</t>
+          <t>(04642)24138</t>
         </is>
       </c>
       <c r="Q380" s="4"/>
       <c r="R380" s="4" t="inlineStr">
         <is>
-          <t>stolne.school@gmail.com</t>
+          <t>svitlana0502.2018@gmail.com</t>
         </is>
       </c>
       <c r="S380" s="4"/>
       <c r="T380" s="4" t="inlineStr">
         <is>
-          <t>Директор Гузь Михайло Вікторович</t>
+          <t>Директор Новик Світлана Іванівна</t>
         </is>
       </c>
       <c r="U380" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V380" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W380" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X380" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y380" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="4" t="inlineStr">
         <is>
-          <t>Стрільницький заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
+          <t>Стольненський заклад загальної середньої освіти I-IІІ ступенів Менської міської ради</t>
         </is>
       </c>
       <c r="B381" s="5" t="n">
-        <v>144049</v>
+        <v>140600</v>
       </c>
       <c r="C381" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D381" s="4" t="inlineStr">
         <is>
-          <t>Стрільницький ЗЗСО І-ІІІ ступенів</t>
+          <t>Стольненський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E381" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F381" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G381" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H381" s="6" t="inlineStr">
         <is>
-          <t>7420388001</t>
+          <t>7423088501</t>
         </is>
       </c>
       <c r="I381" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J381" s="4" t="inlineStr">
         <is>
-          <t>с. Стрільники, Бахмацький район, Чернігівська область</t>
+          <t>с. Стольне, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K381" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 10</t>
+          <t>вулиця Миру, 15</t>
         </is>
       </c>
       <c r="L381" s="6" t="inlineStr">
         <is>
-          <t>UA74040030300065919</t>
+          <t>UA74020030330016638</t>
         </is>
       </c>
       <c r="M381" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Стрільники</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Стольне</t>
         </is>
       </c>
       <c r="N381" s="7"/>
       <c r="O381" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька міська рада</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P381" s="4" t="inlineStr">
         <is>
-          <t>(098)4601389</t>
+          <t>(04644)45440</t>
         </is>
       </c>
       <c r="Q381" s="4"/>
       <c r="R381" s="4" t="inlineStr">
         <is>
-          <t>strilzosh@ukr.net</t>
+          <t>stolne.school@gmail.com</t>
         </is>
       </c>
       <c r="S381" s="4"/>
       <c r="T381" s="4" t="inlineStr">
         <is>
-          <t>Директор Герасько Наталія Віталіївна</t>
+          <t>Директор Гузь Михайло Вікторович</t>
         </is>
       </c>
       <c r="U381" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V381" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W381" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X381" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y381" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="4" t="inlineStr">
         <is>
-          <t>Сухинська філія І ступеня Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Бобровицького району Чернігівської області</t>
+          <t>Стрільницький заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B382" s="5" t="n">
-        <v>142609</v>
+        <v>144049</v>
       </c>
       <c r="C382" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D382" s="4" t="inlineStr">
         <is>
-          <t>Сухинська філія І ступеня Бобровицького ЗЗСО І-ІІІ ступенів№1</t>
+          <t>Стрільницький ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E382" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F382" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G382" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H382" s="6" t="inlineStr">
         <is>
-          <t>7420687850</t>
+          <t>7420388001</t>
         </is>
       </c>
       <c r="I382" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J382" s="4" t="inlineStr">
         <is>
-          <t>с. Сухиня, Бобровицький район, Чернігівська область</t>
+          <t>с. Стрільники, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K382" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 3</t>
+          <t>вулиця Шкільна, 10</t>
         </is>
       </c>
       <c r="L382" s="6" t="inlineStr">
         <is>
-          <t>UA74040050330088583</t>
+          <t>UA74040030300065919</t>
         </is>
       </c>
       <c r="M382" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Сухиня</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Стрільники</t>
         </is>
       </c>
       <c r="N382" s="7"/>
       <c r="O382" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P382" s="4" t="inlineStr">
         <is>
-          <t>(04632)38473</t>
+          <t>(098)4601389</t>
         </is>
       </c>
       <c r="Q382" s="4"/>
       <c r="R382" s="4" t="inlineStr">
         <is>
-          <t>suhskola@ukr.net</t>
+          <t>strilzosh@ukr.net</t>
         </is>
       </c>
       <c r="S382" s="4"/>
       <c r="T382" s="4" t="inlineStr">
         <is>
-          <t>Директор Гавриленко Сергій Петрович</t>
+          <t>Директор Герасько Наталія Віталіївна</t>
         </is>
       </c>
       <c r="U382" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V382" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W382" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X382" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y382" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="4" t="inlineStr">
         <is>
-          <t>Сухополов'янський ліцей Сухополов'янської сільської ради</t>
+          <t>Сухинська філія І ступеня Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Бобровицького району Чернігівської області</t>
         </is>
       </c>
       <c r="B383" s="5" t="n">
-        <v>144162</v>
+        <v>142609</v>
       </c>
       <c r="C383" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D383" s="4" t="inlineStr">
         <is>
-          <t>Сухополов'янський ліцей.</t>
+          <t>Сухинська філія І ступеня Бобровицького ЗЗСО І-ІІІ ступенів№1</t>
         </is>
       </c>
       <c r="E383" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F383" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G383" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H383" s="6" t="inlineStr">
         <is>
-          <t>7424188801</t>
+          <t>7420687850</t>
         </is>
       </c>
       <c r="I383" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J383" s="4" t="inlineStr">
         <is>
-          <t>с. Сухополова, Прилуцький район, Чернігівська область</t>
+          <t>с. Сухиня, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K383" s="4" t="inlineStr">
         <is>
-          <t>вулиця Закарпатська, 2-А</t>
+          <t>вулиця Лесі Українки, 3</t>
         </is>
       </c>
       <c r="L383" s="6" t="inlineStr">
         <is>
-          <t>UA74080170010023549</t>
+          <t>UA74040050330088583</t>
         </is>
       </c>
       <c r="M383" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Сухополова</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Сухиня</t>
         </is>
       </c>
       <c r="N383" s="7"/>
       <c r="O383" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P383" s="4" t="inlineStr">
         <is>
-          <t>(04637)60360</t>
+          <t>(04632)38473</t>
         </is>
       </c>
       <c r="Q383" s="4"/>
       <c r="R383" s="4" t="inlineStr">
         <is>
-          <t>sykhopolovaschool@ukr.net</t>
+          <t>suhskola@ukr.net</t>
         </is>
       </c>
       <c r="S383" s="4"/>
       <c r="T383" s="4" t="inlineStr">
         <is>
-          <t>Директор Безгубченко Лариса Григорівна</t>
+          <t>Директор Гавриленко Сергій Петрович</t>
         </is>
       </c>
       <c r="U383" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V383" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W383" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X383" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y383" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="4" t="inlineStr">
         <is>
-          <t>Сядринський ліцей Корюківської міської ради Чернігівської області</t>
+          <t>Сухополов'янський ліцей Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B384" s="5" t="n">
-        <v>139987</v>
+        <v>144162</v>
       </c>
       <c r="C384" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D384" s="4" t="inlineStr">
         <is>
-          <t>Сядринський ліцей</t>
+          <t>Сухополов'янський ліцей.</t>
         </is>
       </c>
       <c r="E384" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F384" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G384" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H384" s="6" t="inlineStr">
         <is>
-          <t>7422488701</t>
+          <t>7424188801</t>
         </is>
       </c>
       <c r="I384" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J384" s="4" t="inlineStr">
         <is>
-          <t>с. Сядрине, Корюківський район, Чернігівська область</t>
+          <t>с. Сухополова, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K384" s="4" t="inlineStr">
         <is>
-          <t>вулиця Симона Петлюри, 79</t>
+          <t>вулиця Закарпатська, 2-А</t>
         </is>
       </c>
       <c r="L384" s="6" t="inlineStr">
         <is>
-          <t>UA74020010560054834</t>
+          <t>UA74080170010023549</t>
         </is>
       </c>
       <c r="M384" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Сядрине</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Сухополова</t>
         </is>
       </c>
       <c r="N384" s="7"/>
       <c r="O384" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P384" s="4" t="inlineStr">
         <is>
-          <t>(04657)2-73-92</t>
+          <t>(04637)60360</t>
         </is>
       </c>
       <c r="Q384" s="4"/>
       <c r="R384" s="4" t="inlineStr">
         <is>
-          <t>sjadrino_shoola@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>sykhopolovaschool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S384" s="4"/>
       <c r="T384" s="4" t="inlineStr">
         <is>
-          <t>Директор Харитоненко Катерина Василівна</t>
+          <t>Директор Безгубченко Лариса Григорівна</t>
         </is>
       </c>
       <c r="U384" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V384" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W384" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X384" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y384" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="4" t="inlineStr">
         <is>
-          <t>Талалаївський ліцей Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Сядринський ліцей Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B385" s="5" t="n">
-        <v>145866</v>
+        <v>139987</v>
       </c>
       <c r="C385" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D385" s="4" t="inlineStr">
         <is>
-          <t>Талалаївський ліцей</t>
+          <t>Сядринський ліцей</t>
         </is>
       </c>
       <c r="E385" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F385" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G385" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H385" s="6" t="inlineStr">
         <is>
-          <t>7425355100</t>
+          <t>7422488701</t>
         </is>
       </c>
       <c r="I385" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J385" s="4" t="inlineStr">
         <is>
-          <t>смт Талалаївка, Талалаївський район, Чернігівська область</t>
+          <t>с. Сядрине, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K385" s="4" t="inlineStr">
         <is>
-          <t>вулиця Освіти, 38</t>
+          <t>вулиця Симона Петлюри, 79</t>
         </is>
       </c>
       <c r="L385" s="6" t="inlineStr">
         <is>
-          <t>UA74080190010058035</t>
+          <t>UA74020010560054834</t>
         </is>
       </c>
       <c r="M385" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Талалаївка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Сядрине</t>
         </is>
       </c>
       <c r="N385" s="7"/>
       <c r="O385" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
         </is>
       </c>
       <c r="P385" s="4" t="inlineStr">
         <is>
-          <t>(04634)21276</t>
+          <t>(04657)2-73-92</t>
         </is>
       </c>
       <c r="Q385" s="4"/>
       <c r="R385" s="4" t="inlineStr">
         <is>
-          <t>talschool@i.ua</t>
+          <t>sjadrino_shoola@ukr.net</t>
         </is>
       </c>
       <c r="S385" s="4" t="inlineStr">
         <is>
-          <t>https://lyceumtal.e-schools.info/</t>
+          <t>https://sites.google.com/site/sadrinskaschool/home/</t>
         </is>
       </c>
       <c r="T385" s="4" t="inlineStr">
         <is>
-          <t>Директор Михно Світлана Володимирівна</t>
+          <t>Директор Харитоненко Катерина Василівна</t>
         </is>
       </c>
       <c r="U385" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V385" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W385" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X385" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y385" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="4" t="inlineStr">
         <is>
-          <t>Талалаївський ліцей Талалаївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Талалаївський ліцей Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B386" s="5" t="n">
-        <v>142231</v>
+        <v>145866</v>
       </c>
       <c r="C386" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D386" s="4" t="inlineStr">
         <is>
           <t>Талалаївський ліцей</t>
         </is>
       </c>
       <c r="E386" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F386" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G386" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H386" s="6" t="inlineStr">
         <is>
-          <t>7423388901</t>
+          <t>7425355100</t>
         </is>
       </c>
       <c r="I386" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J386" s="4" t="inlineStr">
         <is>
-          <t>с. Талалаївка, Ніжинський район, Чернігівська область</t>
+          <t>смт Талалаївка, Талалаївський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K386" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Освіти, 38</t>
         </is>
       </c>
       <c r="L386" s="6" t="inlineStr">
         <is>
-          <t>UA74040330010026881</t>
+          <t>UA74080190010058035</t>
         </is>
       </c>
       <c r="M386" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Талалаївка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Талалаївка</t>
         </is>
       </c>
       <c r="N386" s="7"/>
       <c r="O386" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Талалаївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P386" s="4" t="inlineStr">
         <is>
-          <t>(04631)65236</t>
+          <t>(04634)21276</t>
         </is>
       </c>
       <c r="Q386" s="4"/>
       <c r="R386" s="4" t="inlineStr">
         <is>
-          <t>talaschool16651@ukr.net</t>
+          <t>talschool@i.ua</t>
         </is>
       </c>
       <c r="S386" s="4" t="inlineStr">
         <is>
-          <t>http://talalaivka-nizh-school.edukit.cn.ua</t>
+          <t>https://lyceumtal.e-schools.info/</t>
         </is>
       </c>
       <c r="T386" s="4" t="inlineStr">
         <is>
-          <t>Директор Процько Інна Сергіївна</t>
+          <t>Директор Михно Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U386" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V386" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W386" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X386" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y386" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="4" t="inlineStr">
         <is>
-          <t>Тарасо-Шевченківський ліцей Любецької селищної ради</t>
+          <t>Талалаївський ліцей Талалаївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B387" s="5" t="n">
-        <v>145210</v>
+        <v>142231</v>
       </c>
       <c r="C387" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D387" s="4" t="inlineStr">
         <is>
-          <t>Тарасо-Шевченківський ліцей</t>
+          <t>Талалаївський ліцей</t>
         </is>
       </c>
       <c r="E387" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F387" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G387" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H387" s="6" t="inlineStr">
         <is>
-          <t>7424489201</t>
+          <t>7423388901</t>
         </is>
       </c>
       <c r="I387" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J387" s="4" t="inlineStr">
         <is>
-          <t>с. Тараса Шевченка, Ріпкинський район, Чернігівська область</t>
+          <t>с. Талалаївка, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K387" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 2</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L387" s="6" t="inlineStr">
         <is>
-          <t>UA74100230400061190</t>
+          <t>UA74040330010026881</t>
         </is>
       </c>
       <c r="M387" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Тараса Шевченка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Талалаївка</t>
         </is>
       </c>
       <c r="N387" s="7"/>
       <c r="O387" s="4" t="inlineStr">
         <is>
-          <t>Орган місцевого самоврядування відділ освіти, сім'ї, молоді та спорту виконавчого комітету Любецької селищної ради</t>
+          <t>Відділ освіти Талалаївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P387" s="4" t="inlineStr">
         <is>
-          <t>(04641)44640</t>
+          <t>(04631)65236</t>
         </is>
       </c>
       <c r="Q387" s="4"/>
       <c r="R387" s="4" t="inlineStr">
         <is>
-          <t>t.-shevchenko_litsey@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S387" s="4"/>
+          <t>talaschool16651@ukr.net</t>
+        </is>
+      </c>
+      <c r="S387" s="4" t="inlineStr">
+        <is>
+          <t>http://talalaivka-nizh-school.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T387" s="4" t="inlineStr">
         <is>
-          <t>Директор Дятел Микола Васильович</t>
+          <t>Директор Процько Інна Сергіївна</t>
         </is>
       </c>
       <c r="U387" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V387" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W387" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X387" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y387" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="4" t="inlineStr">
         <is>
-          <t>Тимоновицька філія І-ІІ ступенів Семенівського ліцею №2 Семенівської міської ради Чернігівської області</t>
+          <t>Тарасо-Шевченківський ліцей Любецької селищної ради</t>
         </is>
       </c>
       <c r="B388" s="5" t="n">
-        <v>138119</v>
+        <v>145210</v>
       </c>
       <c r="C388" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D388" s="4" t="inlineStr">
         <is>
-          <t>Тимоновицька філія І-ІІ ст.</t>
+          <t>Тарасо-Шевченківський ліцей</t>
         </is>
       </c>
       <c r="E388" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F388" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G388" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H388" s="6" t="inlineStr">
         <is>
-          <t>7424786501</t>
+          <t>7424489201</t>
         </is>
       </c>
       <c r="I388" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J388" s="4" t="inlineStr">
         <is>
-          <t>с. Тимоновичі, Семенівський район, Чернігівська область</t>
+          <t>с. Тараса Шевченка, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K388" s="4" t="inlineStr">
         <is>
-          <t>вулиця Т.Г.Шевченка, 1</t>
+          <t>вулиця Шевченка, 2</t>
         </is>
       </c>
       <c r="L388" s="6" t="inlineStr">
         <is>
-          <t>UA74060070560017026</t>
+          <t>UA74100230400061190</t>
         </is>
       </c>
       <c r="M388" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Тимоновичі</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Тараса Шевченка</t>
         </is>
       </c>
       <c r="N388" s="7"/>
       <c r="O388" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Орган місцевого самоврядування відділ освіти, сім'ї, молоді та спорту виконавчого комітету Любецької селищної ради</t>
         </is>
       </c>
       <c r="P388" s="4" t="inlineStr">
         <is>
-          <t>(046)5924442</t>
+          <t>(04641)44640</t>
         </is>
       </c>
       <c r="Q388" s="4"/>
       <c r="R388" s="4" t="inlineStr">
         <is>
-          <t>timonovichi.shkola@ukr.net</t>
+          <t>t.-shevchenko_litsey@ukr.net</t>
         </is>
       </c>
       <c r="S388" s="4"/>
       <c r="T388" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Клецько Тетяна Миколаївна</t>
+          <t>Директор Дятел Микола Васильович</t>
         </is>
       </c>
       <c r="U388" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V388" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W388" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X388" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y388" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="4" t="inlineStr">
         <is>
-          <t>Тиницький заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
+          <t>Тимоновицька філія І-ІІ ступенів Семенівського ліцею №2 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B389" s="5" t="n">
-        <v>143092</v>
+        <v>138119</v>
       </c>
       <c r="C389" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D389" s="4" t="inlineStr">
         <is>
-          <t>Тиницький ЗЗСО І-ІІІ ступенів</t>
+          <t>Тимоновицька філія І-ІІ ст.</t>
         </is>
       </c>
       <c r="E389" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F389" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G389" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H389" s="6" t="inlineStr">
         <is>
-          <t>7420388501</t>
+          <t>7424786501</t>
         </is>
       </c>
       <c r="I389" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J389" s="4" t="inlineStr">
         <is>
-          <t>с. Тиниця, Бахмацький район, Чернігівська область</t>
+          <t>с. Тимоновичі, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K389" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 8</t>
+          <t>вулиця Т.Г.Шевченка, 1</t>
         </is>
       </c>
       <c r="L389" s="6" t="inlineStr">
         <is>
-          <t>UA74040030310021829</t>
+          <t>UA74060070560017026</t>
         </is>
       </c>
       <c r="M389" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Тиниця</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Тимоновичі</t>
         </is>
       </c>
       <c r="N389" s="7"/>
       <c r="O389" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька міська рада</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P389" s="4" t="inlineStr">
         <is>
-          <t>(04635)47714</t>
+          <t>(046)5924442</t>
         </is>
       </c>
       <c r="Q389" s="4"/>
-      <c r="R389" s="4"/>
+      <c r="R389" s="4" t="inlineStr">
+        <is>
+          <t>timonovichi.shkola@ukr.net</t>
+        </is>
+      </c>
       <c r="S389" s="4"/>
       <c r="T389" s="4" t="inlineStr">
         <is>
-          <t>Директор Кривенко Лариса Петрівна</t>
+          <t>Завідувач філією Клецько Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U389" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V389" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W389" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X389" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y389" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="4" t="inlineStr">
         <is>
-          <t>Тихоновицький ліцей Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Тиницький заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B390" s="5" t="n">
-        <v>146484</v>
+        <v>143092</v>
       </c>
       <c r="C390" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D390" s="4" t="inlineStr">
         <is>
-          <t>Тихоновицький ліцей</t>
+          <t>Тиницький ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E390" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F390" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G390" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H390" s="6" t="inlineStr">
         <is>
-          <t>7425888401</t>
+          <t>7420388501</t>
         </is>
       </c>
       <c r="I390" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J390" s="4" t="inlineStr">
         <is>
-          <t>с. Тихоновичі, Сновський район, Чернігівська область</t>
+          <t>с. Тиниця, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K390" s="4" t="inlineStr">
         <is>
-          <t>вулиця Новослобідська, 2</t>
+          <t>вулиця Центральна, 8</t>
         </is>
       </c>
       <c r="L390" s="6" t="inlineStr">
         <is>
-          <t>UA74020050490079570</t>
+          <t>UA74040030310021829</t>
         </is>
       </c>
       <c r="M390" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Тихоновичі</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Тиниця</t>
         </is>
       </c>
       <c r="N390" s="7"/>
       <c r="O390" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P390" s="4" t="inlineStr">
         <is>
-          <t>(04654)45340</t>
+          <t>(04635)47714</t>
         </is>
       </c>
       <c r="Q390" s="4"/>
-      <c r="R390" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R390" s="4"/>
       <c r="S390" s="4"/>
       <c r="T390" s="4" t="inlineStr">
         <is>
-          <t>Директор Бебех Галина Іванівна</t>
+          <t>Директор Кривенко Лариса Петрівна</t>
         </is>
       </c>
       <c r="U390" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V390" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W390" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X390" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y390" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="4" t="inlineStr">
         <is>
-          <t>Трисвятськослобідський ліцей імені Наталії Александрової Киїнської сільської ради</t>
+          <t>Тихоновицький ліцей Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B391" s="5" t="n">
-        <v>146274</v>
+        <v>146484</v>
       </c>
       <c r="C391" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D391" s="4" t="inlineStr">
         <is>
-          <t>Трисвятськослобідський ліцей імені Наталії Александрової</t>
+          <t>Тихоновицький ліцей</t>
         </is>
       </c>
       <c r="E391" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F391" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G391" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H391" s="6" t="inlineStr">
         <is>
-          <t>7425586001</t>
+          <t>7425888401</t>
         </is>
       </c>
       <c r="I391" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J391" s="4" t="inlineStr">
         <is>
-          <t>с. Трисвятська Слобода, Чернігівський район, Чернігівська область</t>
+          <t>с. Тихоновичі, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K391" s="4" t="inlineStr">
         <is>
-          <t>вулиця Волгоградська, 16-Б</t>
+          <t>вулиця Новослобідська, 2</t>
         </is>
       </c>
       <c r="L391" s="6" t="inlineStr">
         <is>
-          <t>UA74100130050060660</t>
+          <t>UA74020050490079570</t>
         </is>
       </c>
       <c r="M391" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Трисвятська Слобода</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Тихоновичі</t>
         </is>
       </c>
       <c r="N391" s="7"/>
       <c r="O391" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури та туризму Киїнської сільської ради</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P391" s="4" t="inlineStr">
         <is>
-          <t>(0462)689807</t>
+          <t>(04654)45340</t>
         </is>
       </c>
       <c r="Q391" s="4"/>
       <c r="R391" s="4" t="inlineStr">
         <is>
-          <t>radasloboda@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>tixonovichi.shkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S391" s="4"/>
       <c r="T391" s="4" t="inlineStr">
         <is>
-          <t>Директор Трейтяк Олександр Віталійович</t>
+          <t>Директор Бебех Галина Іванівна</t>
         </is>
       </c>
       <c r="U391" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V391" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W391" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X391" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y391" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="4" t="inlineStr">
         <is>
-          <t>Тростянецький ліцей Парафіївської селищної ради</t>
+          <t>Товкачівська філія Малодівицького ліцею Малодівицької селищної ради з дошкільним структурним підрозділом</t>
         </is>
       </c>
       <c r="B392" s="5" t="n">
-        <v>143767</v>
+        <v>144469</v>
       </c>
       <c r="C392" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D392" s="4" t="inlineStr">
         <is>
-          <t>Тростянецький ліцей</t>
+          <t>Товкачівська філія</t>
         </is>
       </c>
       <c r="E392" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F392" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G392" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H392" s="6" t="inlineStr">
         <is>
-          <t>7421788501</t>
+          <t>7424189101</t>
         </is>
       </c>
       <c r="I392" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J392" s="4" t="inlineStr">
         <is>
-          <t>с-ще Тростянець, Ічнянський район, Чернігівська область</t>
+          <t>с. Товкачівка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K392" s="4" t="inlineStr">
         <is>
-          <t>вулиця Паркова, 2</t>
+          <t>вулиця Миру, 96</t>
         </is>
       </c>
       <c r="L392" s="6" t="inlineStr">
         <is>
-          <t>UA74080110210090525</t>
+          <t>UA74080090110012907</t>
         </is>
       </c>
       <c r="M392" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Тростянець</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Товкачівка</t>
         </is>
       </c>
       <c r="N392" s="7"/>
       <c r="O392" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Малодівицької селищної ради</t>
         </is>
       </c>
       <c r="P392" s="4" t="inlineStr">
         <is>
-          <t>(04633)24767</t>
+          <t>(04637)66386</t>
         </is>
       </c>
       <c r="Q392" s="4"/>
       <c r="R392" s="4" t="inlineStr">
         <is>
-          <t>trostyanets.school2021@gmail.com</t>
+          <t>tovkachivska@ukr.net</t>
         </is>
       </c>
       <c r="S392" s="4" t="inlineStr">
         <is>
-          <t>http://school16742.e-schools.info</t>
+          <t>http://tovkachivka.at.ua</t>
         </is>
       </c>
       <c r="T392" s="4" t="inlineStr">
         <is>
-          <t>Директор Компанець Наталія Володимирівна</t>
+          <t>Завідувач філією Горбань Олена Віталіївна</t>
         </is>
       </c>
       <c r="U392" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V392" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W392" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X392" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y392" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="4" t="inlineStr">
         <is>
-          <t>Тужарська філія Деснянського ліцею Деснянської селищної ради</t>
+          <t>Трисвятськослобідський ліцей імені Наталії Александрової Киїнської сільської ради</t>
         </is>
       </c>
       <c r="B393" s="5" t="n">
-        <v>145390</v>
+        <v>146274</v>
       </c>
       <c r="C393" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D393" s="4" t="inlineStr">
         <is>
-          <t>Тужарська філія</t>
+          <t>Трисвятськослобідський ліцей імені Наталії Александрової</t>
         </is>
       </c>
       <c r="E393" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F393" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G393" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H393" s="6" t="inlineStr">
         <is>
-          <t>7422083905</t>
+          <t>7425586001</t>
         </is>
       </c>
       <c r="I393" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J393" s="4" t="inlineStr">
         <is>
-          <t>с. Тужар, Козелецький район, Чернігівська область</t>
+          <t>с. Трисвятська Слобода, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K393" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 48</t>
+          <t>вулиця Волгоградська, 16-Б</t>
         </is>
       </c>
       <c r="L393" s="6" t="inlineStr">
         <is>
-          <t>UA74100070130019348</t>
+          <t>UA74100130050060660</t>
         </is>
       </c>
       <c r="M393" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Тужар</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Трисвятська Слобода</t>
         </is>
       </c>
       <c r="N393" s="7"/>
       <c r="O393" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Деснянської селищної ради Чернігівської області</t>
+          <t>Відділ освіти, молоді, спорту, культури та туризму Киїнської сільської ради</t>
         </is>
       </c>
       <c r="P393" s="4" t="inlineStr">
         <is>
-          <t>(04646)39245</t>
+          <t>(0462)689807</t>
         </is>
       </c>
       <c r="Q393" s="4"/>
       <c r="R393" s="4" t="inlineStr">
         <is>
-          <t>tujarzosh@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S393" s="4"/>
+          <t>radasloboda@ukr.net</t>
+        </is>
+      </c>
+      <c r="S393" s="4" t="inlineStr">
+        <is>
+          <t>https://rsloboda.blogspot.com/</t>
+        </is>
+      </c>
       <c r="T393" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Жарикова Раїса Петрівна</t>
+          <t>Директор Трейтяк Олександр Віталійович</t>
         </is>
       </c>
       <c r="U393" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V393" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W393" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X393" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y393" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Тупичівський ліцей" Тупичівської сільської ради</t>
+          <t>Тростянецький ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B394" s="5" t="n">
-        <v>142591</v>
+        <v>143767</v>
       </c>
       <c r="C394" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D394" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Тупичівський ліцей"</t>
+          <t>Тростянецький ліцей Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="E394" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F394" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G394" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H394" s="6" t="inlineStr">
         <is>
-          <t>7421488401</t>
+          <t>7421788501</t>
         </is>
       </c>
       <c r="I394" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J394" s="4" t="inlineStr">
         <is>
-          <t>с. Тупичів, Городнянський район, Чернігівська область</t>
+          <t>с-ще Тростянець, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K394" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чернігівська, 40</t>
+          <t>вулиця Паркова, 2</t>
         </is>
       </c>
       <c r="L394" s="6" t="inlineStr">
         <is>
-          <t>UA74100370010042808</t>
+          <t>UA74080110210090525</t>
         </is>
       </c>
       <c r="M394" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Тупичів</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Тростянець</t>
         </is>
       </c>
       <c r="N394" s="7"/>
       <c r="O394" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Тупичівської сільської ради</t>
+          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="P394" s="4" t="inlineStr">
         <is>
-          <t>(04645)35469</t>
+          <t>(04633)24767</t>
         </is>
       </c>
       <c r="Q394" s="4"/>
       <c r="R394" s="4" t="inlineStr">
         <is>
-          <t>tupychivlyceum@gmail.com</t>
+          <t>trostyanets.school2021@gmail.com</t>
         </is>
       </c>
       <c r="S394" s="4" t="inlineStr">
         <is>
-          <t>www.typychivska-zosh.cn.sch.in.ua</t>
+          <t>http://school16742.e-schools.info</t>
         </is>
       </c>
       <c r="T394" s="4" t="inlineStr">
         <is>
-          <t>Директор Свириденко Сергій Якович</t>
+          <t>Директор Компанець Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U394" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V394" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W394" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X394" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y394" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="4" t="inlineStr">
         <is>
-          <t>Тур'янська гімназія Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Тужарська філія Деснянського ліцею Деснянської селищної ради</t>
         </is>
       </c>
       <c r="B395" s="5" t="n">
-        <v>145240</v>
+        <v>145390</v>
       </c>
       <c r="C395" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D395" s="4" t="inlineStr">
         <is>
-          <t>Тур’янська гімназія</t>
+          <t>Тужарська філія</t>
         </is>
       </c>
       <c r="E395" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F395" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G395" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H395" s="6" t="inlineStr">
         <is>
-          <t>7425888801</t>
+          <t>7422083905</t>
         </is>
       </c>
       <c r="I395" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J395" s="4" t="inlineStr">
         <is>
-          <t>с. Тур'я, Сновський район, Чернігівська область</t>
+          <t>с. Тужар, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K395" s="4" t="inlineStr">
         <is>
-          <t>вулиця Партизанська, 6</t>
+          <t>вулиця Шевченка, 48</t>
         </is>
       </c>
       <c r="L395" s="6" t="inlineStr">
         <is>
-          <t>UA74020050500036815</t>
+          <t>UA74100070130019348</t>
         </is>
       </c>
       <c r="M395" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Тур’я</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Тужар</t>
         </is>
       </c>
       <c r="N395" s="7"/>
       <c r="O395" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Відділ освіти Деснянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="P395" s="4" t="inlineStr">
         <is>
-          <t>(0465)445780</t>
+          <t>(04646)39245</t>
         </is>
       </c>
       <c r="Q395" s="4"/>
       <c r="R395" s="4" t="inlineStr">
         <is>
-          <t>turjaschool@ukr.net</t>
+          <t>tujarzosh@ukr.net</t>
         </is>
       </c>
       <c r="S395" s="4"/>
       <c r="T395" s="4" t="inlineStr">
         <is>
-          <t>Директор Железняк Людмила Павлівна</t>
+          <t>Завідувач філією Жарикова Раїса Петрівна</t>
         </is>
       </c>
       <c r="U395" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V395" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W395" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X395" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y395" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Удайцівський навчально-реабілітаційний центр" Чернігівської обласної ради</t>
+          <t>Комунальний заклад "Тупичівський ліцей" Тупичівської сільської ради</t>
         </is>
       </c>
       <c r="B396" s="5" t="n">
-        <v>139356</v>
+        <v>142591</v>
       </c>
       <c r="C396" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D396" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Удайцівський НРЦ"</t>
+          <t>КЗ "Тупичівський ліцей"</t>
         </is>
       </c>
       <c r="E396" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F396" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G396" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H396" s="6" t="inlineStr">
         <is>
-          <t>7424189401</t>
+          <t>7421488401</t>
         </is>
       </c>
       <c r="I396" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J396" s="4" t="inlineStr">
         <is>
-          <t>с. Удайці, Прилуцький район, Чернігівська область</t>
+          <t>с. Тупичів, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K396" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 76</t>
+          <t>вулиця Чернігівська, 40</t>
         </is>
       </c>
       <c r="L396" s="6" t="inlineStr">
         <is>
-          <t>UA74080070160084390</t>
+          <t>UA74100370010042808</t>
         </is>
       </c>
       <c r="M396" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Удайці</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Тупичів</t>
         </is>
       </c>
       <c r="N396" s="7"/>
       <c r="O396" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, культури, молоді та спорту Тупичівської сільської ради</t>
         </is>
       </c>
       <c r="P396" s="4" t="inlineStr">
         <is>
-          <t>(04637)60278</t>
+          <t>(04645)35469</t>
         </is>
       </c>
       <c r="Q396" s="4"/>
       <c r="R396" s="4" t="inlineStr">
         <is>
-          <t>udaiciinternat@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S396" s="4"/>
+          <t>tupychivlyceum@gmail.com</t>
+        </is>
+      </c>
+      <c r="S396" s="4" t="inlineStr">
+        <is>
+          <t>www.typychivska-zosh.cn.sch.in.ua</t>
+        </is>
+      </c>
       <c r="T396" s="4" t="inlineStr">
         <is>
-          <t>Директор Проценко Валентина Миколаївна</t>
+          <t>Директор Свириденко Сергій Якович</t>
         </is>
       </c>
       <c r="U396" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V396" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W396" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X396" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y396" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="4" t="inlineStr">
         <is>
-          <t>Удайцівський заклад загальної середньої освіти Линовицької селищної рад</t>
+          <t>Тур'янська гімназія Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B397" s="5" t="n">
-        <v>144380</v>
+        <v>145240</v>
       </c>
       <c r="C397" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D397" s="4" t="inlineStr">
         <is>
-          <t>Удайцівський ЗЗСО</t>
+          <t>Тур’янська гімназія</t>
         </is>
       </c>
       <c r="E397" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F397" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G397" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H397" s="6" t="inlineStr">
         <is>
-          <t>7424189401</t>
+          <t>7425888801</t>
         </is>
       </c>
       <c r="I397" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J397" s="4" t="inlineStr">
         <is>
-          <t>с. Удайці, Прилуцький район, Чернігівська область</t>
+          <t>с. Тур'я, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K397" s="4" t="inlineStr">
         <is>
-          <t>провулок Першотравневий, 6</t>
+          <t>вулиця Партизанська, 6</t>
         </is>
       </c>
       <c r="L397" s="6" t="inlineStr">
         <is>
-          <t>UA74080070160084390</t>
+          <t>UA74020050500036815</t>
         </is>
       </c>
       <c r="M397" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Удайці</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Тур’я</t>
         </is>
       </c>
       <c r="N397" s="7"/>
       <c r="O397" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім`ї, молоді та спорту Линовицької селищної ради</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P397" s="4" t="inlineStr">
         <is>
-          <t>(04637)60248</t>
+          <t>(0465)445780</t>
         </is>
       </c>
       <c r="Q397" s="4"/>
       <c r="R397" s="4" t="inlineStr">
         <is>
-          <t>udaytcizosch@gmail.com</t>
+          <t>turjaschool@ukr.net</t>
         </is>
       </c>
       <c r="S397" s="4"/>
       <c r="T397" s="4" t="inlineStr">
         <is>
-          <t>Директор Баєвський Олександр Олександрович</t>
+          <t>Директор Железняк Людмила Павлівна</t>
         </is>
       </c>
       <c r="U397" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V397" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W397" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X397" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y397" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="4" t="inlineStr">
         <is>
-          <t>Фастовецька гімназія Бахмацької міської ради</t>
+          <t>комунальний заклад "Удайцівський навчально-реабілітаційний центр" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B398" s="5" t="n">
-        <v>143756</v>
+        <v>139356</v>
       </c>
       <c r="C398" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D398" s="4" t="inlineStr">
         <is>
-          <t>Фастовецька гімназія</t>
+          <t>КЗ "Удайцівський НРЦ"</t>
         </is>
       </c>
       <c r="E398" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F398" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G398" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H398" s="6" t="inlineStr">
         <is>
-          <t>7420389001</t>
+          <t>7424189401</t>
         </is>
       </c>
       <c r="I398" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J398" s="4" t="inlineStr">
         <is>
-          <t>с. Фастівці, Бахмацький район, Чернігівська область</t>
+          <t>с. Удайці, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K398" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 28</t>
+          <t>вулиця Шевченка, 76</t>
         </is>
       </c>
       <c r="L398" s="6" t="inlineStr">
         <is>
-          <t>UA74040030330066080</t>
+          <t>UA74080070160084390</t>
         </is>
       </c>
       <c r="M398" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Фастівці</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Удайці</t>
         </is>
       </c>
       <c r="N398" s="7"/>
       <c r="O398" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька міська рада</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P398" s="4" t="inlineStr">
         <is>
-          <t>(04635)49530</t>
+          <t>(04637)60278</t>
         </is>
       </c>
       <c r="Q398" s="4"/>
       <c r="R398" s="4" t="inlineStr">
         <is>
-          <t>fastnvk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>udaiciinternat@meta.ua</t>
+        </is>
+      </c>
+      <c r="S398" s="4"/>
       <c r="T398" s="4" t="inlineStr">
         <is>
-          <t>Директор Красноголов Наталія Володимирівна</t>
+          <t>Директор Проценко Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U398" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V398" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W398" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X398" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y398" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="4" t="inlineStr">
         <is>
-          <t>Феськівська гімназія Менської міської ради</t>
+          <t>Удайцівський заклад загальної середньої освіти Линовицької селищної рад</t>
         </is>
       </c>
       <c r="B399" s="5" t="n">
-        <v>141730</v>
+        <v>144380</v>
       </c>
       <c r="C399" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D399" s="4" t="inlineStr">
         <is>
-          <t>Феськівська гімназія</t>
+          <t>Удайцівський ЗЗСО</t>
         </is>
       </c>
       <c r="E399" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F399" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G399" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H399" s="6" t="inlineStr">
         <is>
-          <t>7423089501</t>
+          <t>7424189401</t>
         </is>
       </c>
       <c r="I399" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J399" s="4" t="inlineStr">
         <is>
-          <t>с. Феськівка, Менський район, Чернігівська область</t>
+          <t>с. Удайці, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K399" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 14</t>
+          <t>провулок Першотравневий, 6</t>
         </is>
       </c>
       <c r="L399" s="6" t="inlineStr">
         <is>
-          <t>UA74020030350023972</t>
+          <t>UA74080070160084390</t>
         </is>
       </c>
       <c r="M399" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Феськівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Удайці</t>
         </is>
       </c>
       <c r="N399" s="7"/>
       <c r="O399" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Відділ освіти, культури, сім`ї, молоді та спорту Линовицької селищної ради</t>
         </is>
       </c>
       <c r="P399" s="4" t="inlineStr">
         <is>
-          <t>(04644)41775</t>
+          <t>(04637)60248</t>
         </is>
       </c>
       <c r="Q399" s="4"/>
       <c r="R399" s="4" t="inlineStr">
         <is>
-          <t>fsk-school@ukr.net</t>
+          <t>udaytcizosch@gmail.com</t>
         </is>
       </c>
       <c r="S399" s="4"/>
       <c r="T399" s="4" t="inlineStr">
         <is>
-          <t>Директор Ліман Світлана Василівна</t>
+          <t>Директор Баєвський Олександр Олександрович</t>
         </is>
       </c>
       <c r="U399" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V399" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W399" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X399" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y399" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="4" t="inlineStr">
         <is>
-          <t>Халимонівський заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
+          <t>Фастовецька гімназія Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B400" s="5" t="n">
-        <v>142330</v>
+        <v>143756</v>
       </c>
       <c r="C400" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D400" s="4" t="inlineStr">
         <is>
-          <t>Халимонівський ЗЗСО І - ІІІ ступенів</t>
+          <t>Фастовецька гімназія</t>
         </is>
       </c>
       <c r="E400" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F400" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G400" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H400" s="6" t="inlineStr">
         <is>
-          <t>7420389501</t>
+          <t>7420389001</t>
         </is>
       </c>
       <c r="I400" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J400" s="4" t="inlineStr">
         <is>
-          <t>с. Халимонове, Бахмацький район, Чернігівська область</t>
+          <t>с. Фастівці, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K400" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сіденка В.М., 33</t>
+          <t>вулиця Центральна, 28</t>
         </is>
       </c>
       <c r="L400" s="6" t="inlineStr">
         <is>
-          <t>UA74040030340083261</t>
+          <t>UA74040030330066080</t>
         </is>
       </c>
       <c r="M400" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Халимонове</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Фастівці</t>
         </is>
       </c>
       <c r="N400" s="7"/>
       <c r="O400" s="4" t="inlineStr">
         <is>
           <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P400" s="4" t="inlineStr">
         <is>
-          <t>(04635)47337, (04635)47336</t>
+          <t>(04635)49530</t>
         </is>
       </c>
       <c r="Q400" s="4"/>
       <c r="R400" s="4" t="inlineStr">
         <is>
-          <t>halymonove@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S400" s="4"/>
+          <t>fastnvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S400" s="4" t="inlineStr">
+        <is>
+          <t>http://fast-zosh.ucoz.ua</t>
+        </is>
+      </c>
       <c r="T400" s="4" t="inlineStr">
         <is>
-          <t>Директор Гурин Сергій Миколайович</t>
+          <t>Директор Красноголов Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U400" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V400" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W400" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X400" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y400" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="4" t="inlineStr">
         <is>
-          <t>Халявинський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Феськівська гімназія Менської міської ради</t>
         </is>
       </c>
       <c r="B401" s="5" t="n">
-        <v>145205</v>
+        <v>141730</v>
       </c>
       <c r="C401" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D401" s="4" t="inlineStr">
         <is>
-          <t>Халявинський ліцей</t>
+          <t>Феськівська гімназія</t>
         </is>
       </c>
       <c r="E401" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F401" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G401" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H401" s="6" t="inlineStr">
         <is>
-          <t>7425589101</t>
+          <t>7423089501</t>
         </is>
       </c>
       <c r="I401" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J401" s="4" t="inlineStr">
         <is>
-          <t>с. Халявин, Чернігівський район, Чернігівська область</t>
+          <t>с. Феськівка, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K401" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 15-А</t>
+          <t>вулиця Миру, 14</t>
         </is>
       </c>
       <c r="L401" s="6" t="inlineStr">
         <is>
-          <t>UA74100270190086965</t>
+          <t>UA74020030350023972</t>
         </is>
       </c>
       <c r="M401" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Халявин</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Феськівка</t>
         </is>
       </c>
       <c r="N401" s="7"/>
       <c r="O401" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P401" s="4" t="inlineStr">
         <is>
-          <t>(0462)689110</t>
+          <t>(04644)41775</t>
         </is>
       </c>
       <c r="Q401" s="4"/>
       <c r="R401" s="4" t="inlineStr">
         <is>
-          <t>Halyavin.school@gmail.com</t>
+          <t>fsk-school@ukr.net</t>
         </is>
       </c>
       <c r="S401" s="4"/>
       <c r="T401" s="4" t="inlineStr">
         <is>
-          <t>Директор Кобзар Анатолій Васильович</t>
+          <t>Директор Ліман Світлана Василівна</t>
         </is>
       </c>
       <c r="U401" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V401" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W401" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X401" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y401" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="4" t="inlineStr">
         <is>
-          <t>Харківський заклад загальної середньої освіти І-ІІІ ступенів Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Халимонівський заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B402" s="5" t="n">
-        <v>149282</v>
+        <v>142330</v>
       </c>
       <c r="C402" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D402" s="4" t="inlineStr">
         <is>
-          <t>Харківський ЗЗСО І-ІІІ ступенів</t>
+          <t>Халимонівський ЗЗСО І - ІІІ ступенів</t>
         </is>
       </c>
       <c r="E402" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F402" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G402" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H402" s="6" t="inlineStr">
         <is>
-          <t>7425382501</t>
+          <t>7420389501</t>
         </is>
       </c>
       <c r="I402" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J402" s="4" t="inlineStr">
         <is>
-          <t>с. Харкове, Талалаївський район, Чернігівська область</t>
+          <t>с. Халимонове, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K402" s="4" t="inlineStr">
         <is>
-          <t>вулиця Науменка, 72</t>
+          <t>вулиця Сіденка В.М., 33</t>
         </is>
       </c>
       <c r="L402" s="6" t="inlineStr">
         <is>
-          <t>UA74080190400038921</t>
+          <t>UA74040030340083261</t>
         </is>
       </c>
       <c r="M402" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Харкове</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Халимонове</t>
         </is>
       </c>
       <c r="N402" s="7"/>
       <c r="O402" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P402" s="4" t="inlineStr">
         <is>
-          <t>(04634)23726</t>
+          <t>(04635)47337, (04635)47336</t>
         </is>
       </c>
       <c r="Q402" s="4"/>
       <c r="R402" s="4" t="inlineStr">
         <is>
-          <t>harcovo@ukr.net</t>
+          <t>halymonove@ukr.net</t>
         </is>
       </c>
       <c r="S402" s="4"/>
       <c r="T402" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевченко Сергій Миколайович</t>
+          <t>Директор Гурин Сергій Миколайович</t>
         </is>
       </c>
       <c r="U402" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V402" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W402" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X402" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y402" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="4" t="inlineStr">
         <is>
-          <t>Хмільницький ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Халявинський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B403" s="5" t="n">
-        <v>146325</v>
+        <v>145205</v>
       </c>
       <c r="C403" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D403" s="4" t="inlineStr">
         <is>
-          <t>Хмільницький ліцей</t>
+          <t>Халявинський ліцей</t>
         </is>
       </c>
       <c r="E403" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F403" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G403" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H403" s="6" t="inlineStr">
         <is>
-          <t>7425589301</t>
+          <t>7425589101</t>
         </is>
       </c>
       <c r="I403" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J403" s="4" t="inlineStr">
         <is>
-          <t>с. Хмільниця, Чернігівський район, Чернігівська область</t>
+          <t>с. Халявин, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K403" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Шкільна, 15-А</t>
         </is>
       </c>
       <c r="L403" s="6" t="inlineStr">
         <is>
-          <t>UA74100270200089899</t>
+          <t>UA74100270190086965</t>
         </is>
       </c>
       <c r="M403" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Хмільниця</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Халявин</t>
         </is>
       </c>
       <c r="N403" s="7"/>
       <c r="O403" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P403" s="4" t="inlineStr">
         <is>
-          <t>(0462)687640</t>
+          <t>(0462)689110</t>
         </is>
       </c>
       <c r="Q403" s="4"/>
       <c r="R403" s="4" t="inlineStr">
         <is>
-          <t>xmilnitskiy_nvk@ukr.net</t>
+          <t>Halyavin.school@gmail.com</t>
         </is>
       </c>
       <c r="S403" s="4"/>
       <c r="T403" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Гриценко Наталія Григорівна</t>
+          <t>Директор Кобзар Анатолій Васильович</t>
         </is>
       </c>
       <c r="U403" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V403" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W403" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X403" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y403" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="4" t="inlineStr">
         <is>
-          <t>Ховмівська загальноосвітня школа I-II ступенів Комарівської сільської ради Борзнянського району Чернігівської області</t>
+          <t>Харківський заклад загальної середньої освіти І-ІІІ ступенів Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B404" s="5" t="n">
-        <v>137000</v>
+        <v>149282</v>
       </c>
       <c r="C404" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D404" s="4" t="inlineStr">
         <is>
-          <t>Ховмівська ЗОШ І-ІІ ступенів</t>
+          <t>Харківський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E404" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F404" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G404" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H404" s="6" t="inlineStr">
         <is>
-          <t>7420888401</t>
+          <t>7425382501</t>
         </is>
       </c>
       <c r="I404" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J404" s="4" t="inlineStr">
         <is>
-          <t>с. Ховми, Борзнянський район, Чернігівська область</t>
+          <t>с. Харкове, Талалаївський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K404" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 2</t>
+          <t>вулиця Науменка, 72</t>
         </is>
       </c>
       <c r="L404" s="6" t="inlineStr">
         <is>
-          <t>UA74040150130029375</t>
+          <t>UA74080190400038921</t>
         </is>
       </c>
       <c r="M404" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Ховми</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Харкове</t>
         </is>
       </c>
       <c r="N404" s="7"/>
       <c r="O404" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P404" s="4" t="inlineStr">
         <is>
-          <t>(04653)26553</t>
+          <t>(04634)23726</t>
         </is>
       </c>
       <c r="Q404" s="4"/>
       <c r="R404" s="4" t="inlineStr">
         <is>
-          <t>hovmy@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>harcovo@ukr.net</t>
+        </is>
+      </c>
+      <c r="S404" s="4"/>
       <c r="T404" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Іваній Ольга Степанівна</t>
+          <t>Директор Шевченко Сергій Миколайович</t>
         </is>
       </c>
       <c r="U404" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V404" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W404" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X404" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y404" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="4" t="inlineStr">
         <is>
-          <t>Холминська загальноосвітня школа І-ІІІ ступенів Холминської селищної ради Корюківського району Чернігівської області</t>
+          <t>Хмільницький ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B405" s="5" t="n">
-        <v>140041</v>
+        <v>146325</v>
       </c>
       <c r="C405" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D405" s="4" t="inlineStr">
         <is>
-          <t>Холминська ЗОШ І-ІІІ ступенів</t>
+          <t>Хмільницький ліцей</t>
         </is>
       </c>
       <c r="E405" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F405" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G405" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H405" s="6" t="inlineStr">
         <is>
-          <t>7422455400</t>
+          <t>7425589301</t>
         </is>
       </c>
       <c r="I405" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J405" s="4" t="inlineStr">
         <is>
-          <t>смт Холми, Корюківський район, Чернігівська область</t>
+          <t>с. Хмільниця, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K405" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 85</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L405" s="6" t="inlineStr">
         <is>
-          <t>UA74020090010097947</t>
+          <t>UA74100270200089899</t>
         </is>
       </c>
       <c r="M405" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с-ще Холми</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Хмільниця</t>
         </is>
       </c>
       <c r="N405" s="7"/>
       <c r="O405" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Холминської селищної ради</t>
+          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P405" s="4" t="inlineStr">
         <is>
-          <t>(04657)2-33-35</t>
+          <t>(0462)687640</t>
         </is>
       </c>
       <c r="Q405" s="4"/>
       <c r="R405" s="4" t="inlineStr">
         <is>
-          <t>osvitaholmy@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>xmilnitskiy_nvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S405" s="4"/>
       <c r="T405" s="4" t="inlineStr">
         <is>
-          <t>Директор Кулик Віта Леонідівна</t>
+          <t>В.о. директора Гриценко Наталія Григорівна</t>
         </is>
       </c>
       <c r="U405" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V405" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W405" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X405" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y405" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Хоробицький ліцей" Городнянської міської ради</t>
+          <t>Ховмівська загальноосвітня школа I-II ступенів Комарівської сільської ради Борзнянського району Чернігівської області</t>
         </is>
       </c>
       <c r="B406" s="5" t="n">
-        <v>144092</v>
+        <v>137000</v>
       </c>
       <c r="C406" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D406" s="4" t="inlineStr">
         <is>
-          <t>Хоробицький ліцей</t>
+          <t>Ховмівська ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E406" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F406" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G406" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H406" s="6" t="inlineStr">
         <is>
-          <t>7421488801</t>
+          <t>7420888401</t>
         </is>
       </c>
       <c r="I406" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J406" s="4" t="inlineStr">
         <is>
-          <t>с. Хоробичі, Городнянський район, Чернігівська область</t>
+          <t>с. Ховми, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K406" s="4" t="inlineStr">
         <is>
-          <t>вулиця Амосова, 55-Б</t>
+          <t>вулиця Шкільна, 2</t>
         </is>
       </c>
       <c r="L406" s="6" t="inlineStr">
         <is>
-          <t>UA74100050540069041</t>
+          <t>UA74040150130029375</t>
         </is>
       </c>
       <c r="M406" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Хоробичі</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Ховми</t>
         </is>
       </c>
       <c r="N406" s="7"/>
       <c r="O406" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Городнянської міської ради</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P406" s="4" t="inlineStr">
         <is>
-          <t>(04645)34449</t>
+          <t>(04653)26553</t>
         </is>
       </c>
       <c r="Q406" s="4"/>
       <c r="R406" s="4" t="inlineStr">
         <is>
-          <t>horobychischool@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S406" s="4"/>
+          <t>hovmy@ukr.net</t>
+        </is>
+      </c>
+      <c r="S406" s="4" t="inlineStr">
+        <is>
+          <t>http://www.hovmy-zosh.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T406" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваленко Володимир Євгенович</t>
+          <t>Т.в.о. директора Іваній Ольга Степанівна</t>
         </is>
       </c>
       <c r="U406" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V406" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W406" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X406" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y406" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="4" t="inlineStr">
         <is>
-          <t>Хорошеозерський заклад загальної середньої освіти І-ІІІ ступенів імені Героїв Крут Крутівської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Холминська загальноосвітня школа І-ІІІ ступенів Холминської селищної ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B407" s="5" t="n">
-        <v>135917</v>
+        <v>140041</v>
       </c>
       <c r="C407" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D407" s="4" t="inlineStr">
         <is>
-          <t>Хорошеозерський ЗЗСО І-ІІІ ст. ім. Героїв Крут Крутівської сільської ради</t>
+          <t>Холминська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E407" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F407" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G407" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H407" s="6" t="inlineStr">
         <is>
-          <t>7420888801</t>
+          <t>7422455400</t>
         </is>
       </c>
       <c r="I407" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J407" s="4" t="inlineStr">
         <is>
-          <t>с. Хороше Озеро, Борзнянський район, Чернігівська область</t>
+          <t>смт Холми, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K407" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 11</t>
+          <t>вулиця Центральна, 85</t>
         </is>
       </c>
       <c r="L407" s="6" t="inlineStr">
         <is>
-          <t>UA74040170140097009</t>
+          <t>UA74020090010097947</t>
         </is>
       </c>
       <c r="M407" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Хороше Озеро</t>
+          <t>Чернігівська обл., Корюківський р-н, с-ще Холми</t>
         </is>
       </c>
       <c r="N407" s="7"/>
       <c r="O407" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Крутівської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Холминської селищної ради</t>
         </is>
       </c>
       <c r="P407" s="4" t="inlineStr">
         <is>
-          <t>(096)9103689</t>
+          <t>(04657)2-33-35</t>
         </is>
       </c>
       <c r="Q407" s="4"/>
       <c r="R407" s="4" t="inlineStr">
         <is>
-          <t>hozero_school@ukr.net</t>
+          <t>osvitaholmy@ukr.net</t>
         </is>
       </c>
       <c r="S407" s="4" t="inlineStr">
         <is>
-          <t>http://horosheozero-school.edukit.cn.ua/</t>
+          <t>https://skolaholmi.wixsite.com/1981/post/</t>
         </is>
       </c>
       <c r="T407" s="4" t="inlineStr">
         <is>
-          <t>Директор Бодун Алла Григорівна</t>
+          <t>Директор Кулик Віта Леонідівна</t>
         </is>
       </c>
       <c r="U407" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V407" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W407" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X407" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y407" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="4" t="inlineStr">
         <is>
-          <t>Хрещатенський заклад загальної середньої освіти І-ІІІ ступенів Кіптівської сільської ради Чернігівської області</t>
+          <t>Комунальний заклад "Хоробицький ліцей" Городнянської міської ради</t>
         </is>
       </c>
       <c r="B408" s="5" t="n">
-        <v>146280</v>
+        <v>144092</v>
       </c>
       <c r="C408" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D408" s="4" t="inlineStr">
         <is>
-          <t>Хрещатенський ЗЗСО І-ІІІ ступенів</t>
+          <t>Хоробицький ліцей</t>
         </is>
       </c>
       <c r="E408" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F408" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G408" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H408" s="6" t="inlineStr">
         <is>
-          <t>7422084701</t>
+          <t>7421488801</t>
         </is>
       </c>
       <c r="I408" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J408" s="4" t="inlineStr">
         <is>
-          <t>с. Хрещате, Козелецький район, Чернігівська область</t>
+          <t>с. Хоробичі, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K408" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 10</t>
+          <t>вулиця Амосова, 55-Б</t>
         </is>
       </c>
       <c r="L408" s="6" t="inlineStr">
         <is>
-          <t>UA74100170160087381</t>
+          <t>UA74100050540069041</t>
         </is>
       </c>
       <c r="M408" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Хрещате</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Хоробичі</t>
         </is>
       </c>
       <c r="N408" s="7"/>
       <c r="O408" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Кіптівської сільської ради Чернігівської області</t>
+          <t>Відділ освіти Городнянської міської ради</t>
         </is>
       </c>
       <c r="P408" s="4" t="inlineStr">
         <is>
-          <t>(04646)3-76-59</t>
+          <t>(04645)34449</t>
         </is>
       </c>
       <c r="Q408" s="4"/>
       <c r="R408" s="4" t="inlineStr">
         <is>
-          <t>Chreshatesc@i.ua</t>
+          <t>horobychischool@ukr.net</t>
         </is>
       </c>
       <c r="S408" s="4"/>
       <c r="T408" s="4" t="inlineStr">
         <is>
-          <t>Директор Глузд Зоя Василівна</t>
+          <t>Директор Коваленко Володимир Євгенович</t>
         </is>
       </c>
       <c r="U408" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V408" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W408" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X408" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y408" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="4" t="inlineStr">
         <is>
-          <t>Чайкинський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Хорошеозерський заклад загальної середньої освіти І-ІІІ ступенів імені Героїв Крут Крутівської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B409" s="5" t="n">
-        <v>143799</v>
+        <v>135917</v>
       </c>
       <c r="C409" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D409" s="4" t="inlineStr">
         <is>
-          <t>Чайкинський НВК</t>
+          <t>Хорошеозерський ЗЗСО І-ІІІ ст. ім. Героїв Крут Крутівської сільської ради</t>
         </is>
       </c>
       <c r="E409" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F409" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G409" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H409" s="6" t="inlineStr">
         <is>
-          <t>7423689301</t>
+          <t>7420888801</t>
         </is>
       </c>
       <c r="I409" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J409" s="4" t="inlineStr">
         <is>
-          <t>с. Чайкине, Новгород-Сіверський район, Чернігівська область</t>
+          <t>с. Хороше Озеро, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K409" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кучми, 41</t>
+          <t>вулиця Незалежності, 11</t>
         </is>
       </c>
       <c r="L409" s="6" t="inlineStr">
         <is>
-          <t>UA74060030780087324</t>
+          <t>UA74040170140097009</t>
         </is>
       </c>
       <c r="M409" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Чайкине</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Хороше Озеро</t>
         </is>
       </c>
       <c r="N409" s="7"/>
       <c r="O409" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Крутівської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P409" s="4" t="inlineStr">
         <is>
-          <t>(04658)39117</t>
+          <t>(096)9103689</t>
         </is>
       </c>
       <c r="Q409" s="4"/>
       <c r="R409" s="4" t="inlineStr">
         <is>
-          <t>chaykino_nvk@ukr.net</t>
+          <t>hozero_school@ukr.net</t>
         </is>
       </c>
       <c r="S409" s="4" t="inlineStr">
         <is>
-          <t>http://nvkchaykino.ucoz.ru</t>
+          <t>http://horosheozero-school.edukit.cn.ua/</t>
         </is>
       </c>
       <c r="T409" s="4" t="inlineStr">
         <is>
-          <t>Директор Магоня Едуард Віталійович</t>
+          <t>Директор Бодун Алла Григорівна</t>
         </is>
       </c>
       <c r="U409" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V409" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W409" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X409" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y409" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="4" t="inlineStr">
         <is>
-          <t>Чемерський заклад загальної середньої освіти І-ІІІ ступенів Кіптівської сільської ради Чернігівської області</t>
+          <t>Хрещатенський заклад загальної середньої освіти І-ІІІ ступенів Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B410" s="5" t="n">
-        <v>147983</v>
+        <v>146280</v>
       </c>
       <c r="C410" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D410" s="4" t="inlineStr">
         <is>
-          <t>Чемерський ЗЗСО І-ІІІ ступенів</t>
+          <t>Хрещатенський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E410" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F410" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G410" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H410" s="6" t="inlineStr">
         <is>
-          <t>7422089801</t>
+          <t>7422084701</t>
         </is>
       </c>
       <c r="I410" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J410" s="4" t="inlineStr">
         <is>
-          <t>с. Чемер, Козелецький район, Чернігівська область</t>
+          <t>с. Хрещате, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K410" s="4" t="inlineStr">
         <is>
-          <t>вулиця Столярова, 6</t>
+          <t>вулиця Миру, 10</t>
         </is>
       </c>
       <c r="L410" s="6" t="inlineStr">
         <is>
-          <t>UA74100170170010338</t>
+          <t>UA74100170160087381</t>
         </is>
       </c>
       <c r="M410" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Чемер</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Хрещате</t>
         </is>
       </c>
       <c r="N410" s="7"/>
       <c r="O410" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P410" s="4" t="inlineStr">
         <is>
-          <t>(04646)3-53-43</t>
+          <t>(04646)3-76-59</t>
         </is>
       </c>
       <c r="Q410" s="4"/>
       <c r="R410" s="4" t="inlineStr">
         <is>
-          <t>romanchuk.ganna@ukr.net</t>
+          <t>Chreshatesc@i.ua</t>
         </is>
       </c>
       <c r="S410" s="4"/>
       <c r="T410" s="4" t="inlineStr">
         <is>
-          <t>Директор Романчук Ганна Іванівна</t>
+          <t>Директор Глузд Зоя Василівна</t>
         </is>
       </c>
       <c r="U410" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V410" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W410" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X410" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y410" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Черешенський ліцей" Чернігівської обласної ради</t>
+          <t>Чайкинський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B411" s="5" t="n">
-        <v>139584</v>
+        <v>143799</v>
       </c>
       <c r="C411" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D411" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Черешенський ліцей"</t>
+          <t>Чайкинський НВК</t>
         </is>
       </c>
       <c r="E411" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F411" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G411" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H411" s="6" t="inlineStr">
         <is>
-          <t>7422281503</t>
+          <t>7423689301</t>
         </is>
       </c>
       <c r="I411" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J411" s="4" t="inlineStr">
         <is>
-          <t>с. Черешеньки, Коропський район, Чернігівська область</t>
+          <t>с. Чайкине, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K411" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 14</t>
+          <t>вулиця Кучми, 41</t>
         </is>
       </c>
       <c r="L411" s="6" t="inlineStr">
         <is>
-          <t>UA74060010450041854</t>
+          <t>UA74060030780087324</t>
         </is>
       </c>
       <c r="M411" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Черешеньки</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Чайкине</t>
         </is>
       </c>
       <c r="N411" s="7"/>
       <c r="O411" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P411" s="4" t="inlineStr">
         <is>
-          <t>(04656)2-53-75</t>
+          <t>(04658)39117</t>
         </is>
       </c>
       <c r="Q411" s="4"/>
       <c r="R411" s="4" t="inlineStr">
         <is>
-          <t>chereshenki-zos@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S411" s="4"/>
+          <t>chaykino_nvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S411" s="4" t="inlineStr">
+        <is>
+          <t>http://nvkchaykino.ucoz.ru</t>
+        </is>
+      </c>
       <c r="T411" s="4" t="inlineStr">
         <is>
-          <t>Директор Лагошна Олена Олегівна</t>
+          <t>Директор Магоня Едуард Віталійович</t>
         </is>
       </c>
       <c r="U411" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V411" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W411" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X411" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y411" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="4" t="inlineStr">
         <is>
-          <t>Черняхівська гімназія Вертіївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Чемерський заклад загальної середньої освіти І-ІІІ ступенів Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B412" s="5" t="n">
-        <v>143580</v>
+        <v>147983</v>
       </c>
       <c r="C412" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D412" s="4" t="inlineStr">
         <is>
-          <t>Черняхівська гімназія</t>
+          <t>Чемерський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E412" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F412" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G412" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H412" s="6" t="inlineStr">
         <is>
-          <t>7423389501</t>
+          <t>7422089801</t>
         </is>
       </c>
       <c r="I412" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J412" s="4" t="inlineStr">
         <is>
-          <t>с. Черняхівка, Ніжинський район, Чернігівська область</t>
+          <t>с. Чемер, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K412" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 3-А</t>
+          <t>вулиця Столярова, 6</t>
         </is>
       </c>
       <c r="L412" s="6" t="inlineStr">
         <is>
-          <t>UA74040090220092840</t>
+          <t>UA74100170170010338</t>
         </is>
       </c>
       <c r="M412" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Черняхівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Чемер</t>
         </is>
       </c>
       <c r="N412" s="7"/>
       <c r="O412" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Вертіївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P412" s="4" t="inlineStr">
         <is>
-          <t>(04631)66-347</t>
+          <t>(04646)3-53-43</t>
         </is>
       </c>
       <c r="Q412" s="4"/>
       <c r="R412" s="4" t="inlineStr">
         <is>
-          <t>chernyahivka_nvk@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>romanchuk.ganna@ukr.net</t>
+        </is>
+      </c>
+      <c r="S412" s="4"/>
       <c r="T412" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Ольга Іванівна</t>
+          <t>Директор Романчук Ганна Іванівна</t>
         </is>
       </c>
       <c r="U412" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V412" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W412" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X412" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y412" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="4" t="inlineStr">
         <is>
-          <t>Чорнорізька філія І-ІІ ступенів Погорільської гімназії Семенівської міської ради Чернігівської області</t>
+          <t>комунальний заклад "Черешенський ліцей" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B413" s="5" t="n">
-        <v>138329</v>
+        <v>139584</v>
       </c>
       <c r="C413" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D413" s="4" t="inlineStr">
         <is>
-          <t>Чорнорізька філія І-ІІ ст.</t>
+          <t>КЗ "Черешенський ліцей"</t>
         </is>
       </c>
       <c r="E413" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F413" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G413" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H413" s="6" t="inlineStr">
         <is>
-          <t>7424787501</t>
+          <t>7422281503</t>
         </is>
       </c>
       <c r="I413" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J413" s="4" t="inlineStr">
         <is>
-          <t>с. Чорний Ріг, Семенівський район, Чернігівська область</t>
+          <t>с. Черешеньки, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K413" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пилипа Орлика, 22</t>
+          <t>вулиця Шкільна, 14</t>
         </is>
       </c>
       <c r="L413" s="6" t="inlineStr">
         <is>
-          <t>UA74060070630033107</t>
+          <t>UA74060010450041854</t>
         </is>
       </c>
       <c r="M413" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Чорний Ріг</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Черешеньки</t>
         </is>
       </c>
       <c r="N413" s="7"/>
       <c r="O413" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P413" s="4" t="inlineStr">
         <is>
-          <t>(046)592-52-46</t>
+          <t>(04656)2-53-75</t>
         </is>
       </c>
       <c r="Q413" s="4"/>
       <c r="R413" s="4" t="inlineStr">
         <is>
-          <t>shkola-chorny-rog@meta.ua</t>
+          <t>chereshenki-zos@ukr.net</t>
         </is>
       </c>
       <c r="S413" s="4"/>
       <c r="T413" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Лантух Тамара Володимирівна</t>
+          <t>Директор Лагошна Олена Олегівна</t>
         </is>
       </c>
       <c r="U413" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V413" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W413" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X413" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y413" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="4" t="inlineStr">
         <is>
-          <t>Чорнотицька загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
+          <t>Черняхівська гімназія Вертіївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B414" s="5" t="n">
-        <v>143994</v>
+        <v>143580</v>
       </c>
       <c r="C414" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D414" s="4" t="inlineStr">
         <is>
-          <t>Чорнотицька ЗОШ І-ІІІ ступенів</t>
+          <t>Черняхівська гімназія</t>
         </is>
       </c>
       <c r="E414" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F414" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G414" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H414" s="6" t="inlineStr">
         <is>
-          <t>7424988001</t>
+          <t>7423389501</t>
         </is>
       </c>
       <c r="I414" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J414" s="4" t="inlineStr">
         <is>
-          <t>с. Чорнотичі, Сосницький район, Чернігівська область</t>
+          <t>с. Черняхівка, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K414" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шлях, 27</t>
+          <t>вулиця Шевченка, 3-А</t>
         </is>
       </c>
       <c r="L414" s="6" t="inlineStr">
         <is>
-          <t>UA74020070390094702</t>
+          <t>UA74040090220092840</t>
         </is>
       </c>
       <c r="M414" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Чорнотичі</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Черняхівка</t>
         </is>
       </c>
       <c r="N414" s="7"/>
       <c r="O414" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Вертіївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P414" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-51-73</t>
+          <t>(04631)66-347</t>
         </is>
       </c>
       <c r="Q414" s="4"/>
       <c r="R414" s="4" t="inlineStr">
         <is>
-          <t>chernotichi@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S414" s="4"/>
+          <t>chernyahivka_nvk@i.ua</t>
+        </is>
+      </c>
+      <c r="S414" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/gymnasium2020</t>
+        </is>
+      </c>
       <c r="T414" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваленко Олексій Михайлович</t>
+          <t>Директор Бондаренко Ольга Іванівна</t>
         </is>
       </c>
       <c r="U414" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V414" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W414" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X414" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y414" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="4" t="inlineStr">
         <is>
-          <t>Шабалинівська загальноосвітня школа І-ІІІ ступенів Коропської селищної ради Чернігівської області</t>
+          <t>Чорнорізька філія І-ІІ ступенів Погорільської гімназії Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B415" s="5" t="n">
-        <v>139741</v>
+        <v>138329</v>
       </c>
       <c r="C415" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D415" s="4" t="inlineStr">
         <is>
-          <t>Шабалинівська ЗОШ І-ІІІ ступенів</t>
+          <t>Чорнорізька філія І-ІІ ст.</t>
         </is>
       </c>
       <c r="E415" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F415" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G415" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H415" s="6" t="inlineStr">
         <is>
-          <t>7422289501</t>
+          <t>7424787501</t>
         </is>
       </c>
       <c r="I415" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J415" s="4" t="inlineStr">
         <is>
-          <t>с. Шабалинів, Коропський район, Чернігівська область</t>
+          <t>с. Чорний Ріг, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K415" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 86</t>
+          <t>вулиця Пилипа Орлика, 22</t>
         </is>
       </c>
       <c r="L415" s="6" t="inlineStr">
         <is>
-          <t>UA74060010470068671</t>
+          <t>UA74060070630033107</t>
         </is>
       </c>
       <c r="M415" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Шабалинів</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Чорний Ріг</t>
         </is>
       </c>
       <c r="N415" s="7"/>
       <c r="O415" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Коропської селищної ради</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P415" s="4" t="inlineStr">
         <is>
-          <t>(04656)23175</t>
+          <t>(046)592-52-46</t>
         </is>
       </c>
       <c r="Q415" s="4"/>
       <c r="R415" s="4" t="inlineStr">
         <is>
-          <t>shabalyniv@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>shkola-chorny-rog@meta.ua</t>
+        </is>
+      </c>
+      <c r="S415" s="4"/>
       <c r="T415" s="4" t="inlineStr">
         <is>
-          <t>Директор Дубатовк Юлія Володимирівна</t>
+          <t>Завідувач філією Лантух Тамара Володимирівна</t>
         </is>
       </c>
       <c r="U415" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V415" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W415" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X415" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y415" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="4" t="inlineStr">
         <is>
-          <t>Шаповалівська загальноосвітня школа I-III ступенів Борзнянської міської ради Чернігівської області</t>
+          <t>Чорнотицька загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B416" s="5" t="n">
-        <v>136384</v>
+        <v>143994</v>
       </c>
       <c r="C416" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D416" s="4" t="inlineStr">
         <is>
-          <t>Шаповалівська ЗОШ І-ІІІ ст.</t>
+          <t>Чорнотицька ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E416" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F416" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G416" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H416" s="6" t="inlineStr">
         <is>
-          <t>7420889201</t>
+          <t>7424988001</t>
         </is>
       </c>
       <c r="I416" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J416" s="4" t="inlineStr">
         <is>
-          <t>с. Шаповалівка, Борзнянський район, Чернігівська область</t>
+          <t>с. Чорнотичі, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K416" s="4" t="inlineStr">
         <is>
-          <t>вулиця Свято-Миколаївська, 9</t>
+          <t>вулиця Шлях, 27</t>
         </is>
       </c>
       <c r="L416" s="6" t="inlineStr">
         <is>
-          <t>UA74040070200033104</t>
+          <t>UA74020070390094702</t>
         </is>
       </c>
       <c r="M416" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Шаповалівка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Чорнотичі</t>
         </is>
       </c>
       <c r="N416" s="7"/>
       <c r="O416" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P416" s="4" t="inlineStr">
         <is>
-          <t>(04653)27340, (068)0260077</t>
+          <t>(04655)2-51-73</t>
         </is>
       </c>
       <c r="Q416" s="4"/>
       <c r="R416" s="4" t="inlineStr">
         <is>
-          <t>kursplus@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>chernotichi@gmail.com</t>
+        </is>
+      </c>
+      <c r="S416" s="4"/>
       <c r="T416" s="4" t="inlineStr">
         <is>
-          <t>Директор Динник Любов Павлівна</t>
+          <t>Директор Коваленко Олексій Михайлович</t>
         </is>
       </c>
       <c r="U416" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V416" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W416" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X416" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y416" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="4" t="inlineStr">
         <is>
-          <t>Шатурська гімназія Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Шабалинівська загальноосвітня школа І-ІІІ ступенів Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B417" s="5" t="n">
-        <v>142272</v>
+        <v>139741</v>
       </c>
       <c r="C417" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D417" s="4" t="inlineStr">
         <is>
-          <t>Шатурська гімназія</t>
+          <t>Шабалинівська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E417" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F417" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G417" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H417" s="6" t="inlineStr">
         <is>
-          <t>7423389801</t>
+          <t>7422289501</t>
         </is>
       </c>
       <c r="I417" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J417" s="4" t="inlineStr">
         <is>
-          <t>с. Шатура, Ніжинський район, Чернігівська область</t>
+          <t>с. Шабалинів, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K417" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дерезенка, 35</t>
+          <t>вулиця Центральна, 86</t>
         </is>
       </c>
       <c r="L417" s="6" t="inlineStr">
         <is>
-          <t>UA74040190170083170</t>
+          <t>UA74060010470068671</t>
         </is>
       </c>
       <c r="M417" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Шатура</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Шабалинів</t>
         </is>
       </c>
       <c r="N417" s="7"/>
       <c r="O417" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P417" s="4" t="inlineStr">
         <is>
-          <t>(04631)63719</t>
+          <t>(04656)23175</t>
         </is>
       </c>
       <c r="Q417" s="4"/>
       <c r="R417" s="4" t="inlineStr">
         <is>
-          <t>shkolashatura100@ukr.net</t>
+          <t>shabalyniv@gmail.com</t>
         </is>
       </c>
       <c r="S417" s="4" t="inlineStr">
         <is>
-          <t>http://shatura-nvk.edukit.cn.ua/</t>
+          <t>http://shabalyniv.at.ua</t>
         </is>
       </c>
       <c r="T417" s="4" t="inlineStr">
         <is>
-          <t>Директор Рубан Тетяна Миколаївна</t>
+          <t>Директор Дубатовк Юлія Володимирівна</t>
         </is>
       </c>
       <c r="U417" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V417" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W417" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X417" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y417" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="4" t="inlineStr">
         <is>
-          <t>Шибиринівська гімназія Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Шаповалівська загальноосвітня школа I-III ступенів Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B418" s="5" t="n">
-        <v>145208</v>
+        <v>136384</v>
       </c>
       <c r="C418" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D418" s="4" t="inlineStr">
         <is>
-          <t>Шибиринівська гімназія</t>
+          <t>Шаповалівська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E418" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F418" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G418" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H418" s="6" t="inlineStr">
         <is>
-          <t>7425589901</t>
+          <t>7420889201</t>
         </is>
       </c>
       <c r="I418" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J418" s="4" t="inlineStr">
         <is>
-          <t>с. Шибиринівка, Чернігівський район, Чернігівська область</t>
+          <t>с. Шаповалівка, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K418" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 10</t>
+          <t>вулиця Свято-Миколаївська, 9</t>
         </is>
       </c>
       <c r="L418" s="6" t="inlineStr">
         <is>
-          <t>UA74100250380029777</t>
+          <t>UA74040070200033104</t>
         </is>
       </c>
       <c r="M418" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Шибиринівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Шаповалівка</t>
         </is>
       </c>
       <c r="N418" s="7"/>
       <c r="O418" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P418" s="4" t="inlineStr">
         <is>
-          <t>(0462)685245</t>
+          <t>(04653)27340, (068)0260077</t>
         </is>
       </c>
       <c r="Q418" s="4"/>
       <c r="R418" s="4" t="inlineStr">
         <is>
-          <t>shybyrynivka.shool@ukr.net</t>
+          <t>kursplus@ukr.net</t>
         </is>
       </c>
       <c r="S418" s="4" t="inlineStr">
         <is>
-          <t>https://mkocubynska-gromada.gov.ua/shibirinivska-zosh-iiii-stupeniv-08-47-22-22-06-2020/</t>
+          <t>http://www.shapovalivka-school.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T418" s="4" t="inlineStr">
         <is>
-          <t>Директор Ющенко Ольга Петрівна</t>
+          <t>Директор Динник Любов Павлівна</t>
         </is>
       </c>
       <c r="U418" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V418" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W418" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X418" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y418" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="4" t="inlineStr">
         <is>
-          <t>Світанківський ліцей Парафіївської селищної ради</t>
+          <t>Шатурська гімназія Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B419" s="5" t="n">
-        <v>143734</v>
+        <v>142272</v>
       </c>
       <c r="C419" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D419" s="4" t="inlineStr">
         <is>
-          <t>Світанківський ліцей</t>
+          <t>Шатурська гімназія</t>
         </is>
       </c>
       <c r="E419" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F419" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G419" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H419" s="6" t="inlineStr">
         <is>
-          <t>7421789201</t>
+          <t>7423389801</t>
         </is>
       </c>
       <c r="I419" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J419" s="4" t="inlineStr">
         <is>
-          <t>с. Южне, Ічнянський район, Чернігівська область</t>
+          <t>с. Шатура, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K419" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 53А</t>
+          <t>вулиця Дерезенка, 35</t>
         </is>
       </c>
       <c r="L419" s="6" t="inlineStr">
         <is>
-          <t>UA74080110170047032</t>
+          <t>UA74040190170083170</t>
         </is>
       </c>
       <c r="M419" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Світанок</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Шатура</t>
         </is>
       </c>
       <c r="N419" s="7"/>
       <c r="O419" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
+          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P419" s="4" t="inlineStr">
         <is>
-          <t>(04633)28334</t>
+          <t>(04631)63719</t>
         </is>
       </c>
       <c r="Q419" s="4"/>
       <c r="R419" s="4" t="inlineStr">
         <is>
-          <t>svitanok.school2025@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S419" s="4"/>
+          <t>shkolashatura100@ukr.net</t>
+        </is>
+      </c>
+      <c r="S419" s="4" t="inlineStr">
+        <is>
+          <t>http://shatura-nvk.edukit.cn.ua/</t>
+        </is>
+      </c>
       <c r="T419" s="4" t="inlineStr">
         <is>
-          <t>Директор Щербатенко Володимир Ілліч</t>
+          <t>Директор Рубан Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U419" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V419" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W419" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X419" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y419" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Яблунівський ліцей" Чернігівської обласної ради</t>
+          <t>Шибиринівська гімназія Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B420" s="5" t="n">
-        <v>139767</v>
+        <v>145208</v>
       </c>
       <c r="C420" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D420" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Яблунівський ліцей"</t>
+          <t>Шибиринівська гімназія</t>
         </is>
       </c>
       <c r="E420" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F420" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G420" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H420" s="6" t="inlineStr">
         <is>
-          <t>7424189701</t>
+          <t>7425589901</t>
         </is>
       </c>
       <c r="I420" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J420" s="4" t="inlineStr">
         <is>
-          <t>с. Яблунівка, Прилуцький район, Чернігівська область</t>
+          <t>с. Шибиринівка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K420" s="4" t="inlineStr">
         <is>
-          <t>вулиця Яблунева, 17</t>
+          <t>вулиця Садова, 10</t>
         </is>
       </c>
       <c r="L420" s="6" t="inlineStr">
         <is>
-          <t>UA74080210010068290</t>
+          <t>UA74100250380029777</t>
         </is>
       </c>
       <c r="M420" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Яблунівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Шибиринівка</t>
         </is>
       </c>
       <c r="N420" s="7"/>
       <c r="O420" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P420" s="4" t="inlineStr">
         <is>
-          <t>(04637)65238, (04637)65282</t>
+          <t>(0462)685245</t>
         </is>
       </c>
       <c r="Q420" s="4"/>
       <c r="R420" s="4" t="inlineStr">
         <is>
-          <t>Yablunovka@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S420" s="4"/>
+          <t>shybyrynivka.shool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S420" s="4" t="inlineStr">
+        <is>
+          <t>https://mkocubynska-gromada.gov.ua/shibirinivska-zosh-iiii-stupeniv-08-47-22-22-06-2020/</t>
+        </is>
+      </c>
       <c r="T420" s="4" t="inlineStr">
         <is>
-          <t>Директор Шаповаленко Неоніла Олександрівна</t>
+          <t>Директор Ющенко Ольга Петрівна</t>
         </is>
       </c>
       <c r="U420" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V420" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W420" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X420" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y420" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="4" t="inlineStr">
         <is>
-          <t>Яблунівська загальноосвітня школа I-III ступенів Яблунівської сільської ради Прилуцького району Чернігівської області</t>
+          <t>Світанківський ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B421" s="5" t="n">
-        <v>144175</v>
+        <v>143734</v>
       </c>
       <c r="C421" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D421" s="4" t="inlineStr">
         <is>
-          <t>Яблунівська ЗОШ І-ІІІ ступенів</t>
+          <t>Світанківський ліцей Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="E421" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F421" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G421" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H421" s="6" t="inlineStr">
         <is>
-          <t>7424189701</t>
+          <t>7421789201</t>
         </is>
       </c>
       <c r="I421" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J421" s="4" t="inlineStr">
         <is>
-          <t>с. Яблунівка, Прилуцький район, Чернігівська область</t>
+          <t>с. Южне, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K421" s="4" t="inlineStr">
         <is>
-          <t>вулиця Яблунева, 30-А</t>
+          <t>вулиця Шевченка, 53А</t>
         </is>
       </c>
       <c r="L421" s="6" t="inlineStr">
         <is>
-          <t>UA74080210010068290</t>
+          <t>UA74080110170047032</t>
         </is>
       </c>
       <c r="M421" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Яблунівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Світанок</t>
         </is>
       </c>
       <c r="N421" s="7"/>
       <c r="O421" s="4" t="inlineStr">
         <is>
-          <t>Яблунівська сільська рада</t>
+          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="P421" s="4" t="inlineStr">
         <is>
-          <t>(04637)6-52-42</t>
+          <t>(04633)28334</t>
         </is>
       </c>
       <c r="Q421" s="4"/>
       <c r="R421" s="4" t="inlineStr">
         <is>
-          <t>yablunivkask@ukr.net</t>
+          <t>svitanok.school2025@gmail.com</t>
         </is>
       </c>
       <c r="S421" s="4"/>
       <c r="T421" s="4" t="inlineStr">
         <is>
-          <t>Директор Колесник Анатолій Васильович</t>
+          <t>Директор Щербатенко Володимир Ілліч</t>
         </is>
       </c>
       <c r="U421" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V421" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W421" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X421" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y421" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="4" t="inlineStr">
         <is>
-          <t>Ядутинська загальноосвітня школа І-ІІІ ступенів Борзнянської міської ради Чернігівської області</t>
+          <t>комунальний заклад "Яблунівський ліцей" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B422" s="5" t="n">
-        <v>135163</v>
+        <v>139767</v>
       </c>
       <c r="C422" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D422" s="4" t="inlineStr">
         <is>
-          <t>Ядутинська ЗОШ І-ІІІ ст.</t>
+          <t>КЗ "Яблунівський ліцей"</t>
         </is>
       </c>
       <c r="E422" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F422" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G422" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H422" s="6" t="inlineStr">
         <is>
-          <t>7420889601</t>
+          <t>7424189701</t>
         </is>
       </c>
       <c r="I422" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J422" s="4" t="inlineStr">
         <is>
-          <t>с. Ядути, Борзнянський район, Чернігівська область</t>
+          <t>с. Яблунівка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K422" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сіверська, 70</t>
+          <t>вулиця Яблунева, 17</t>
         </is>
       </c>
       <c r="L422" s="6" t="inlineStr">
         <is>
-          <t>UA74040070220057860</t>
+          <t>UA74080210010068290</t>
         </is>
       </c>
       <c r="M422" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Ядути</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Яблунівка</t>
         </is>
       </c>
       <c r="N422" s="7"/>
       <c r="O422" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P422" s="4" t="inlineStr">
         <is>
-          <t>(04653)27571</t>
+          <t>(04637)65238, (04637)65282</t>
         </is>
       </c>
       <c r="Q422" s="4"/>
       <c r="R422" s="4" t="inlineStr">
         <is>
-          <t>yaduti@ukr.net</t>
+          <t>Yablunovka@ukr.net</t>
         </is>
       </c>
       <c r="S422" s="4"/>
       <c r="T422" s="4" t="inlineStr">
         <is>
-          <t> Шостак Ірина Володимирівна</t>
+          <t>Директор Шаповаленко Неоніла Олександрівна</t>
         </is>
       </c>
       <c r="U422" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V422" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W422" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X422" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y422" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="4" t="inlineStr">
         <is>
-          <t>Янжулівська філія І-ІІ ступенів Семенівської гімназії № 2 Семенівської міської ради Чернігівської області</t>
+          <t>Яблунівська загальноосвітня школа I-III ступенів Яблунівської сільської ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B423" s="5" t="n">
-        <v>134967</v>
+        <v>144175</v>
       </c>
       <c r="C423" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D423" s="4" t="inlineStr">
         <is>
-          <t>Янжулівська філія І-ІІ ст.</t>
+          <t>Яблунівська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E423" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F423" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G423" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H423" s="6" t="inlineStr">
         <is>
-          <t>7424781701</t>
+          <t>7424189701</t>
         </is>
       </c>
       <c r="I423" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J423" s="4" t="inlineStr">
         <is>
-          <t>с. Янжулівка, Семенівський район, Чернігівська область</t>
+          <t>с. Яблунівка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K423" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гагаріна, 23</t>
+          <t>вулиця Яблунева, 30-А</t>
         </is>
       </c>
       <c r="L423" s="6" t="inlineStr">
         <is>
-          <t>UA74060070660067523</t>
+          <t>UA74080210010068290</t>
         </is>
       </c>
       <c r="M423" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Янжулівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Яблунівка</t>
         </is>
       </c>
       <c r="N423" s="7"/>
       <c r="O423" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Яблунівська сільська рада</t>
         </is>
       </c>
       <c r="P423" s="4" t="inlineStr">
         <is>
-          <t>(046)5924644</t>
+          <t>(04637)6-52-42</t>
         </is>
       </c>
       <c r="Q423" s="4"/>
-      <c r="R423" s="4"/>
+      <c r="R423" s="4" t="inlineStr">
+        <is>
+          <t>yablunivkask@ukr.net</t>
+        </is>
+      </c>
       <c r="S423" s="4"/>
       <c r="T423" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Подоляк Ірина Миколаївна</t>
+          <t>Директор Колесник Анатолій Васильович</t>
         </is>
       </c>
       <c r="U423" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V423" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W423" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X423" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y423" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="4" t="inlineStr">
         <is>
-          <t>Ярославська філія І-ІІ ступенів Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Чернігівської області</t>
+          <t>Ядутинська загальноосвітня школа І-ІІІ ступенів Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B424" s="5" t="n">
-        <v>141845</v>
+        <v>135163</v>
       </c>
       <c r="C424" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D424" s="4" t="inlineStr">
         <is>
-          <t>Ярославська філія І-ІІ ступенів Бобровицького ЗЗСО І-ІІІ ступенів №1</t>
+          <t>Ядутинська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E424" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F424" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G424" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H424" s="6" t="inlineStr">
         <is>
-          <t>7420688401</t>
+          <t>7420889601</t>
         </is>
       </c>
       <c r="I424" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J424" s="4" t="inlineStr">
         <is>
-          <t>с. Ярославка, Бобровицький район, Чернігівська область</t>
+          <t>с. Ядути, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K424" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 39</t>
+          <t>вулиця Сіверська, 70</t>
         </is>
       </c>
       <c r="L424" s="6" t="inlineStr">
         <is>
-          <t>UA74040050400035411</t>
+          <t>UA74040070220057860</t>
         </is>
       </c>
       <c r="M424" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Ярославка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Ядути</t>
         </is>
       </c>
       <c r="N424" s="7"/>
       <c r="O424" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P424" s="4" t="inlineStr">
         <is>
-          <t>(067)4223332</t>
+          <t>(04653)27571</t>
         </is>
       </c>
       <c r="Q424" s="4"/>
       <c r="R424" s="4" t="inlineStr">
         <is>
-          <t>yaroslavka.zzso@ukr.net</t>
+          <t>yaduti@ukr.net</t>
         </is>
       </c>
       <c r="S424" s="4"/>
       <c r="T424" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Чустіль Світлана Сергіївна</t>
+          <t> Шостак Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U424" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V424" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W424" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X424" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y424" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="4" t="inlineStr">
+        <is>
+          <t>Янжулівська філія І-ІІ ступенів Семенівської гімназії № 2 Семенівської міської ради Чернігівської області</t>
+        </is>
+      </c>
+      <c r="B425" s="5" t="n">
+        <v>134967</v>
+      </c>
+      <c r="C425" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D425" s="4" t="inlineStr">
+        <is>
+          <t>Янжулівська філія І-ІІ ст.</t>
+        </is>
+      </c>
+      <c r="E425" s="4" t="inlineStr">
+        <is>
+          <t>призупинено</t>
+        </is>
+      </c>
+      <c r="F425" s="4" t="inlineStr">
+        <is>
+          <t>школа</t>
+        </is>
+      </c>
+      <c r="G425" s="4" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="H425" s="6" t="inlineStr">
+        <is>
+          <t>7424781701</t>
+        </is>
+      </c>
+      <c r="I425" s="4" t="inlineStr">
+        <is>
+          <t>Чернігівська область</t>
+        </is>
+      </c>
+      <c r="J425" s="4" t="inlineStr">
+        <is>
+          <t>с. Янжулівка, Семенівський район, Чернігівська область</t>
+        </is>
+      </c>
+      <c r="K425" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Гагаріна, 23</t>
+        </is>
+      </c>
+      <c r="L425" s="6" t="inlineStr">
+        <is>
+          <t>UA74060070660067523</t>
+        </is>
+      </c>
+      <c r="M425" s="4" t="inlineStr">
+        <is>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Янжулівка</t>
+        </is>
+      </c>
+      <c r="N425" s="7"/>
+      <c r="O425" s="4" t="inlineStr">
+        <is>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+        </is>
+      </c>
+      <c r="P425" s="4" t="inlineStr">
+        <is>
+          <t>(046)5924644</t>
+        </is>
+      </c>
+      <c r="Q425" s="4"/>
+      <c r="R425" s="4"/>
+      <c r="S425" s="4"/>
+      <c r="T425" s="4" t="inlineStr">
+        <is>
+          <t>Завідувач філією Подоляк Ірина Миколаївна</t>
+        </is>
+      </c>
+      <c r="U425" s="6" t="inlineStr">
+        <is>
+          <t>Філія</t>
+        </is>
+      </c>
+      <c r="V425" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="W425" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X425" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y425" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="4" t="inlineStr">
+        <is>
+          <t>Ярославська філія І-ІІ ступенів Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Чернігівської області</t>
+        </is>
+      </c>
+      <c r="B426" s="5" t="n">
+        <v>141845</v>
+      </c>
+      <c r="C426" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D426" s="4" t="inlineStr">
+        <is>
+          <t>Ярославська філія І-ІІ ступенів Бобровицького ЗЗСО І-ІІІ ступенів №1</t>
+        </is>
+      </c>
+      <c r="E426" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F426" s="4" t="inlineStr">
+        <is>
+          <t>гімназія</t>
+        </is>
+      </c>
+      <c r="G426" s="4" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="H426" s="6" t="inlineStr">
+        <is>
+          <t>7420688401</t>
+        </is>
+      </c>
+      <c r="I426" s="4" t="inlineStr">
+        <is>
+          <t>Чернігівська область</t>
+        </is>
+      </c>
+      <c r="J426" s="4" t="inlineStr">
+        <is>
+          <t>с. Ярославка, Бобровицький район, Чернігівська область</t>
+        </is>
+      </c>
+      <c r="K426" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Незалежності, 39</t>
+        </is>
+      </c>
+      <c r="L426" s="6" t="inlineStr">
+        <is>
+          <t>UA74040050400035411</t>
+        </is>
+      </c>
+      <c r="M426" s="4" t="inlineStr">
+        <is>
+          <t>Чернігівська обл., Ніжинський р-н, с. Ярославка</t>
+        </is>
+      </c>
+      <c r="N426" s="7"/>
+      <c r="O426" s="4" t="inlineStr">
+        <is>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+        </is>
+      </c>
+      <c r="P426" s="4" t="inlineStr">
+        <is>
+          <t>(067)4223332</t>
+        </is>
+      </c>
+      <c r="Q426" s="4"/>
+      <c r="R426" s="4" t="inlineStr">
+        <is>
+          <t>yaroslavka.zzso@ukr.net</t>
+        </is>
+      </c>
+      <c r="S426" s="4"/>
+      <c r="T426" s="4" t="inlineStr">
+        <is>
+          <t>Завідувач філією Чустіль Світлана Сергіївна</t>
+        </is>
+      </c>
+      <c r="U426" s="6" t="inlineStr">
+        <is>
+          <t>Філія</t>
+        </is>
+      </c>
+      <c r="V426" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="W426" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X426" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y426" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:Y424"/>
+  <autoFilter ref="A1:Y426"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>