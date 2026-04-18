--- v1 (2026-01-18)
+++ v2 (2026-04-18)
@@ -1530,64 +1530,64 @@
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Дорошовецький заклад загальної середньої освіти І-ІІІ ступенів Вікнянської сільської ради Чернівецького району Чернівецької області</t>
+          <t>Дорошовецький заклад загальної середньої освіти I-III ступенів Вікнянської сільської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>144982</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Дорошовецький ЗЗСО І-ІІІ ступенів</t>
+          <t>Дорошовецький ЗЗСО I-III ступенів</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>7321584401</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
@@ -1615,51 +1615,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Вікнянська сільська рада Заставнівського району Чернівецької області</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(03737)35149</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>doroshiwzi_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>http://doroshiwzi-nvk.at.ua/</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Мацкуляк Надія Василівна</t>
+          <t>В.о. директора Яворський Олександр Іванович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">