--- v0 (2025-10-20)
+++ v1 (2026-05-11)
@@ -319,131 +319,131 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Опорний заклад освіти "Черепковецький заклад загальної середньої освіти I-III ступенів Глибоцької селищної ради"</t>
+          <t>Опорний заклад освіти Черепковецький ліцей Глибоцької селищної ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>143428</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>ОЗО "Черепковецький ЗЗСО І-ІІІ ступенів Глибоцької селищної ради"</t>
+          <t>ОЗО Черепковецький ліцей</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>7321088201</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Черепківці, Глибоцький район, Чернівецька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Головна, 39</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA73060150090055948</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Чернівецький р-н, с. Черепківці</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Глибоцької селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(098)9229156, (03734)43336</t>
+          <t>(098)9229156</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>cherepkivkaschool@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://cher-school.at.ua/</t>
+          <t>https://cherepkivka.wixsite.com/2020</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Каменюк Василь Костянтинович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>