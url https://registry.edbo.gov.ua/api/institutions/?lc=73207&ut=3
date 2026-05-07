--- v1 (2026-03-20)
+++ v2 (2026-05-07)
@@ -649,51 +649,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Думітраш Іван Іванович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>1176</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Великосільська гімназія імені Іона Германа</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>147099</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Великосільська гімназія</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1101,51 +1103,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Ботлунг Андрій Віорелович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>опорний заклад Горбівський ліцей Острицької сільської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>135294</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>ОЗ Горбівський ліцей</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1214,51 +1218,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Андрієш Олександр Іванович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>1770</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Дяківецька гімназія Герцаївської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>134274</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Дяківецький НВК</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1989,51 +1995,53 @@
       <c r="T16" s="4" t="inlineStr">
         <is>
           <t>Директор Горецька Лариса Василівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y16" s="5"/>
+      <c r="Y16" s="5" t="n">
+        <v>36</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>Маморницька Вама гімназія Острицької сільської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>136235</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>Маморницька Вама гімназія</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2102,79 +2110,81 @@
       <c r="T17" s="4" t="inlineStr">
         <is>
           <t>Директор Танасой Ігор Ілліч</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y17" s="5"/>
+      <c r="Y17" s="5" t="n">
+        <v>374</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Могилівська гімназія Герцаївської міської ради</t>
+          <t>Могилівська початкова школа Герцаївської міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>134363</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>Могилівська гімназія</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>7320783003</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>с. Могилівка, Герцаївський район, Чернівецька область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 6</t>
@@ -2188,51 +2198,51 @@
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Чернівецький р-н, с. Могилівка</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Герцаївська міська рада</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
           <t>(03740)2-13-02</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
           <t>mogilivkazoch@mail.i.ua</t>
         </is>
       </c>
       <c r="S18" s="4"/>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кришмару Юліяна Миколаївна</t>
+          <t>В.о. директора Хаснаш Віоріка Василївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
@@ -2429,51 +2439,53 @@
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>Директор Швець Анатолій Федорович</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y20" s="5"/>
+      <c r="Y20" s="5" t="n">
+        <v>1872</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>філія Острицька початкова школа опорного закладу Острицький ліцей Острицької сільської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
         <v>135345</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>Острицька початкова школа</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2778,51 +2790,51 @@
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>Каменська філія Опорного закладу Тернавський ліцей імені Василя Богрі</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
         <v>137973</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Кам'янська філія</t>
+          <t>Каменська філія ОЗ "Тернавський ліцей імені Василя Богрі"</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>7320785001</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
@@ -2846,51 +2858,51 @@
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Чернівецький р-н, с. Тернавка</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Герцаївська міська рада</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
           <t>(097)6751009</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
           <t>Kamenskazoch@i.ua</t>
         </is>
       </c>
       <c r="S24" s="4"/>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Гаіна Лариса Іванівна</t>
+          <t>Завідувач філією Гросу Марія Єостаціївна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">