--- v2 (2026-02-23)
+++ v3 (2026-05-21)
@@ -875,51 +875,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Ткачук Наталія Василівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>130</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Навчальний заклад "Навчально-виховний комплекс "Спеціалізована школа І-ІІІ ступенів "Гармонія"</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>135518</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Навчально-виховний комплекс "Спеціалізована школа І-ІІІ ступенів "Гармонія"</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -2413,51 +2415,53 @@
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>Директор Солтисік Любов Іванівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y20" s="5"/>
+      <c r="Y20" s="5" t="n">
+        <v>607</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>Чернівецька гімназія № 12 "Лідер" Чернівецької міської ради</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
         <v>145442</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>Чернівецька гімназія № 12 "Лідер"</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3159,51 +3163,51 @@
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., м. Чернівці</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
           <t>(0372)53-42-08</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>cvznz-30@meta.ua</t>
+          <t>cvgymnasium18@meta.ua</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/zosh30cv</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
           <t>Директор Яремко Оксана Георгіївна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>